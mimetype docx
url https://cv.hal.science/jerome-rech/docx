--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -234,412 +234,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-domain braiding of anyons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing anyon statistics on a single-edge loop in the fractional quantum Hall regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Ronetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Demazure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Ruelle</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bernard Plaçais</w:t>
+                <w:t xml:space="preserve">Benoıt Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.adm7695⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (12), pp.125166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/tdkj-k211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04725584v1</w:t>
+                <w:t xml:space="preserve">hal-05163716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectric properties of a quantum dot attached to normal metal and topological superconductor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-domain braiding of anyons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elric Frigerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Trocha</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernard Plaçais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-84770-w⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 389 (6755), pp.eadm7695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.adm7695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05356993v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing anyon statistics on a single-edge loop in the fractional quantum Hall regime</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noé Demazure</w:t>
+                <w:t xml:space="preserve">Thermoelectric properties of a quantum dot attached to normal metal and topological superconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Trocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoıt Grémaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 112 (12), pp.125166. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.3068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/tdkj-k211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-84770-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163716v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05356993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite width of anyons changes their braiding signature</w:t>
               </w:r>
@@ -664,51 +664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1027,90 +1027,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Out-of-equilibrium voltage and thermal bias response of a quantum dot hybrid system coupled to topological superconductor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Trocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J.Magn.Magn.Mater.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 596, pp.171922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1942,278 +1942,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anyonic statistics revealed by the Hong-Ou-Mandel dip for fractional excitations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photoassisted current in the fractional quantum Hall effect as a probe of the quasiparticle operator scaling dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bertin-Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 130 (18), pp.186203. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (16), pp.165425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.186203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.165425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03727587v1</w:t>
+                <w:t xml:space="preserve">hal-04300056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoassisted current in the fractional quantum Hall effect as a probe of the quasiparticle operator scaling dimension</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Raymond</w:t>
+                <w:t xml:space="preserve">Anyonic statistics revealed by the Hong-Ou-Mandel dip for fractional excitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 108 (16), pp.165425. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130 (18), pp.186203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.165425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.186203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300056v1</w:t>
+                <w:t xml:space="preserve">hal-03727587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-assisted current in the fractional quantum Hall effect as a probe of the quasiparticle operator scaling dimension</w:t>
               </w:r>
@@ -2278,51 +2278,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 108 (16), pp.165425. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.165425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013509v1</w:t>
@@ -2519,51 +2519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 108 (12), pp.125307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2714,90 +2714,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing Fractional Quantum Hall Laughlin and Jain Topological Orders with the Anyon Collider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elric Frigerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Plaçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3110,295 +3110,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03433076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic theory of photo-assisted electronic transport in normal-metal/BCS-superconductor junctions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bertin-Johannet</w:t>
+                <w:t xml:space="preserve">Delta-T noise for fractional quantum Hall states at different filling factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Rebora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Raymond</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.115112⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.Res.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (4), pp.043191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.4.043191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03824044v1</w:t>
+                <w:t xml:space="preserve">hal-03726322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delta-T noise for fractional quantum Hall states at different filling factor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Rebora</w:t>
+                <w:t xml:space="preserve">Microscopic theory of photo-assisted electronic transport in normal-metal/BCS-superconductor junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bertin-Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Martin</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grémaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Res.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4 (4), pp.043191. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (11), pp.115112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.4.043191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.115112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726322v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renormalization flow of a weak extended backscattering Hamiltonian in a non-chiral Tomonaga-Luttinger liquid</w:t>
               </w:r>
@@ -3929,51 +3929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Bercioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tineke van den Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4331,51 +4331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Vannucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4599,51 +4599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Acciai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4733,51 +4733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Acciai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5027,51 +5027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Zazunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 92 (3), pp.59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5157,51 +5157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98 (3), pp.035426. </w:t>
@@ -5233,217 +5233,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong-Ou-Mandel characterization of multiply charged Levitons</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matteo Acciai</w:t>
+                <w:t xml:space="preserve">Enhancing photon squeezing one Leviton at a time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2018-800074-1⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (15), pp.155135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.155135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02049482v1</w:t>
+                <w:t xml:space="preserve">hal-01876136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization of Levitons in the fractional quantum Hall regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Vannucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5452,279 +5452,279 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98 (7), pp.075401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.075401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing photon squeezing one Leviton at a time</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Ronetti</w:t>
+                <w:t xml:space="preserve">Hong-Ou-Mandel characterization of multiply charged Levitons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Ronetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Vannucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Acciai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Sassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 97 (15), pp.155135. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 227 (12), pp.1345-1359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.155135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2018-800074-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876136v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic quantum optics beyond the integer quantum Hall effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">physica status solidi (b)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 254 (3), pp.1600531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5797,51 +5797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5931,51 +5931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6020,330 +6020,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanbury Brown and Twiss noise correlations in a topological superconductor beam splitter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tunable pseudogaps due to nonlocal coherent transport in voltage-biased three-terminal Josephson junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Padurariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Feinberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.054514⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (20), pp.205437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.205437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498176v1</w:t>
+                <w:t xml:space="preserve">hal-01588137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable pseudogaps due to nonlocal coherent transport in voltage-biased three-terminal Josephson junctions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hanbury Brown and Twiss noise correlations in a topological superconductor beam splitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zazunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Egger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Feinberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95 (20), pp.205437. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (5), pp.054514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.205437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.054514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588137v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal Excitations in the Fractional Quantum Hall Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6446,51 +6446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Carrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6593,51 +6593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.054008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6805,51 +6805,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closing the proximity gap in a metallic Josephson junction between three superconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciprian Padurariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6857,51 +6857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mélin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 92 (20), pp.205409. </w:t>
@@ -6939,51 +6939,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quartets and the current-phase structure of a double quantum dot superconducting bijunction at equilibrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7203,51 +7203,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlocal interference and Hong-Ou-Mandel collisions of single Bogoliubov quasiparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7320,51 +7320,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single quasiparticle and electron emitter in the fractional quantum Hall regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7476,51 +7476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 112 (4), pp.046802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7554,90 +7554,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic Hong-Ou-Mandel interferometry in two-dimensional topological insulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 89, pp.075407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7684,77 +7684,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.C. Josephson transport by quartets and other Andreev resonances in superconducting bijunctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mélin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciprian Padurariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Pfeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7831,51 +7831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Douçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7978,64 +7978,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Freulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Plaçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annalen der Physik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 526 (1-2), pp.1 - 30. </w:t>
@@ -8099,77 +8099,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Douçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 87 (21), pp.214501. </w:t>
@@ -8701,51 +8701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 82, pp.155318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9365,51 +9365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Workshop on Low Temperature Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Sorrento, Italy. pp.012003, </w:t>
@@ -9598,51 +9598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Vannucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10424,51 +10424,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457836v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Ronetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Demazure" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jonckheere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;maud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/yq1x-kxgm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725584v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ruelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elric Frigerio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berroir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pla&#231;ais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adm7695" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356993v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Trocha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-84770-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163716v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#305;t Gr&#233;maud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/tdkj-k211" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344182v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishore Iyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rech" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.216601" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576450v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bertin-Johannet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Raymond" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.174514" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432357v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Popoff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.035436" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707206v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.171922" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344226v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Ronneti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572199v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ronetti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertin-Johannet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Popoff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rech" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jonckheere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0199567" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390410v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zazunov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gr&#233;maud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.024504" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013520v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kota Fukuzawa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeo Kato" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoru Matsuo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.134429" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300048v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Iyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raymond" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.245427" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390363v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Padurariu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.214517" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727587v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.186203" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300056v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.165425" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013509v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300051v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0148041" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253641v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.108.125307" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253642v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.108.155404" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028619v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.011031" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017306v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433076v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac5200" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824044v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.115112" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726322v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Rebora" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Ferraro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.043191" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418786v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Popoff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A V Lebedev" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Raymond" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Jonckheere" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/abd525" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231064v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hashisaka" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Akiho" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sasaki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23160-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497829v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Zazunov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Egger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2019-900119-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919436v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.086801" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131659v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Bercioux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tineke van den Berg" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-020-00837-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926658v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-I. Imura" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.064510" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902947v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Egger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levy Yeyati" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.097003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196800v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Vannucci" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.205406" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070910v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bathellier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.104502" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360242v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Acciai" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.085418" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196789v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e21080730" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196803v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kato" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ohnuma" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matsuo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.144411" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070923v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jacquet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2019-90461-y" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876128v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Carrega" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.035426" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049482v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2018-800074-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876141v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.075401" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876136v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferraro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sassetti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.155135" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399305v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201600531" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588135v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.245415" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588172v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Trasobares" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Al&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b00804" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498176v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.054514" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588137v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Padurariu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feinberg" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.205437" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498180v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Sassetti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.076801" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498215v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.115412" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399361v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wahl" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/05/054008" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399330v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marguerite" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roussel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Freulon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.115311" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233745v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis M&#233;lin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.205409" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233729v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dou&#231;ot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2015-50849-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260444v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.235429" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233726v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.075406" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233734v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.205409" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846907v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wahl" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.046802" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252743v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.075407" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057351v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Courtois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pfeffer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/568/5/052006" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367600v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feinberg" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.075419" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01486062v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Bocquillon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freulon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parmentier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201300181" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830387v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.214501" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622937v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chevallier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.035419" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647051v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stoll" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.045321" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735439v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.125425" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467422v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kehrein" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.136808" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506010v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chevallier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480419v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Levchenko" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Micklitz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Matveev" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.115413" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476936v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.115313" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476946v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.116402" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156741v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;pin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revaz Ramazashvili" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.172401" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136002v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pujol" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509529v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1182/1/012003" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509467v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bathellier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876155v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/969/1/012143" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088912v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gr&#233;maud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Martin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300045v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536368v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00197118v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03509437v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457836v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Ronetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Demazure" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jonckheere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;maud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/yq1x-kxgm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163716v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#305;t Gr&#233;maud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/tdkj-k211" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725584v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ruelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elric Frigerio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berroir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pla&#231;ais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adm7695" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356993v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Trocha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-84770-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344182v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishore Iyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rech" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.216601" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576450v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bertin-Johannet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Raymond" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.174514" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432357v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Popoff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.035436" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707206v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.171922" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344226v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Ronneti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572199v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ronetti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertin-Johannet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Popoff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rech" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jonckheere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0199567" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390410v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zazunov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gr&#233;maud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.024504" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013520v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kota Fukuzawa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeo Kato" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoru Matsuo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.134429" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300048v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Iyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raymond" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.245427" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390363v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Padurariu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.214517" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300056v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.165425" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727587v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.186203" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013509v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300051v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0148041" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253641v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.108.125307" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253642v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.108.155404" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028619v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.011031" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017306v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433076v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac5200" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726322v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Rebora" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Ferraro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.043191" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824044v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.115112" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418786v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Popoff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A V Lebedev" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Raymond" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Jonckheere" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/abd525" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231064v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hashisaka" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Akiho" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sasaki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23160-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497829v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Zazunov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Egger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2019-900119-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919436v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.086801" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131659v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Bercioux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tineke van den Berg" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-020-00837-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926658v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-I. Imura" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.064510" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902947v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Egger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levy Yeyati" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.097003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196800v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Vannucci" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.205406" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070910v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bathellier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.104502" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360242v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Acciai" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.085418" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196789v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e21080730" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196803v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kato" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ohnuma" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matsuo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.144411" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070923v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jacquet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2019-90461-y" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876128v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Carrega" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.035426" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876136v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferraro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sassetti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.155135" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876141v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.075401" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049482v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2018-800074-1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399305v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201600531" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588135v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.245415" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588172v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Trasobares" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Al&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b00804" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588137v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Padurariu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feinberg" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.205437" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498176v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.054514" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498180v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Sassetti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.076801" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498215v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.115412" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399361v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wahl" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/05/054008" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399330v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marguerite" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roussel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Freulon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.115311" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233745v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis M&#233;lin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.205409" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233729v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dou&#231;ot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2015-50849-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260444v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.235429" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233726v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.075406" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233734v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.205409" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846907v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wahl" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.046802" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252743v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.075407" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057351v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Courtois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pfeffer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/568/5/052006" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367600v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feinberg" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.075419" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01486062v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Bocquillon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freulon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parmentier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201300181" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830387v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.214501" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622937v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chevallier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.035419" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647051v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stoll" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.045321" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735439v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.125425" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467422v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kehrein" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.136808" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506010v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chevallier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480419v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Levchenko" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Micklitz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Matveev" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.115413" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476936v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.115313" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476946v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.116402" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156741v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;pin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revaz Ramazashvili" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.172401" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136002v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pujol" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509529v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1182/1/012003" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509467v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bathellier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876155v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/969/1/012143" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088912v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gr&#233;maud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Martin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300045v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536368v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00197118v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03509437v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>