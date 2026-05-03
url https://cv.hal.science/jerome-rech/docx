--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -100,615 +100,615 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anyon braiding on the single edge of a fractional quantum Hall state</w:t>
+                <w:t xml:space="preserve">Time-domain braiding of anyons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavio Ronetti</w:t>
+                <w:t xml:space="preserve">Mélanie Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noé Demazure</w:t>
+                <w:t xml:space="preserve">Elric Frigerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Rech</w:t>
+                <w:t xml:space="preserve">Emmanuel Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+                <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Grémaud</w:t>
+                <w:t xml:space="preserve">Bernard Plaçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 135 (14), pp.146601. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 389 (6755), pp.eadm7695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/yq1x-kxgm⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.adm7695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457836v1</w:t>
+                <w:t xml:space="preserve">hal-04725584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing anyon statistics on a single-edge loop in the fractional quantum Hall regime</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Thermoelectric properties of a quantum dot attached to normal metal and topological superconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Trocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/tdkj-k211⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.3068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-84770-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05163716v1</w:t>
+                <w:t xml:space="preserve">hal-05356993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-domain braiding of anyons</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anyon braiding on the single edge of a fractional quantum Hall state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
+                <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Plaçais</w:t>
+                <w:t xml:space="preserve">Noé Demazure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.adm7695⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135 (14), pp.146601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/yq1x-kxgm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04725584v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectric properties of a quantum dot attached to normal metal and topological superconductor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Probing anyon statistics on a single-edge loop in the fractional quantum Hall regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Ronetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Demazure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Martin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoıt Grémaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.3068. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (12), pp.125166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-84770-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/tdkj-k211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05356993v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite width of anyons changes their braiding signature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kishore Iyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -772,90 +772,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current and shot noise in a normal metal–superconductor junction driven by spin-dependent periodic pulse sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bertin-Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 109 (17), pp.174514. </w:t>
@@ -919,77 +919,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bertin-Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Popoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 109 (3), pp.035436. </w:t>
@@ -1027,90 +1027,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Out-of-equilibrium voltage and thermal bias response of a quantum dot hybrid system coupled to topological superconductor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Trocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J.Magn.Magn.Mater.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 596, pp.171922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1157,90 +1157,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current and shot noise in a spin dependent driven normal metal -- BCS superconductor junction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bertin-Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronneti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 109, pp.174514. </w:t>
@@ -1425,51 +1425,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonreciprocal charge transport and subharmonic structure in voltage-biased Josephson diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zazunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1540,680 +1540,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin Pumping into Carbon Nanotubes</w:t>
+                <w:t xml:space="preserve">Colored delta- T noise in fractional quantum Hall liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kota Fukuzawa</w:t>
+                <w:t xml:space="preserve">K. Iyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takeo Kato</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rech</w:t>
+                <w:t xml:space="preserve">L. Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 108 (13), pp.134429. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.134429⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 108 (24), pp.245427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.245427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04013520v1</w:t>
+                <w:t xml:space="preserve">hal-04300048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colored delta- T noise in fractional quantum Hall liquids</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quartet currents in a biased three-terminal diffusive Josephson junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Padurariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Grémaud</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 108 (24), pp.245427. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.245427⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 108 (21), pp.214517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.214517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300048v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quartet currents in a biased three-terminal diffusive Josephson junction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Spin Pumping into Carbon Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kota Fukuzawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeo Kato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamoru Matsuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 108 (21), pp.214517. </w:t>
+              <w:t xml:space="preserve">, 2023, 108 (13), pp.134429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.214517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.134429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390363v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoassisted current in the fractional quantum Hall effect as a probe of the quasiparticle operator scaling dimension</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Anyonic statistics revealed by the Hong-Ou-Mandel dip for fractional excitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 108 (16), pp.165425. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130 (18), pp.186203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.165425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.186203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300056v1</w:t>
+                <w:t xml:space="preserve">hal-03727587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anyonic statistics revealed by the Hong-Ou-Mandel dip for fractional excitations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Photoassisted current in the fractional quantum Hall effect as a probe of the quasiparticle operator scaling dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bertin-Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 130 (18), pp.186203. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (16), pp.165425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.186203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.165425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03727587v1</w:t>
+                <w:t xml:space="preserve">hal-04300056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-assisted current in the fractional quantum Hall effect as a probe of the quasiparticle operator scaling dimension</w:t>
               </w:r>
@@ -2225,104 +2225,104 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bertin-Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 108 (16), pp.165425. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.165425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013509v1</w:t>
@@ -2346,51 +2346,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An on-demand source of energy-entangled electrons using levitons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bertin-Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2467,103 +2467,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal alternating current injection into carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kota Fukuzawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeo Kato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 108 (12), pp.125307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2597,77 +2597,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasiparticle Andreev reflection in the Laughlin fractions of the fractional quantum Hall effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Iyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2714,103 +2714,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing Fractional Quantum Hall Laughlin and Jain Topological Orders with the Anyon Collider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elric Frigerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Plaçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (1), pp.011031. </w:t>
@@ -2874,77 +2874,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bertin-Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 122 (20), pp.2891331. </w:t>
@@ -2982,90 +2982,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scattering Theory of Non-Equilibrium Noise and Delta $T$ current fluctuations through a quantum dot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Popoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3129,90 +3129,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delta-T noise for fractional quantum Hall states at different filling factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Rebora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.Res.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4 (4), pp.043191. </w:t>
@@ -3263,77 +3263,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopic theory of photo-assisted electronic transport in normal-metal/BCS-superconductor junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bertin-Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3436,51 +3436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 33 (11), pp.115602. </w:t>
@@ -3652,64 +3652,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Majorana fermions in the noise characteristic of normal metal–topological superconductor junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3786,51 +3786,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negative Delta-T Noise in the Fractional Quantum Hall Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3942,64 +3942,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tineke van den Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 135 (10), pp.811. </w:t>
@@ -4076,51 +4076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Popoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.-I. Imura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4305,103 +4305,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Ou-Mandel heat noise in the quantum Hall regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Vannucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 99 (20), pp.205406. </w:t>
@@ -4452,77 +4452,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite frequency noise in a normal metal–topological superconductor junction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bathellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zazunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4586,90 +4586,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levitons in superconducting point contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Acciai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 100 (8), pp.085418. </w:t>
@@ -4707,103 +4707,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetry Properties of Mixed and Heat Photo-Assisted Noise in the Quantum Hall Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Acciai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entropy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (8), pp.730. </w:t>
@@ -4880,64 +4880,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ohnuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Matsuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 99 (14), pp.144411. </w:t>
@@ -4988,90 +4988,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unified scattering approach to Josephson current and thermal noise in BCS and topological superconducting junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Zazunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 92 (3), pp.59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5131,77 +5131,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Acciai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Carrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98 (3), pp.035426. </w:t>
@@ -5265,51 +5265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5373,103 +5373,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization of Levitons in the fractional quantum Hall regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Vannucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98 (7), pp.075401. </w:t>
@@ -5520,90 +5520,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Ou-Mandel characterization of multiply charged Levitons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Vannucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Acciai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 227 (12), pp.1345-1359. </w:t>
@@ -5654,77 +5654,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic quantum optics beyond the integer quantum Hall effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">physica status solidi (b)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 254 (3), pp.1600531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5752,611 +5752,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal excitation states for heat transport in driven quantum Hall systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Estimation of π–π electronic couplings from current measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Trasobares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.245415⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (5), pp.3215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b00804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588135v1</w:t>
+                <w:t xml:space="preserve">hal-01588172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of π–π electronic couplings from current measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Minimal excitation states for heat transport in driven quantum Hall systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Vannucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Ronetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Alévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (5), pp.3215. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (24), pp.245415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b00804⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.245415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588172v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable pseudogaps due to nonlocal coherent transport in voltage-biased three-terminal Josephson junctions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hanbury Brown and Twiss noise correlations in a topological superconductor beam splitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zazunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Egger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Feinberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.205437⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (5), pp.054514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.054514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588137v1</w:t>
+                <w:t xml:space="preserve">hal-01498176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanbury Brown and Twiss noise correlations in a topological superconductor beam splitter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Tunable pseudogaps due to nonlocal coherent transport in voltage-biased three-terminal Josephson junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Padurariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Feinberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95 (5), pp.054514. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (20), pp.205437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.054514⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.205437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498176v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal Excitations in the Fractional Quantum Hall Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Vannucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6420,103 +6420,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarized heat current generated by quantum pumping in two-dimensional topological insulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Carrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95 (11), pp.115412. </w:t>
@@ -6554,90 +6554,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron interferometry in integer quantum Hall edge channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.054008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6805,103 +6805,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closing the proximity gap in a metallic Josephson junction between three superconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciprian Padurariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mélin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 92 (20), pp.205409. </w:t>
@@ -6939,77 +6939,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quartets and the current-phase structure of a double quantum dot superconducting bijunction at equilibrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7086,64 +7086,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooper pair splitting and recombination in a nanoSQUID geometry at high transparency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zazunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7216,64 +7216,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlocal interference and Hong-Ou-Mandel collisions of single Bogoliubov quasiparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7333,64 +7333,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single quasiparticle and electron emitter in the fractional quantum Hall regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7431,451 +7431,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01233734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions and charge fractionalization in an electronic Hong-Ou-Mandel interferometer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">D.C. Josephson transport by quartets and other Andreev resonances in superconducting bijunctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Mélin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Feinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Wahl</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hervé Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Padurariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Pfeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.046802⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 568 (5), pp.052006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/568/5/052006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00846907v1</w:t>
+                <w:t xml:space="preserve">hal-01057351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic Hong-Ou-Mandel interferometry in two-dimensional topological insulators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Interactions and charge fractionalization in an electronic Hong-Ou-Mandel interferometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112 (4), pp.046802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.046802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.075407⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01252743v1</w:t>
+                <w:t xml:space="preserve">hal-00846907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.C. Josephson transport by quartets and other Andreev resonances in superconducting bijunctions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electronic Hong-Ou-Mandel interferometry in two-dimensional topological insulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 568 (5), pp.052006. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89, pp.075407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/568/5/052006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.075407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057351v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Proposal for the observation of nonlocal multipair production: the biSQUID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Douçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7978,64 +7978,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Freulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Plaçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annalen der Physik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 526 (1-2), pp.1 - 30. </w:t>
@@ -8073,103 +8073,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multipair dc Josephson resonances in a biased all-superconducting bijunction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Douçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 87 (21), pp.214501. </w:t>
@@ -8207,77 +8207,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current correlations in the interacting Cooper-pair beam-splitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8324,77 +8324,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time simulation of finite frequency noise from a single electron emitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Stoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8441,64 +8441,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron and hole Hong-Ou-Mandel interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8558,51 +8558,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement back-action on adiabatic coherent electron transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Kehrein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8662,90 +8662,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poissonian tunneling through an extended impurity in the quantum Hall effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 82, pp.155318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8796,51 +8796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Levchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Micklitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. A. Matveev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8900,51 +8900,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport properties of partially equilibrated quantum wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Micklitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. A. Matveev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8991,51 +8991,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conductance of fully equilibrated quantum wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Micklitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9108,51 +9108,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling approach to itinerant quantum critical points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revaz Ramazashvili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9212,51 +9212,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site-centered impurities in quantum spin chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 66, pp.104401</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9339,64 +9339,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Acciai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Carrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9447,90 +9447,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite frequency noise: an original probe for topological superconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bathellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Zazunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9585,90 +9585,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoassisted shot noise spectroscopy at fractional filling factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Vannucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LT28 - 28th International Conference on Low Temperature Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Gothenburg, Sweden. pp.012143, </w:t>
@@ -9878,51 +9878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9970,64 +9970,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current and noise correlations in a double dot Cooper pair beam splitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10090,51 +10090,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroscopic quantum phenomena in strongly interacting fermionic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Condensed Matter [cond-mat]. Université Paris Sud - Paris XI; Rutgers University, 2006. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10193,51 +10193,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron quantum transport: nanophysics and correlated systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mesoscopic Systems and Quantum Hall Effect [cond-mat.mes-hall]. Aix Marseille Université (AMU), 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10424,51 +10424,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457836v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Ronetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Demazure" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jonckheere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;maud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/yq1x-kxgm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163716v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#305;t Gr&#233;maud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/tdkj-k211" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725584v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ruelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elric Frigerio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berroir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pla&#231;ais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adm7695" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356993v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Trocha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-84770-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344182v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishore Iyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rech" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.216601" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576450v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bertin-Johannet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Raymond" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.174514" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432357v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Popoff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.035436" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707206v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.171922" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344226v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Ronneti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572199v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ronetti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertin-Johannet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Popoff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rech" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jonckheere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0199567" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390410v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zazunov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gr&#233;maud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.024504" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013520v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kota Fukuzawa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeo Kato" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoru Matsuo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.134429" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300048v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Iyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raymond" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.245427" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390363v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Padurariu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.214517" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300056v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.165425" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727587v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.186203" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013509v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300051v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0148041" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253641v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.108.125307" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253642v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.108.155404" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028619v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.011031" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017306v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433076v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac5200" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726322v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Rebora" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Ferraro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.043191" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824044v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.115112" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418786v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Popoff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A V Lebedev" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Raymond" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Jonckheere" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/abd525" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231064v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hashisaka" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Akiho" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sasaki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23160-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497829v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Zazunov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Egger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2019-900119-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919436v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.086801" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131659v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Bercioux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tineke van den Berg" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-020-00837-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926658v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-I. Imura" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.064510" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902947v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Egger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levy Yeyati" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.097003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196800v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Vannucci" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.205406" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070910v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bathellier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.104502" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360242v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Acciai" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.085418" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196789v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e21080730" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196803v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kato" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ohnuma" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matsuo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.144411" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070923v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jacquet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2019-90461-y" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876128v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Carrega" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.035426" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876136v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferraro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sassetti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.155135" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876141v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.075401" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049482v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2018-800074-1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399305v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201600531" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588135v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.245415" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588172v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Trasobares" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Al&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b00804" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588137v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Padurariu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feinberg" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.205437" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498176v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.054514" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498180v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Sassetti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.076801" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498215v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.115412" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399361v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wahl" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/05/054008" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399330v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marguerite" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roussel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Freulon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.115311" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233745v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis M&#233;lin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.205409" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233729v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dou&#231;ot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2015-50849-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260444v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.235429" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233726v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.075406" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233734v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.205409" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846907v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wahl" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.046802" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252743v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.075407" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057351v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Courtois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pfeffer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/568/5/052006" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367600v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feinberg" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.075419" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01486062v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Bocquillon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freulon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parmentier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201300181" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830387v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.214501" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622937v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chevallier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.035419" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647051v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stoll" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.045321" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735439v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.125425" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467422v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kehrein" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.136808" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506010v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chevallier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480419v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Levchenko" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Micklitz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Matveev" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.115413" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476936v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.115313" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476946v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.116402" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156741v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;pin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revaz Ramazashvili" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.172401" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136002v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pujol" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509529v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1182/1/012003" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509467v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bathellier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876155v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/969/1/012143" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088912v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gr&#233;maud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Martin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300045v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536368v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00197118v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03509437v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725584v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ruelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elric Frigerio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berroir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pla&#231;ais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adm7695" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356993v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Trocha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jonckheere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-84770-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457836v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Ronetti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Demazure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;maud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/yq1x-kxgm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163716v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#305;t Gr&#233;maud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/tdkj-k211" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344182v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishore Iyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rech" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.216601" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576450v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bertin-Johannet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Raymond" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.174514" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432357v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Popoff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.035436" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707206v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.171922" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344226v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Ronneti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572199v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ronetti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertin-Johannet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Popoff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rech" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jonckheere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0199567" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390410v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zazunov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gr&#233;maud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.024504" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300048v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Iyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raymond" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.245427" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390363v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Padurariu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.214517" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013520v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kota Fukuzawa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeo Kato" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoru Matsuo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.134429" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727587v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.186203" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300056v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.165425" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013509v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300051v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0148041" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253641v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.108.125307" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253642v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.108.155404" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028619v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.011031" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017306v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433076v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac5200" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726322v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Rebora" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Ferraro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.043191" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824044v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.115112" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418786v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Popoff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A V Lebedev" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Raymond" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Jonckheere" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/abd525" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231064v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hashisaka" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Akiho" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sasaki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23160-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497829v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Zazunov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Egger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2019-900119-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919436v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.086801" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131659v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Bercioux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tineke van den Berg" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-020-00837-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926658v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-I. Imura" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.064510" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902947v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Egger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levy Yeyati" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.097003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196800v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Vannucci" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.205406" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070910v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bathellier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.104502" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360242v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Acciai" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.085418" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196789v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e21080730" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196803v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kato" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ohnuma" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matsuo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.144411" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070923v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jacquet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2019-90461-y" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876128v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Carrega" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.035426" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876136v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferraro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sassetti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.155135" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876141v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.075401" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049482v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2018-800074-1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399305v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201600531" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588172v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Trasobares" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Al&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b00804" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588135v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.245415" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498176v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.054514" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588137v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Padurariu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feinberg" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.205437" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498180v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Sassetti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.076801" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498215v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.115412" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399361v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wahl" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/05/054008" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399330v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marguerite" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roussel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Freulon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.115311" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233745v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis M&#233;lin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.205409" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233729v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dou&#231;ot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2015-50849-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260444v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.235429" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233726v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.075406" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233734v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.205409" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057351v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Courtois" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pfeffer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/568/5/052006" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846907v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wahl" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.046802" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252743v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.075407" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367600v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feinberg" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.075419" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01486062v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Bocquillon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freulon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parmentier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201300181" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830387v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.214501" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622937v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chevallier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.035419" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647051v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stoll" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.045321" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735439v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.125425" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467422v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kehrein" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.136808" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506010v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chevallier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480419v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Levchenko" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Micklitz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Matveev" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.115413" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476936v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.115313" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476946v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.116402" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156741v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;pin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revaz Ramazashvili" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.172401" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136002v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pujol" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509529v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1182/1/012003" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509467v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bathellier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876155v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/969/1/012143" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088912v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gr&#233;maud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Martin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300045v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536368v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00197118v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03509437v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>