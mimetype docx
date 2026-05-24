--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -100,2068 +100,2085 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-domain braiding of anyons</w:t>
+                <w:t xml:space="preserve">Probing anyon statistics on a single-edge loop in the fractional quantum Hall regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Ruelle</w:t>
+                <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elric Frigerio</w:t>
+                <w:t xml:space="preserve">Noé Demazure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Baudin</w:t>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Plaçais</w:t>
+                <w:t xml:space="preserve">Benoıt Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 389 (6755), pp.eadm7695. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (12), pp.125166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.adm7695⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/tdkj-k211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04725584v1</w:t>
+                <w:t xml:space="preserve">hal-05163716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectric properties of a quantum dot attached to normal metal and topological superconductor</w:t>
+                <w:t xml:space="preserve">Time-domain braiding of anyons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Trocha</w:t>
+                <w:t xml:space="preserve">Mélanie Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+                <w:t xml:space="preserve">Elric Frigerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Rech</w:t>
+                <w:t xml:space="preserve">Emmanuel Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Martin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Plaçais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-84770-w⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 389 (6755), pp.eadm7695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.adm7695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05356993v1</w:t>
+                <w:t xml:space="preserve">hal-04725584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anyon braiding on the single edge of a fractional quantum Hall state</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermoelectric properties of a quantum dot attached to normal metal and topological superconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noé Demazure</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Piotr Trocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Grémaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 135 (14), pp.146601. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.3068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/yq1x-kxgm⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-84770-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05457836v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05356993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing anyon statistics on a single-edge loop in the fractional quantum Hall regime</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Anyon braiding on the single edge of a fractional quantum Hall state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Demazure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoıt Grémaud</w:t>
+                <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 112 (12), pp.125166. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135 (14), pp.146601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/tdkj-k211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/yq1x-kxgm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05163716v1</w:t>
+                <w:t xml:space="preserve">hal-05457836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite width of anyons changes their braiding signature</w:t>
+                <w:t xml:space="preserve">Nonreciprocal charge transport and subharmonic structure in voltage-biased Josephson diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kishore Iyer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Martin</w:t>
+                <w:t xml:space="preserve">A. Zazunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Rech</w:t>
+                <w:t xml:space="preserve">T. Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grémaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.216601⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (2), pp.024504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.024504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344182v1</w:t>
+                <w:t xml:space="preserve">hal-04390410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current and shot noise in a normal metal–superconductor junction driven by spin-dependent periodic pulse sequence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bertin-Johannet</w:t>
+                <w:t xml:space="preserve">Finite width of anyons changes their braiding signature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kishore Iyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Ronetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Grémaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rech</w:t>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.174514⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 132 (21), pp.216601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.216601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04576450v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlated two-leviton states in the fractional quantum Hall regime</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Current and shot noise in a normal metal–superconductor junction driven by spin-dependent periodic pulse sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bertin-Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grémaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (17), pp.174514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.174514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.035436⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04432357v1</w:t>
+                <w:t xml:space="preserve">hal-04576450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out-of-equilibrium voltage and thermal bias response of a quantum dot hybrid system coupled to topological superconductor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Correlated two-leviton states in the fractional quantum Hall regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bertin-Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Popoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Ronetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J.Magn.Magn.Mater.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2024.171922⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (3), pp.035436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.035436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04707206v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current and shot noise in a spin dependent driven normal metal -- BCS superconductor junction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bertin-Johannet</w:t>
+                <w:t xml:space="preserve">Out-of-equilibrium voltage and thermal bias response of a quantum dot hybrid system coupled to topological superconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Trocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Grémaud</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.174514⟩</w:t>
+              <w:t xml:space="preserve">J.Magn.Magn.Mater.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 596, pp.171922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2024.171922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344226v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levitons in correlated nano-scale systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Rech</w:t>
+                <w:t xml:space="preserve">Current and shot noise in a spin dependent driven normal metal -- BCS superconductor junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bertin-Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Jonckheere</w:t>
+                <w:t xml:space="preserve">Flavio Ronneti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0199567⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109, pp.174514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.174514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572199v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonreciprocal charge transport and subharmonic structure in voltage-biased Josephson diodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Levitons in correlated nano-scale systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ronetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Zazunov</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">B. Bertin-Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Popoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jonckheere</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 109 (2), pp.024504. </w:t>
+              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.024504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0199567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390410v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colored delta- T noise in fractional quantum Hall liquids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">An on-demand source of non-local energy-entangled quantum states using Levitons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bertin-Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Ronetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoît Grémaud</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.245427⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 122 (20), pp.2891331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0148041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300048v1</w:t>
+                <w:t xml:space="preserve">hal-04017306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quartet currents in a biased three-terminal diffusive Josephson junction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Colored delta- T noise in fractional quantum Hall liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Iyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Martin</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 108 (21), pp.214517. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.214517⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 108 (24), pp.245427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.245427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390363v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin Pumping into Carbon Nanotubes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Quartet currents in a biased three-terminal diffusive Josephson junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Padurariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 108 (13), pp.134429. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.134429⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 108 (21), pp.214517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.214517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013520v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anyonic statistics revealed by the Hong-Ou-Mandel dip for fractional excitations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Spin Pumping into Carbon Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kota Fukuzawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeo Kato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamoru Matsuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 130 (18), pp.186203. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (13), pp.134429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.186203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.134429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727587v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoassisted current in the fractional quantum Hall effect as a probe of the quasiparticle operator scaling dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bertin-Johannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 108 (16), pp.165425. </w:t>
@@ -2193,1026 +2210,1009 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-assisted current in the fractional quantum Hall effect as a probe of the quasiparticle operator scaling dimension</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Anyonic statistics revealed by the Hong-Ou-Mandel dip for fractional excitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Grémaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.165425⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130 (18), pp.186203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.186203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04013509v1</w:t>
+                <w:t xml:space="preserve">hal-03727587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An on-demand source of energy-entangled electrons using levitons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Jonckheere</w:t>
+                <w:t xml:space="preserve">Photo-assisted current in the fractional quantum Hall effect as a probe of the quasiparticle operator scaling dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bertin-Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (16), pp.165425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.165425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0148041⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04300051v1</w:t>
+                <w:t xml:space="preserve">hal-04013509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal alternating current injection into carbon nanotubes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An on-demand source of energy-entangled electrons using levitons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bertin-Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ronetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.108.125307⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 122 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0148041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04253641v1</w:t>
+                <w:t xml:space="preserve">hal-04300051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasiparticle Andreev reflection in the Laughlin fractions of the fractional quantum Hall effect</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Minimal alternating current injection into carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kota Fukuzawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeo Kato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Jonckheere</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 108 (15), pp.155404. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.108.155404⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 108 (12), pp.125307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.108.125307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253642v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Fractional Quantum Hall Laughlin and Jain Topological Orders with the Anyon Collider</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Quasiparticle Andreev reflection in the Laughlin fractions of the fractional quantum Hall effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Iyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.13.011031⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (15), pp.155404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.108.155404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028619v2</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An on-demand source of non-local energy-entangled quantum states using Levitons</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Rech</w:t>
+                <w:t xml:space="preserve">Comparing Fractional Quantum Hall Laughlin and Jain Topological Orders with the Anyon Collider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+                <w:t xml:space="preserve">Elric Frigerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Plaçais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0148041⟩</w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.011031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.13.011031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04017306v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028619v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering Theory of Non-Equilibrium Noise and Delta $T$ current fluctuations through a quantum dot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Microscopic theory of photo-assisted electronic transport in normal-metal/BCS-superconductor junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bertin-Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 (18), pp.185301. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (11), pp.115112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/ac5200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.115112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03433076v1</w:t>
+                <w:t xml:space="preserve">hal-03824044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delta-T noise for fractional quantum Hall states at different filling factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Rebora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.Res.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4 (4), pp.043191. </w:t>
@@ -3244,161 +3244,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03726322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic theory of photo-assisted electronic transport in normal-metal/BCS-superconductor junctions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Scattering Theory of Non-Equilibrium Noise and Delta $T$ current fluctuations through a quantum dot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grémaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Popoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 105 (11), pp.115112. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (18), pp.185301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.115112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/ac5200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03824044v1</w:t>
+                <w:t xml:space="preserve">hal-03433076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renormalization flow of a weak extended backscattering Hamiltonian in a non-chiral Tomonaga-Luttinger liquid</w:t>
               </w:r>
@@ -3436,51 +3436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 33 (11), pp.115602. </w:t>
@@ -3531,90 +3531,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreev reflection of fractional quantum Hall quasiparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hashisaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Akiho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (1), pp.2794. </w:t>
@@ -3646,2600 +3646,2604 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03231064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Majorana fermions in the noise characteristic of normal metal–topological superconductor junctions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Theory of nonequilibrium noise in general multiterminal superconducting hybrid devices: Application to multiple Cooper pair resonances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Popoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-I. Imura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Reinhold Egger</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.ST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 229 (4), pp.577-592. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (6), pp.064510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2019-900119-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.064510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02497829v1</w:t>
+                <w:t xml:space="preserve">hal-02926658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative Delta-T Noise in the Fractional Quantum Hall Effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Evidence of Majorana fermions in the noise characteristic of normal metal–topological superconductor junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Zazunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinhold Egger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.086801⟩</w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.ST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 229 (4), pp.577-592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2019-900119-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02919436v1</w:t>
+                <w:t xml:space="preserve">hal-02497829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave-particle duality of electrons with spin-momentum locking</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Negative Delta-T Noise in the Fractional Quantum Hall Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grémaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 135 (10), pp.811. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (8), pp.086801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-020-00837-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.086801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131659v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of nonequilibrium noise in general multiterminal superconducting hybrid devices: Application to multiple Cooper pair resonances</w:t>
+                <w:t xml:space="preserve">Wave-particle duality of electrons with spin-momentum locking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Jacquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Popoff</w:t>
+                <w:t xml:space="preserve">Dario Bercioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.-I. Imura</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Tineke van den Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Jonckheere</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102 (6), pp.064510. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 135 (10), pp.811. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.064510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-020-00837-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02926658v1</w:t>
+                <w:t xml:space="preserve">hal-03131659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant shot noise from Majorana zero modes in topological trijunctions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microscopic theory of spin transport at the interface between a superconductor and a ferromagnetic insulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Egger</w:t>
+                <w:t xml:space="preserve">T. Kato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Levy Yeyati</w:t>
+                <w:t xml:space="preserve">Y. Ohnuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Matsuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.097003⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (14), pp.144411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.144411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01902947v1</w:t>
+                <w:t xml:space="preserve">hal-02196803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong-Ou-Mandel heat noise in the quantum Hall regime</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Unified scattering approach to Josephson current and thermal noise in BCS and topological superconducting junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Zazunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.205406⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 92 (3), pp.59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2019-90461-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196800v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite frequency noise in a normal metal–topological superconductor junction</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Giant shot noise from Majorana zero modes in topological trijunctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zazunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Egger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Levy Yeyati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.104502⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122 (9), pp.097003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.097003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070910v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levitons in superconducting point contacts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Hong-Ou-Mandel heat noise in the quantum Hall regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Vannucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 100 (8), pp.085418. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 99 (20), pp.205406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.205406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.085418⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02360242v1</w:t>
+                <w:t xml:space="preserve">hal-02196800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry Properties of Mixed and Heat Photo-Assisted Noise in the Quantum Hall Regime</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Finite frequency noise in a normal metal–topological superconductor junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bathellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zazunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/e21080730⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (10), pp.104502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.104502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196789v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic theory of spin transport at the interface between a superconductor and a ferromagnetic insulator</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Levitons in superconducting point contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Acciai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Ronetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 99 (14), pp.144411. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.144411⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 100 (8), pp.085418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.085418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196803v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified scattering approach to Josephson current and thermal noise in BCS and topological superconducting junctions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Symmetry Properties of Mixed and Heat Photo-Assisted Noise in the Quantum Hall Regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Ronetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Acciai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 92 (3), pp.59. </w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (8), pp.730. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2019-90461-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/e21080730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070923v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing interactions via nonequilibrium momentum distribution and noise in integer quantum Hall systems at ν = 2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Hong-Ou-Mandel characterization of multiply charged Levitons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Ronetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Vannucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Acciai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.035426⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 227 (12), pp.1345-1359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2018-800074-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876128v1</w:t>
+                <w:t xml:space="preserve">hal-02049482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing photon squeezing one Leviton at a time</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Crystallization of Levitons in the fractional quantum Hall regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Ronetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Vannucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Sassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 97 (15), pp.155135. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.155135⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 98 (7), pp.075401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.075401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876136v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization of Levitons in the fractional quantum Hall regime</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Enhancing photon squeezing one Leviton at a time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ronetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 98 (7), pp.075401. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.075401⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 97 (15), pp.155135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.155135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876141v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong-Ou-Mandel characterization of multiply charged Levitons</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Probing interactions via nonequilibrium momentum distribution and noise in integer quantum Hall systems at ν = 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Acciai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Carrega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 227 (12), pp.1345-1359. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (3), pp.035426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2018-800074-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.035426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049482v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic quantum optics beyond the integer quantum Hall effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polarized heat current generated by quantum pumping in two-dimensional topological insulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Ronetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Carrega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 254 (3), pp.1600531. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (11), pp.115412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssb.201600531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.115412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01399305v1</w:t>
+                <w:t xml:space="preserve">hal-01498215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of π–π electronic couplings from current measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Electronic quantum optics beyond the integer quantum Hall effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b00804⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 254 (3), pp.1600531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.201600531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588172v1</w:t>
+                <w:t xml:space="preserve">hal-01399305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal excitation states for heat transport in driven quantum Hall systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Estimation of π–π electronic couplings from current measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Trasobares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95 (24), pp.245415. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (5), pp.3215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.245415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b00804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588135v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanbury Brown and Twiss noise correlations in a topological superconductor beam splitter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Minimal excitation states for heat transport in driven quantum Hall systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Vannucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Ronetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 95 (5), pp.054514. </w:t>
+              <w:t xml:space="preserve">, 2017, 95 (24), pp.245415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.054514⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.245415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498176v1</w:t>
+                <w:t xml:space="preserve">hal-01588135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable pseudogaps due to nonlocal coherent transport in voltage-biased three-terminal Josephson junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciprian Padurariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feinberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6280,364 +6284,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal Excitations in the Fractional Quantum Hall Regime</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Hanbury Brown and Twiss noise correlations in a topological superconductor beam splitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zazunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Egger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.076801⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (5), pp.054514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.054514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498180v1</w:t>
+                <w:t xml:space="preserve">hal-01498176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized heat current generated by quantum pumping in two-dimensional topological insulators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matteo Carrega</w:t>
+                <w:t xml:space="preserve">Minimal Excitations in the Fractional Quantum Hall Regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Vannucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maura Sassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95 (11), pp.115412. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118 (7), pp.076801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.115412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.076801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498215v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron interferometry in integer quantum Hall edge channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.054008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6799,1096 +6799,1096 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closing the proximity gap in a metallic Josephson junction between three superconductors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Single quasiparticle and electron emitter in the fractional quantum Hall regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 92 (20), pp.205409. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.205409⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 91, pp.205409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.205409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233745v1</w:t>
+                <w:t xml:space="preserve">hal-01233734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quartets and the current-phase structure of a double quantum dot superconducting bijunction at equilibrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Feinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Douçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 88 (4), pp.99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjb/e2015-50849-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01233729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooper pair splitting and recombination in a nanoSQUID geometry at high transparency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zazunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 92 (23), pp.235429. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.235429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlocal interference and Hong-Ou-Mandel collisions of single Bogoliubov quasiparticles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Closing the proximity gap in a metallic Josephson junction between three superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Padurariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Mélin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Feinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 91, pp.075406. </w:t>
+              <w:t xml:space="preserve">, 2015, 92 (20), pp.205409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.075406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.205409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233726v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single quasiparticle and electron emitter in the fractional quantum Hall regime</w:t>
+                <w:t xml:space="preserve">Nonlocal interference and Hong-Ou-Mandel collisions of single Bogoliubov quasiparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 91, pp.205409. </w:t>
+              <w:t xml:space="preserve">, 2015, 91, pp.075406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.205409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.075406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233734v1</w:t>
+                <w:t xml:space="preserve">hal-01233726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.C. Josephson transport by quartets and other Andreev resonances in superconducting bijunctions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electronic Hong-Ou-Mandel interferometry in two-dimensional topological insulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/568/5/052006⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89, pp.075407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.075407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057351v1</w:t>
+                <w:t xml:space="preserve">hal-01252743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions and charge fractionalization in an electronic Hong-Ou-Mandel interferometer</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D.C. Josephson transport by quartets and other Andreev resonances in superconducting bijunctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Mélin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Feinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Padurariu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Pfeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.046802⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 568 (5), pp.052006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/568/5/052006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846907v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic Hong-Ou-Mandel interferometry in two-dimensional topological insulators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Interactions and charge fractionalization in an electronic Hong-Ou-Mandel interferometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 89, pp.075407. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112 (4), pp.046802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.075407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.046802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01252743v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Proposal for the observation of nonlocal multipair production: the biSQUID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Douçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Feinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7933,676 +7933,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron quantum optics in ballistic chiral conductors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multipair dc Josephson resonances in a biased all-superconducting bijunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Plaçais</w:t>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Douçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Feinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annalen der Physik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/andp.201300181⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (21), pp.214501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.214501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01486062v1</w:t>
+                <w:t xml:space="preserve">hal-00830387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipair dc Josephson resonances in a biased all-superconducting bijunction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rech</w:t>
+                <w:t xml:space="preserve">Electron quantum optics in ballistic chiral conductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Bocquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Freulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Martin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis Feinberg</w:t>
+                <w:t xml:space="preserve">Jean-Marc Berroir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Plaçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 87 (21), pp.214501. </w:t>
+              <w:t xml:space="preserve">Annalen der Physik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 526 (1-2), pp.1 - 30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.214501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/andp.201300181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830387v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01486062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current correlations in the interacting Cooper-pair beam-splitter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Electron and hole Hong-Ou-Mandel interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Wahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.035419⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86, pp.125425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.125425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622937v1</w:t>
+                <w:t xml:space="preserve">hal-00735439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time simulation of finite frequency noise from a single electron emitter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Current correlations in the interacting Cooper-pair beam-splitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.045321⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (3), pp.035419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.035419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647051v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron and hole Hong-Ou-Mandel interferometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Real-time simulation of finite frequency noise from a single electron emitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Stoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 86, pp.125425. </w:t>
+              <w:t xml:space="preserve">, 2012, 85, pp.045321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.125425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.045321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00735439v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement back-action on adiabatic coherent electron transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Kehrein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8662,90 +8662,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poissonian tunneling through an extended impurity in the quantum Hall effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 82, pp.155318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8796,51 +8796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Levchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Micklitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. A. Matveev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8900,51 +8900,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport properties of partially equilibrated quantum wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Micklitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. A. Matveev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8991,51 +8991,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conductance of fully equilibrated quantum wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Micklitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9108,51 +9108,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling approach to itinerant quantum critical points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revaz Ramazashvili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9212,51 +9212,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site-centered impurities in quantum spin chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 66, pp.104401</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9307,368 +9307,368 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-electron excitations and interactions in integer quantum Hall systems at ν = 2</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Finite frequency noise: an original probe for topological superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bathellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dario Ferraro</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Zazunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Workshop on Low Temperature Electronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25th International Conference on Noise and Fluctuations (ICNF 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Neuchâtel, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03509529v1</w:t>
+                <w:t xml:space="preserve">hal-03509467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite frequency noise: an original probe for topological superconductors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Single-electron excitations and interactions in integer quantum Hall systems at ν = 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Acciai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Carrega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alex Zazunov</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Noise and Fluctuations (ICNF 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th Workshop on Low Temperature Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Sorrento, Italy. pp.012003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1182/1/012003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03509467v1</w:t>
+                <w:t xml:space="preserve">hal-03509529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoassisted shot noise spectroscopy at fractional filling factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Vannucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Ronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LT28 - 28th International Conference on Low Temperature Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Gothenburg, Sweden. pp.012143, </w:t>
@@ -9751,51 +9751,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anyonic Statistics Revealed by the Hong-Ou-Mandel Dip for Fractional Excitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9839,103 +9839,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approaching ideal rectification in superconducting diodes through multiple Andreev reflections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zazunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9957,90 +9957,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current and noise correlations in a double dot Cooper pair beam splitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10090,51 +10090,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroscopic quantum phenomena in strongly interacting fermionic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Condensed Matter [cond-mat]. Université Paris Sud - Paris XI; Rutgers University, 2006. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10193,51 +10193,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron quantum transport: nanophysics and correlated systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mesoscopic Systems and Quantum Hall Effect [cond-mat.mes-hall]. Aix Marseille Université (AMU), 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10424,51 +10424,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725584v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ruelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elric Frigerio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berroir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pla&#231;ais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adm7695" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356993v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Trocha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jonckheere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-84770-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457836v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Ronetti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Demazure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;maud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/yq1x-kxgm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163716v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#305;t Gr&#233;maud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/tdkj-k211" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344182v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishore Iyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rech" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.216601" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576450v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bertin-Johannet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Raymond" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.174514" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432357v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Popoff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.035436" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707206v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.171922" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344226v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Ronneti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572199v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ronetti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertin-Johannet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Popoff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rech" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jonckheere" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0199567" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390410v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zazunov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gr&#233;maud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.024504" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300048v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Iyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raymond" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.245427" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390363v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Padurariu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.214517" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013520v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kota Fukuzawa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeo Kato" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoru Matsuo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.134429" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727587v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.186203" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300056v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.165425" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013509v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300051v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0148041" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253641v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.108.125307" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253642v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.108.155404" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028619v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.011031" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017306v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433076v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac5200" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726322v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Rebora" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Ferraro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.043191" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824044v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.115112" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418786v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Popoff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A V Lebedev" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Raymond" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Jonckheere" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/abd525" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231064v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hashisaka" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Akiho" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sasaki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23160-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497829v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Zazunov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Egger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2019-900119-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919436v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.086801" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131659v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Bercioux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tineke van den Berg" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-020-00837-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926658v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-I. Imura" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.064510" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902947v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Egger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levy Yeyati" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.097003" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196800v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Vannucci" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.205406" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070910v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bathellier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.104502" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360242v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Acciai" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.085418" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196789v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e21080730" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196803v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kato" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ohnuma" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matsuo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.144411" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070923v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jacquet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2019-90461-y" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876128v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Carrega" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.035426" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876136v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferraro" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sassetti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.155135" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876141v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.075401" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049482v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2018-800074-1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399305v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201600531" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588172v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Trasobares" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Al&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b00804" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588135v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.245415" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498176v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.054514" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588137v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Padurariu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feinberg" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.205437" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498180v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Sassetti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.076801" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498215v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.115412" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399361v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wahl" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/05/054008" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399330v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marguerite" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roussel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Freulon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.115311" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233745v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis M&#233;lin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.205409" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233729v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dou&#231;ot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2015-50849-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260444v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.235429" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233726v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.075406" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233734v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.205409" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057351v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Courtois" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pfeffer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/568/5/052006" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846907v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wahl" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.046802" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252743v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.075407" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367600v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feinberg" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.075419" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01486062v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Bocquillon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freulon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parmentier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201300181" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830387v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.214501" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622937v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chevallier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.035419" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647051v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stoll" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.045321" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735439v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.125425" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467422v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kehrein" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.136808" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506010v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chevallier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480419v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Levchenko" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Micklitz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Matveev" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.115413" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476936v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.115313" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476946v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.116402" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156741v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;pin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revaz Ramazashvili" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.172401" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136002v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pujol" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509529v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1182/1/012003" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509467v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bathellier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876155v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/969/1/012143" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088912v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gr&#233;maud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Martin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300045v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536368v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00197118v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03509437v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163716v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Ronetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Demazure" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jonckheere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#305;t Gr&#233;maud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/tdkj-k211" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725584v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ruelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elric Frigerio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berroir" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pla&#231;ais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adm7695" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356993v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Trocha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-84770-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457836v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;maud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/yq1x-kxgm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390410v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zazunov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jonckheere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gr&#233;maud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.024504" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344182v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishore Iyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rech" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.216601" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576450v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bertin-Johannet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Raymond" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.174514" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432357v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Popoff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.035436" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707206v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.171922" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344226v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Ronneti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572199v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ronetti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertin-Johannet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Popoff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rech" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0199567" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017306v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0148041" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300048v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Iyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raymond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.245427" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390363v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Padurariu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.214517" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013520v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kota Fukuzawa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeo Kato" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoru Matsuo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.134429" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300056v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.165425" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727587v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.186203" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013509v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300051v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253641v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.108.125307" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253642v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.108.155404" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028619v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.13.011031" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824044v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.115112" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726322v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Rebora" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Ferraro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.043191" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433076v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac5200" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418786v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Popoff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A V Lebedev" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Raymond" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Jonckheere" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/abd525" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231064v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hashisaka" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Akiho" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sasaki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23160-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926658v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-I. Imura" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.064510" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497829v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Zazunov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Egger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2019-900119-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919436v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.086801" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131659v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Bercioux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tineke van den Berg" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-020-00837-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196803v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kato" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ohnuma" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matsuo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.144411" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070923v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jacquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2019-90461-y" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902947v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Egger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levy Yeyati" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.097003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196800v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Vannucci" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.205406" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070910v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bathellier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.104502" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360242v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Acciai" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.085418" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196789v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e21080730" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049482v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2018-800074-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876141v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.075401" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876136v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferraro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sassetti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.155135" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876128v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Carrega" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.035426" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498215v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.115412" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399305v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201600531" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588172v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Trasobares" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Al&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b00804" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588135v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.245415" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588137v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Padurariu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Feinberg" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.205437" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498176v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.054514" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498180v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Sassetti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.076801" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399361v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wahl" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/05/054008" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399330v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marguerite" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roussel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Freulon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.115311" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233734v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.205409" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233729v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dou&#231;ot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2015-50849-3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260444v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.235429" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233745v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis M&#233;lin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.205409" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233726v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.075406" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252743v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.075407" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057351v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Courtois" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pfeffer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/568/5/052006" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846907v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wahl" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.046802" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367600v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feinberg" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.075419" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830387v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.214501" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01486062v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Bocquillon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freulon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parmentier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201300181" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735439v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.125425" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622937v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chevallier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.035419" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647051v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stoll" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.045321" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467422v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kehrein" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.136808" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506010v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chevallier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480419v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Levchenko" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Micklitz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Matveev" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.115413" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476936v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.115313" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476946v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.116402" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156741v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;pin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revaz Ramazashvili" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.172401" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136002v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pujol" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509467v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bathellier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509529v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1182/1/012003" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876155v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/969/1/012143" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088912v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gr&#233;maud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Martin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300045v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536368v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00197118v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03509437v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>