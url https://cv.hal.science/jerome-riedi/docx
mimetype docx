--- v0 (2026-03-27)
+++ v1 (2026-05-05)
@@ -499,325 +499,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Global Analysis Of The Fractal Properties Of Clouds Revealing Anisotropy Of Turbulence Across Scales</w:t>
+                <w:t xml:space="preserve">A hybrid cloud detection and cloud phase classification algorithm using classic threshold-based tests and extra randomized tree model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karlie N. Rees</w:t>
+                <w:t xml:space="preserve">Huazhe Shang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy J. Garrett</w:t>
+                <w:t xml:space="preserve">Husi Letu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas D. Dewitt</w:t>
+                <w:t xml:space="preserve">Ri Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corey Bois</w:t>
+                <w:t xml:space="preserve">Lesi Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven K. Krueger</w:t>
+                <w:t xml:space="preserve">Laixiong Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Nonlinear Processes in Geophysics, 31 (4), pp.497-513. </w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Remote Sens. Environ., 302, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/npg-31-497-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2023.113957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04847417v2</w:t>
+                <w:t xml:space="preserve">hal-04592579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid cloud detection and cloud phase classification algorithm using classic threshold-based tests and extra randomized tree model</w:t>
+                <w:t xml:space="preserve">A Global Analysis Of The Fractal Properties Of Clouds Revealing Anisotropy Of Turbulence Across Scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huazhe Shang</w:t>
+                <w:t xml:space="preserve">Karlie N. Rees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Husi Letu</w:t>
+                <w:t xml:space="preserve">Timothy J. Garrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ri Xu</w:t>
+                <w:t xml:space="preserve">Thomas D. Dewitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lesi Wei</w:t>
+                <w:t xml:space="preserve">Corey Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laixiong Wu</w:t>
+                <w:t xml:space="preserve">Steven K. Krueger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Remote Sens. Environ., 302, </w:t>
+              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Nonlinear Processes in Geophysics, 31 (4), pp.497-513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2023.113957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/npg-31-497-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04592579v1</w:t>
+                <w:t xml:space="preserve">insu-04847417v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment of an analytical model for remote sensing of typical stratocumulus cloud profiles under various precipitation and entrainment conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huazhe Shang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souichiro Hioki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -825,51 +825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Penide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Husi Letu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Atmospheric Chemistry and Physics, 23 (4), pp.2729-2746. </w:t>
@@ -1045,90 +1045,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Benchmark for Surface Radiation Products over the East Asia-Pacific Region Retrieved from the Himawari-8/AHI Next-Generation Geostationary Satellite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Husi Letu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takashi Y. Nakajima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianxing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huazhe Shang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Run Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1608,51 +1608,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution retrieval of cloud microphysical properties and surface solar radiation using Himawari-8/AHI next-generation geostationary satellite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Husi Letu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kun Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1742,64 +1742,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloud thermodynamic phase detection using a directional polarimetric camera (DPC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huazhe Shang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Husi Letu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liangfu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2140,51 +2140,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ice cloud properties from himawari-8/ahi next-generation geostationary satellite: capability of the ahi to monitor the dc cloud generation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Husi Letu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takashi Y. Nakajima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2274,64 +2274,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved algorithm of cloud droplet size distribution from POLDER polarized measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huazhe Shang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Husi Letu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Marie Breon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2678,524 +2678,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloud information content in EPIC/DSCOVR’s oxygen A- and B-band channels: An optimal estimation approach</w:t>
+                <w:t xml:space="preserve">Performance Estimation of Optical LEO Downlinks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Davis</w:t>
+                <w:t xml:space="preserve">Christian Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Merlin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Cornet</w:t>
+                <w:t xml:space="preserve">Nicolas Perlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Riédi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Labonnote</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Josep Perdigues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 216, pp.6-16. </w:t>
+              <w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (5), pp.1074-1085. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2018.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSAC.2018.2832831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108000v1</w:t>
+                <w:t xml:space="preserve">hal-02108004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Estimation of Optical LEO Downlinks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cloud information content in EPIC/DSCOVR’s oxygen A- and B-band channels: An optimal estimation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Fuchs</w:t>
+                <w:t xml:space="preserve">Guillaume Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Perlot</w:t>
+                <w:t xml:space="preserve">Laurent Labonnote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Riédi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 216, pp.6-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2018.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSAC.2018.2832831⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02108004v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Sensitivity of Arctic Liquid Clouds to Long-Range Anthropogenic Aerosol Transport</w:t>
+                <w:t xml:space="preserve">Evidence for Changes in Arctic Cloud Phase Due to Long‐Range Pollution Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Coopman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Riedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Finch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. J. Garrett</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Riedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 45 (1), pp.372-381. </w:t>
+              <w:t xml:space="preserve">, 2018, 45 (19), pp.10,709-10,718. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2017GL075795⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2018GL079873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108006v1</w:t>
+                <w:t xml:space="preserve">hal-02107996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for Changes in Arctic Cloud Phase Due to Long‐Range Pollution Transport</w:t>
+                <w:t xml:space="preserve">High Sensitivity of Arctic Liquid Clouds to Long-Range Anthropogenic Aerosol Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Coopman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. J. Garrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Finch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Riedi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. J. Garrett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 45 (19), pp.10,709-10,718. </w:t>
+              <w:t xml:space="preserve">, 2018, 45 (1), pp.372-381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018GL079873⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2017GL075795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107996v1</w:t>
+                <w:t xml:space="preserve">hal-02108006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MODIS Cloud Optical and Microphysical Products: Collection 6 Updates and Examples From Terra and Aqua</w:t>
               </w:r>
@@ -3309,161 +3309,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloud information content analysis of multi-angular measurements in the oxygen A-band: application to 3MI and MSPI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Merlin</w:t>
+                <w:t xml:space="preserve">Effects of long-range aerosol transport on the microphysical properties of low-level liquid clouds in the Arctic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Coopman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy J. Garrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Riedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent C. Labonnote</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Cornet</w:t>
+                <w:t xml:space="preserve">Sabine Eckhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony B. Davis</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andreas Stohl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9, pp.4977-4995. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, pp.4661-4674. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-9-4977-2016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-16-4661-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03686193v1</w:t>
+                <w:t xml:space="preserve">insu-03686212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODIS Collection 6 shortwave-derived cloud phase classification algorithm and comparisons with CALIOP</w:t>
               </w:r>
@@ -3573,157 +3569,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03686211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of long-range aerosol transport on the microphysical properties of low-level liquid clouds in the Arctic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Timothy J. Garrett</w:t>
+                <w:t xml:space="preserve">Cloud information content analysis of multi-angular measurements in the oxygen A-band: application to 3MI and MSPI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Riedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Eckhardt</w:t>
+                <w:t xml:space="preserve">Laurent C. Labonnote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Stohl</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anthony B. Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16, pp.4661-4674. </w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, pp.4977-4995. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-16-4661-2016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/amt-9-4977-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03686212v1</w:t>
+                <w:t xml:space="preserve">insu-03686193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrieval of the Eyjafjallajokull volcanic aerosol optical and microphysical properties from POLDER/PARASOL measurements</w:t>
               </w:r>
@@ -7079,51 +7079,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563223v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dabrowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mennesson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Riedi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaabane Djeraba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2026.133436" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372366v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dewitte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mauritsen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meyssignac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. August" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schifano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1522/1/012019" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128704v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-3707-2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04847417v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlie N. Rees" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Garrett" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D. Dewitt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Bois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven K. Krueger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-31-497-2024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04592579v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huazhe Shang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husi Letu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ri Xu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesi Wei" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laixiong Wu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2023.113957" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474651v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souichiro Hioki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Penide" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cornet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-2729-2023" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272377v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boichu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grandin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Blarel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Torres" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeny Derimian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JD039010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04454941v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Y. Nakajima" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianxing Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Run Ma" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-20-0148.1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03403037v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riedi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Salah Djellali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-14-1801-2021" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318146v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Fayad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ri&#233;di" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13163144" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03403043v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ceamanos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Six" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021jd034906" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686303v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Coopman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zeng" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Garrett" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL087122" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474915v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Yang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Ishimoto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi M. Nagao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2019.111583" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686295v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangfu Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107179" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686302v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan van Diedenhoven" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S. Ackerman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M. Fridlind" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Cairns" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JD031811" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686279v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruediger Lang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Poli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fougnie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lacan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marbach" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.12.022" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04479277v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Riedi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J. Baran" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2018.2882803" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323335v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Marie Breon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2019.04.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRWL9W9T-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496954v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Patou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vidot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Garrett" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-17-0352.1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893508v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cornet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent C.-Labonnote" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Waquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szczap" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia T. Deaconu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-11-3627-2018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108000v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Davis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Merlin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labonnote" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.05.007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9V6DSFJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108004v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fuchs" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perlot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Perdigues" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2018.2832831" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108006v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Finch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL075795" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107996v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL079873" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04475244v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Platnick" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry G. Meyer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. King" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Wind" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandana Amarasinghe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tgrs.2016.2610522" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686193v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent C. Labonnote" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony B. Davis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-9-4977-2016" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686211v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marchant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Meyer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thomas Arnold" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-9-1587-2016" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686212v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Eckhardt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Stohl" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-4661-2016" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502781v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Waquet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peers" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goloub" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thieuleux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-1755-2014" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091218v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Stubenrauch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.B. Rossow" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kinne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ackerman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cesana" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00117.1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201609v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ramon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jolivet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-4-2543-2011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328236v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marchant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Platnick" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Baum" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077819v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Buriez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harumi Isaka" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guillemet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL022791" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821793v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. King" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Yang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. T. Arnold" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Gray" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/1520-0426(2004)021%3C0857:RSOLWA%3E2.0.CO;2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821781v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Parol" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Vanbauce" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(03)00734-8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJMZB895-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820985v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Ackerman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. P. Menzel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Baum" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2002.808301" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811846v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giraud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thouron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goloub" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GL012046" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811825v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. T. Marchand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GL012758" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811814v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chepfer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. de Haan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Hovenier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JD900285" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811511v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doutriaux-Boucher" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couvert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL010921" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811553v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Herman" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brogniez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JD901183" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05196238v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giordano" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ziad" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Aresta" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Aristidi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Berto" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3075405" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468759v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rimboud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mourtaday" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thieuleux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.260" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391736v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Grandin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mathurin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pascal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deroo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8950" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132474v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaabane Chabane Djeraba" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402830v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-124" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04351864v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya George" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Parrington" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548640v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Djellalli" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2636206" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291313v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Flament" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548782v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marcq" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2532501" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474894v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Snik" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Craven-Jones" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Escuti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Fineschi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Harrington" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2053245" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972015v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Labonnote" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fauchez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480684v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jamet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563223v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dabrowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mennesson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Riedi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaabane Djeraba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2026.133436" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372366v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dewitte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mauritsen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meyssignac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. August" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schifano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1522/1/012019" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128704v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-3707-2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04592579v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huazhe Shang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husi Letu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ri Xu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesi Wei" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laixiong Wu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2023.113957" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04847417v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlie N. Rees" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Garrett" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D. Dewitt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Bois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven K. Krueger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-31-497-2024" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474651v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souichiro Hioki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Penide" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cornet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-2729-2023" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272377v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boichu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grandin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Blarel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Torres" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeny Derimian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JD039010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04454941v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Y. Nakajima" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianxing Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Run Ma" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-20-0148.1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03403037v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riedi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Salah Djellali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-14-1801-2021" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318146v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Fayad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ri&#233;di" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13163144" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03403043v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ceamanos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Six" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021jd034906" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686303v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Coopman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zeng" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Garrett" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL087122" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474915v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Yang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Ishimoto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi M. Nagao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2019.111583" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686295v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangfu Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107179" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686302v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan van Diedenhoven" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S. Ackerman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M. Fridlind" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Cairns" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JD031811" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686279v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruediger Lang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Poli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fougnie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lacan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marbach" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.12.022" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04479277v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Riedi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J. Baran" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2018.2882803" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323335v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Marie Breon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2019.04.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRWL9W9T-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496954v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Patou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vidot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Garrett" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-17-0352.1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893508v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cornet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent C.-Labonnote" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Waquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szczap" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia T. Deaconu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-11-3627-2018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108004v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fuchs" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perlot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Perdigues" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2018.2832831" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108000v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Davis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Merlin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labonnote" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.05.007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9V6DSFJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107996v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Finch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL079873" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108006v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL075795" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04475244v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Platnick" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry G. Meyer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. King" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Wind" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandana Amarasinghe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tgrs.2016.2610522" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686212v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Eckhardt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Stohl" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-4661-2016" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686211v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marchant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Meyer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thomas Arnold" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-9-1587-2016" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686193v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent C. Labonnote" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony B. Davis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-9-4977-2016" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502781v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Waquet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peers" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goloub" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thieuleux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-1755-2014" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091218v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Stubenrauch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.B. Rossow" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kinne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ackerman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cesana" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00117.1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201609v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ramon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jolivet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-4-2543-2011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328236v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marchant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Platnick" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Baum" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077819v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Buriez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harumi Isaka" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guillemet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL022791" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821793v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. King" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Yang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. T. Arnold" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Gray" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/1520-0426(2004)021%3C0857:RSOLWA%3E2.0.CO;2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821781v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Parol" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Vanbauce" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(03)00734-8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJMZB895-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820985v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Ackerman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. P. Menzel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Baum" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2002.808301" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811846v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giraud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thouron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goloub" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GL012046" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811825v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. T. Marchand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GL012758" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811814v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chepfer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. de Haan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Hovenier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JD900285" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811511v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doutriaux-Boucher" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couvert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL010921" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811553v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Herman" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brogniez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JD901183" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05196238v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giordano" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ziad" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Aresta" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Aristidi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Berto" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3075405" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468759v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rimboud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mourtaday" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thieuleux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.260" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391736v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Grandin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mathurin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pascal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deroo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8950" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132474v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaabane Chabane Djeraba" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402830v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-124" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04351864v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya George" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Parrington" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548640v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Djellalli" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2636206" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291313v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Flament" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548782v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marcq" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2532501" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474894v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Snik" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Craven-Jones" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Escuti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Fineschi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Harrington" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2053245" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972015v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Labonnote" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fauchez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480684v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jamet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>