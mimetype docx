--- v1 (2026-05-05)
+++ v2 (2026-05-27)
@@ -2941,261 +2941,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for Changes in Arctic Cloud Phase Due to Long‐Range Pollution Transport</w:t>
+                <w:t xml:space="preserve">High Sensitivity of Arctic Liquid Clouds to Long-Range Anthropogenic Aerosol Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Coopman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. J. Garrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Finch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Riedi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. J. Garrett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 45 (19), pp.10,709-10,718. </w:t>
+              <w:t xml:space="preserve">, 2018, 45 (1), pp.372-381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018GL079873⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2017GL075795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107996v1</w:t>
+                <w:t xml:space="preserve">hal-02108006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Sensitivity of Arctic Liquid Clouds to Long-Range Anthropogenic Aerosol Transport</w:t>
+                <w:t xml:space="preserve">Evidence for Changes in Arctic Cloud Phase Due to Long‐Range Pollution Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Coopman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Riedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Finch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. J. Garrett</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Riedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 45 (1), pp.372-381. </w:t>
+              <w:t xml:space="preserve">, 2018, 45 (19), pp.10,709-10,718. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2017GL075795⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2018GL079873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108006v1</w:t>
+                <w:t xml:space="preserve">hal-02107996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MODIS Cloud Optical and Microphysical Products: Collection 6 Updates and Examples From Terra and Aqua</w:t>
               </w:r>
@@ -5412,295 +5412,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANAtOLIA: first light to first results</w:t>
+                <w:t xml:space="preserve">ON THE PERFORMANCES OF GASEOUS ABSORPTION MODELS (LBL, CKD, AND ALD) IN A RADIATIVE FORWARD MODEL FOR ATMOSPHERIC REMOTE SENSING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Giordano</w:t>
+                <w:t xml:space="preserve">Antoine Rimboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aziz Ziad</w:t>
+                <w:t xml:space="preserve">N. Mourtaday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Aresta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Filippo Berto</w:t>
+                <w:t xml:space="preserve">François Thieuleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Riedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Space Optics — ICSO 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.3075405⟩</w:t>
+              <w:t xml:space="preserve">11th International Symposium on Radiative Transfer RAD-25 June 15-20, 2025, Kuşadasi, Turkiye</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Kuşadasi, Turkey. pp.199-206, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/RAD-25.260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05196238v1</w:t>
+                <w:t xml:space="preserve">hal-05468759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ON THE PERFORMANCES OF GASEOUS ABSORPTION MODELS (LBL, CKD, AND ALD) IN A RADIATIVE FORWARD MODEL FOR ATMOSPHERIC REMOTE SENSING</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ANAtOLIA: first light to first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ziad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Rimboud</w:t>
+                <w:t xml:space="preserve">Alessandro Aresta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mourtaday</w:t>
+                <w:t xml:space="preserve">Eric Aristidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Thieuleux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Riedi</w:t>
+                <w:t xml:space="preserve">Filippo Berto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Radiative Transfer RAD-25 June 15-20, 2025, Kuşadasi, Turkiye</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Kuşadasi, Turkey. pp.199-206, </w:t>
+              <w:t xml:space="preserve">International Conference on Space Optics — ICSO 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Antibes, France. pp.270, </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/RAD-25.260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.3075405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05468759v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05196238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VOLCPLUME, an interactive open access web platform for the multiscale monitoring of volcanic emissions and their impacts on the atmosphere</w:t>
               </w:r>
@@ -5928,90 +5928,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANAtOLIA : a high-performance mobile station for atmospheric characterization for Astronomical Observations and Optical Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ziad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Aresta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Aristidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bailet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7079,51 +7079,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563223v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dabrowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mennesson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Riedi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaabane Djeraba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2026.133436" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372366v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dewitte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mauritsen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meyssignac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. August" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schifano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1522/1/012019" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128704v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-3707-2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04592579v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huazhe Shang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husi Letu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ri Xu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesi Wei" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laixiong Wu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2023.113957" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04847417v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlie N. Rees" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Garrett" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D. Dewitt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Bois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven K. Krueger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-31-497-2024" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474651v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souichiro Hioki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Penide" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cornet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-2729-2023" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272377v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boichu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grandin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Blarel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Torres" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeny Derimian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JD039010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04454941v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Y. Nakajima" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianxing Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Run Ma" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-20-0148.1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03403037v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riedi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Salah Djellali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-14-1801-2021" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318146v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Fayad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ri&#233;di" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13163144" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03403043v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ceamanos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Six" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021jd034906" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686303v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Coopman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zeng" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Garrett" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL087122" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474915v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Yang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Ishimoto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi M. Nagao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2019.111583" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686295v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangfu Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107179" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686302v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan van Diedenhoven" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S. Ackerman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M. Fridlind" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Cairns" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JD031811" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686279v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruediger Lang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Poli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fougnie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lacan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marbach" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.12.022" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04479277v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Riedi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J. Baran" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2018.2882803" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323335v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Marie Breon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2019.04.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRWL9W9T-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496954v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Patou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vidot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Garrett" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-17-0352.1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893508v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cornet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent C.-Labonnote" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Waquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szczap" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia T. Deaconu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-11-3627-2018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108004v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fuchs" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perlot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Perdigues" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2018.2832831" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108000v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Davis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Merlin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labonnote" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.05.007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9V6DSFJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107996v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Finch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL079873" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108006v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL075795" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04475244v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Platnick" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry G. Meyer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. King" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Wind" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandana Amarasinghe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tgrs.2016.2610522" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686212v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Eckhardt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Stohl" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-4661-2016" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686211v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marchant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Meyer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thomas Arnold" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-9-1587-2016" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686193v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent C. Labonnote" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony B. Davis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-9-4977-2016" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502781v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Waquet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peers" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goloub" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thieuleux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-1755-2014" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091218v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Stubenrauch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.B. Rossow" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kinne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ackerman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cesana" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00117.1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201609v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ramon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jolivet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-4-2543-2011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328236v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marchant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Platnick" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Baum" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077819v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Buriez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harumi Isaka" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guillemet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL022791" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821793v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. King" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Yang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. T. Arnold" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Gray" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/1520-0426(2004)021%3C0857:RSOLWA%3E2.0.CO;2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821781v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Parol" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Vanbauce" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(03)00734-8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJMZB895-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820985v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Ackerman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. P. Menzel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Baum" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2002.808301" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811846v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giraud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thouron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goloub" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GL012046" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811825v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. T. Marchand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GL012758" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811814v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chepfer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. de Haan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Hovenier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JD900285" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811511v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doutriaux-Boucher" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couvert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL010921" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811553v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Herman" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brogniez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JD901183" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05196238v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giordano" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ziad" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Aresta" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Aristidi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Berto" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3075405" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468759v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rimboud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mourtaday" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thieuleux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.260" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391736v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Grandin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mathurin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pascal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deroo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8950" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132474v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaabane Chabane Djeraba" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402830v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-124" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04351864v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya George" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Parrington" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548640v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Djellalli" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2636206" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291313v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Flament" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548782v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marcq" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2532501" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474894v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Snik" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Craven-Jones" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Escuti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Fineschi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Harrington" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2053245" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972015v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Labonnote" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fauchez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480684v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jamet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563223v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dabrowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mennesson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Riedi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaabane Djeraba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2026.133436" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372366v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dewitte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mauritsen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meyssignac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. August" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schifano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1522/1/012019" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128704v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-3707-2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04592579v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huazhe Shang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husi Letu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ri Xu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesi Wei" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laixiong Wu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2023.113957" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04847417v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlie N. Rees" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Garrett" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D. Dewitt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Bois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven K. Krueger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-31-497-2024" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474651v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souichiro Hioki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Penide" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cornet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-2729-2023" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272377v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boichu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grandin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Blarel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Torres" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeny Derimian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JD039010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04454941v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Y. Nakajima" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianxing Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Run Ma" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-20-0148.1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03403037v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riedi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Salah Djellali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-14-1801-2021" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318146v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Fayad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ri&#233;di" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13163144" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03403043v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ceamanos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Six" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021jd034906" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686303v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Coopman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zeng" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Garrett" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL087122" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474915v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Yang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Ishimoto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi M. Nagao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2019.111583" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686295v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangfu Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107179" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686302v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan van Diedenhoven" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S. Ackerman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann M. Fridlind" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Cairns" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JD031811" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686279v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruediger Lang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Poli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Fougnie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lacan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marbach" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.12.022" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04479277v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Riedi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J. Baran" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2018.2882803" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323335v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Marie Breon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2019.04.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRWL9W9T-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496954v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Patou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vidot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Garrett" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-17-0352.1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893508v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cornet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent C.-Labonnote" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Waquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szczap" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia T. Deaconu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-11-3627-2018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108004v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fuchs" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perlot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Perdigues" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2018.2832831" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108000v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Davis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Merlin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labonnote" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.05.007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9V6DSFJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108006v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Finch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL075795" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107996v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL079873" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04475244v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Platnick" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry G. Meyer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. King" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Wind" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandana Amarasinghe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tgrs.2016.2610522" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686212v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Eckhardt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Stohl" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-4661-2016" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686211v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marchant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Meyer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thomas Arnold" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-9-1587-2016" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686193v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent C. Labonnote" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony B. Davis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-9-4977-2016" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502781v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Waquet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peers" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goloub" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thieuleux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-1755-2014" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091218v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Stubenrauch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.B. Rossow" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kinne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ackerman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cesana" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00117.1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201609v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ramon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jolivet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-4-2543-2011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328236v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marchant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Platnick" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Baum" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077819v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Buriez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harumi Isaka" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guillemet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL022791" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821793v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. King" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Yang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. T. Arnold" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Gray" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/1520-0426(2004)021%3C0857:RSOLWA%3E2.0.CO;2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821781v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Parol" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Vanbauce" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(03)00734-8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJMZB895-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820985v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Ackerman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. P. Menzel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Baum" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2002.808301" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811846v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giraud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thouron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goloub" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GL012046" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811825v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. T. Marchand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GL012758" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811814v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chepfer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. de Haan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Hovenier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JD900285" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811511v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doutriaux-Boucher" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couvert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999GL010921" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811553v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Herman" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brogniez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JD901183" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468759v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rimboud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mourtaday" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thieuleux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.260" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05196238v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giordano" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ziad" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Aresta" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Aristidi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Berto" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3075405" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391736v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Grandin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mathurin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pascal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deroo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8950" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132474v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaabane Chabane Djeraba" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402830v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/AO4ELT7-2023-124" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04351864v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya George" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Parrington" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548640v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Djellalli" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2636206" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291313v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Flament" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548782v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marcq" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2532501" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474894v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Snik" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Craven-Jones" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Escuti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Fineschi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Harrington" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2053245" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972015v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Labonnote" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fauchez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480684v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jamet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>