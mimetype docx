--- v0 (2026-03-17)
+++ v1 (2026-04-16)
@@ -2174,50 +2174,158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La construction de la ville numérique : de l’idéologie aux pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Delarc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clio Hôte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Peynichou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'équipe "Urbanisme en pratiques" du Lab'Urba (EA 3482)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lab'Urba (EA 3482), Jun 2016, Champs-sur-Marne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La (re)définition d'un groupe professionnel : les ingénieurs de la Ville de Paris pris dans de nouvelles interactions professionnelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Delarc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2226,290 +2334,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXe congrès de l'Association internationale des sociologues de langue française (AISLF) - CR32 (« Savoirs, métiers, identités professionnelles »)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01382728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conflits de temporalités dans les coopérations de la ville numérique. Le cas des innovations numériques à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Smart Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Supérieur de Management; Université de Versailles Saint-Quentin-en-Yvelines, May 2016, Saint-Quentin-en-Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation numérique et territoire : la transformation de l'action collective urbaine depuis les années 1980</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Delarc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...168 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Peynichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clio Hôte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3024,165 +3024,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’espace urbain réglementé. Planification, industrie et résidence à Lyon durant l’entre-deux-guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le risque industriel. Une question de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS de Lyon, Mar 2010, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les donateurs, les hôpitaux et la ville : la construction locale d’un système de solidarité (Lyon, premier XIXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur les relations médecins-malade. De la fin du Moyen-Âge à l’époque contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris XIII, Nov 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390561v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01390546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’action publique locale à l’épreuve des contradictions du développement durable. Urbanisme compact et gestion de l’eau</w:t>
               </w:r>
@@ -4058,51 +4058,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233650v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Maruani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Guillemette Moineau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Boccara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mazereeuw-Hautier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leducq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljac028" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780094v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rollin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio H&#244;te" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10302" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493973v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delarc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686754v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.107.0104" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387889v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390468v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390471v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01198734v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986710v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390472v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390474v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986709v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.7974" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390469v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880055v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367621v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eberhardt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780558v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780119v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Idt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Miot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986711v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986713v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780517v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Mac&#233;-Le Ficher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04187627v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04187630v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880741v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390488v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418849v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382728v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390484v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390570v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Peynichou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382801v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390504v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390509v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390530v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390519v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390536v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390552v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390541v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390561v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390546v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390544v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00986712v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LYO20120" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390479v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390476v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390481v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248318v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Appendino" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04540907v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04752767v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mazharian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Bertin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrita Sarkar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Augros" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bornert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233650v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Maruani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Guillemette Moineau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Boccara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mazereeuw-Hautier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leducq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljac028" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780094v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rollin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio H&#244;te" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10302" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493973v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delarc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686754v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.107.0104" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387889v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390468v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390471v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01198734v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986710v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390472v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390474v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986709v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.7974" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390469v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880055v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367621v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eberhardt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780558v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780119v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Idt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Miot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986711v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986713v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780517v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Mac&#233;-Le Ficher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04187627v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04187630v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880741v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390488v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418849v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390570v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Peynichou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382728v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390484v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382801v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390504v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390509v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390530v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390519v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390536v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390552v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390541v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390546v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390561v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390544v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00986712v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LYO20120" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390479v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390476v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390481v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248318v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Appendino" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04540907v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04752767v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mazharian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Bertin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrita Sarkar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Augros" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bornert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>