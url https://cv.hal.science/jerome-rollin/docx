--- v1 (2026-04-16)
+++ v2 (2026-05-25)
@@ -84,1083 +84,949 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vascular endothelial growth factor, tissue factor, coagulation and fibrinolysis markers in slow-flow vascular malformations: a prospective study of treatment with sirolimus</w:t>
+                <w:t xml:space="preserve">Meubler Paris. Professions et innovations dans le domaine du mobilier urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabel Maruani</w:t>
+                <w:t xml:space="preserve">Morgane Delarc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Guillemette Moineau</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sens de l’événement. Histoire belge du biéroduc de Bruges.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (107), pp.104-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/flux1.107.0104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le numérique et l’illusion d’un urbanisme rationnel. Le cas de l’élaboration des plateformes 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clio Hôte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 91 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geocarrefour.10302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...172 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connecter la ville numérique au territoire : l’apport des sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01387889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les urbanistes face à l’inflation des normes juridiques : vers une nécessaire adaptation des pratiques professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’assainissement non collectif : de l’hygiénisme au développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour mémoire.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15, pp.137-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ingénierie publique périurbaine dans la tourmente : la réponse des professionnels de l’assainissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">URBIA. Les Cahiers du développement urbain durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Intermédiarités et hybridations : l'entre-ville reconsidéré, 17, pp.63-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01198734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le périurbain, théâtre d'innovations. Les pratiques professionnelles dans le domaine de l'assainissement individuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00986710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La loi Chevènement, entre inspiration et compromis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lettre de l'antenne sociale de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 51, pp.13-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donner à l’hôpital. Les donateurs des Hospices civils de Lyon au cours de la première moitié du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la Société française d'histoire des hôpitaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 137, pp.44-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection des petites rivières périurbaines dans les Bouches-du-Rhône depuis les années 1960 : une analyse de la construction locale de la norme environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 85 (3), pp.229-240. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geocarrefour.7974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00986709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côtoyer l’industrie et ses nuisances. Le quartier lyonnais de Monplaisir durant l’entre-deux-guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 27, pp.24-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1170,91 +1036,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux urbains de la reconversion des anciens hôpitaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03880055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1264,433 +1130,433 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les promoteurs immobiliers privés à l’épreuve de la sobriété et de la circularité dans la métropole nantaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Eberhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour un urbanisme vivant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilomètre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jeffrey Blain; Laura Brown. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes notions de l'urbanisme pour les métiers de l'immobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.107-115, 2024, 978-2-10-087484-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux énergétiques et climatiques transforment-ils réellement le champ de l’amélioration de l’habitat ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Idt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nadia Arab; Amandine Mille; Antoine Pauchon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme et changement. Injonctions, rhétorique ou nouvelles pratiques ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Midi, 2022, 2810707898</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assainir la ville diffuse : l'impossible contrôle de l'urbanisation par les réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Servain-Courant, Sylvie ; Demazière, Christophe ; Verdelli, Laura ;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formes urbaines et Développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éd. du Comité des travaux historiques et scientifiques, pp.85-96, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00986711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aménagement durable et la quête de la pluridisciplinarité : urbanisme et assainissement individuel en Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béatrice Mésini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aménagement durable des territoires méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Provence, Presses universitaires d'Aix-Marseille, pp.197-213, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00986713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1700,1552 +1566,1552 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconsidérer l’agriculture dans l’aménagement des espaces périurbains. Entre ethos aménagiste et mobilisations sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Macé-Le Ficher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalyser les mondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSA Paris-Est, May 2024, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les opérations des promoteurs immobiliers privés à l’épreuve de la sobriété dans la métropole nantaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Eberhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour un urbanisme du vivant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24ème rencontres internationales en urbanisme de l'APERAU, Jun 2023, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04187627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutter pour les terres agricoles périurbaines : l’impossible participation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Macé-Le Ficher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les contradictions urbaines de la participation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LAVUE, UMR 7218, Jun 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04187630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des pratiques écologiques de transformation des espaces pavillonnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immobilier durable. Quelle soutenabilité, quelles perspectives ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux manettes de l'aménagement. Le pouvoir d'enchantement de la modélisation urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'urbanisme, l'architecture et le jeu : jouer pour mieux régner, avec ou sans l'ego ? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Villeneuve-d'Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La (re)définition d'un groupe professionnel : les ingénieurs de la Ville de Paris pris dans de nouvelles interactions professionnelles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Delarc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXe congrès de l'Association internationale des sociologues de langue française (AISLF) - CR32 (« Savoirs, métiers, identités professionnelles »)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01382728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conflits de temporalités dans les coopérations de la ville numérique. Le cas des innovations numériques à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprises et Smart Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Supérieur de Management; Université de Versailles Saint-Quentin-en-Yvelines, May 2016, Saint-Quentin-en-Yvelines, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction de la ville numérique : de l’idéologie aux pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Delarc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clio Hôte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Peynichou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'équipe "Urbanisme en pratiques" du Lab'Urba (EA 3482)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lab'Urba (EA 3482), Jun 2016, Champs-sur-Marne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formes de cadrage de l’innovation en matière de gestion des flux. Le projet de modélisation urbaine de Gerland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clio Hôte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mise en politique des flux et circulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 5600; ENS de Lyon, May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...88 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rollin</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation numérique et territoire : la transformation de l'action collective urbaine depuis les années 1980</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Delarc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Morgane Delarc</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clio Hôte</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Peynichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...258 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clio Hôte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Systèmes d'information et gestion de l'urbain sur la longue durée (fin XVIIIe siècle - début XXIe siècle)"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LATTS, l'ISCC, le Centre Alexandre-Koyré, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01382801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les innovations organisationnelles d’un service urbain : le cas de l’assainissement individuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Métiers de la Ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labex Futurs Urbains, Jan 2015, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les professionnels du Spanc, entre application des normes de développement durable et résistance des usagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du Réseau activités et métiers de l’architecture et de l’urbanisme (RAMAU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques professionnelles entre diffusion de compétences et innovation des territoires : l’assainissement non collectif dans les espaces périurbains provençaux et rhônalpins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de l’APERAU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de promotion de l'enseignement et de la recherche en aménagement et urbanisme (APERAU), Jun 2012, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défenseurs de l’environnement pour les uns, moteurs de la périurbanisation pour les autres... Les travailleurs de l’assainissement non collectif dans le champ des pouvoirs territoriaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLIXe colloque international de l’Association de Science Régionale de Langue Française (ASRDLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de Science Régionale de Langue Française, Jul 2012, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Densifier la ville périurbaine par l’assainissement ? Les contradictions de la production de la ville durable en Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelles formes spatiales pour le développement urbain durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CTHS; Université François Rabelais, Apr 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bricoler les instruments de l’assainissement non collectif. Les ressorts de l’hétérogénéité des pratiques professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les outils de la "gouvernance environnementale" : usages, appropriations, transformations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR CURAPP, Jun 2012, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire des compétences environnementales. Les instruments d’action publique bousculés par les professionnels de l’assainissement individuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoire et environnement : des représentations à l’action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université François Rabelais, Dec 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les donateurs, les hôpitaux et la ville : la construction locale d’un système de solidarité (Lyon, premier XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur les relations médecins-malade. De la fin du Moyen-Âge à l’époque contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris XIII, Nov 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’espace urbain réglementé. Planification, industrie et résidence à Lyon durant l’entre-deux-guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le risque industriel. Une question de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS de Lyon, Mar 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’action publique locale à l’épreuve des contradictions du développement durable. Urbanisme compact et gestion de l’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aménagement durable des territoires méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR Telemme, Nov 2010, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3255,100 +3121,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normes environnementales et diversité périurbaine. Les enjeux de la professionnalisation de l'assainissement non collectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Architecture, aménagement de l'espace. Université Lumière - Lyon II, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013LYO20120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00986712v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3358,227 +3224,227 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Périurbain ou périnature, hybridation des territoires : comment accompagner le passage à la métropole post carbone et 10ème plateforme internationale sur les agglomérations urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre national de la fonction publique territoriale; CERTU; PUCA (Plan Urbanisme Construction Architecture). 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation professionnelle dans le domaine de l’urbanisme : étude de faisabilité et d’opportunité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut d'urbanisme de Lyon; Université Lyon 2 Lumière. 2013, pp.204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La culture comme élément porteur d’une politique d’agglomération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] PUCA (Plan Urbanisme Construction Architecture); Plate-forme internationale des agglomérations. 2011, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3588,330 +3454,180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immobilier et villes sensibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Appendino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La périurbanisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rollin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04540907v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04752767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId78"/>
+      <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4058,51 +3774,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233650v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Maruani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Guillemette Moineau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Boccara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mazereeuw-Hautier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leducq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljac028" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780094v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rollin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio H&#244;te" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10302" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493973v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delarc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686754v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.107.0104" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387889v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390468v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390471v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01198734v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986710v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390472v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390474v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986709v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.7974" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390469v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880055v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367621v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eberhardt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780558v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780119v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Idt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Miot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986711v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986713v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780517v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Mac&#233;-Le Ficher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04187627v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04187630v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880741v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390488v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418849v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390570v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Peynichou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382728v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390484v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382801v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390504v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390509v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390530v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390519v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390536v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390552v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390541v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390546v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390561v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390544v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00986712v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LYO20120" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390479v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390476v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390481v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248318v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Appendino" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04540907v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04752767v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mazharian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Bertin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrita Sarkar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Augros" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Bornert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493973v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delarc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rollin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686754v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.107.0104" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780094v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio H&#244;te" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10302" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387889v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390468v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390471v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01198734v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986710v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390472v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390474v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986709v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.7974" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390469v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880055v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367621v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eberhardt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780558v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780119v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Idt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Miot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986711v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986713v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780517v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Mac&#233;-Le Ficher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04187627v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04187630v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880741v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418849v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382728v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390484v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390570v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Peynichou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390488v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382801v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390504v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390509v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390530v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390519v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390536v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390552v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390541v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390561v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390546v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390544v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00986712v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LYO20120" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390479v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390476v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390481v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248318v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Appendino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04540907v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>