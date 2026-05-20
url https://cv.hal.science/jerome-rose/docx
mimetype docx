--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> JEROME ROSE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">depuis </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Adjunct Associate Professor à l’université de DUKE (Durham, USA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">depuis </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Directeur de recherche au CNRS au CEREGE à Aix en Provence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">depuis </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Adjunct Professor à l’université de RICE (Houston, USA) Department of Civil and Environmental Engineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">depuis </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre du CNST (Center for Nanoscale Science and Technology)</w:t></w:r><w:hyperlink w:anchor="_ftn1" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[1]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Adjunct Associate Research Scientist au Lamont Doherty Earth Observatory de l’université de Columbia (New-York, USA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">depuis </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Chargé de recherche au CNRS au CEREGE à Aix en Provence.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Habilitation à diriger des recherches, Université Paul Cézanne: ‘Dynamique et toxicité des colloïdes et contaminants: apports de la physico-chimie moléculaire’</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Post-doctorat à Rice university (Houston TEXAS USA) &amp;quot;Développement de nouvelles membranes céramiques à base de nanoparticules de fer &amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Doctorat de l'Institut National Polytechnique de Lorraine. &amp;quot;Interactions entre le Fer(III) et les ions nitrate, phosphate et carboxylate: mécanismes de complexation, nucléation, croissance..</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Ingénieur Géologue - Ecole Nationale Supérieure de Géologie de Nancy</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caractérisation de la dynamique des contaminants dans des milieux inhomogènes et détermination des mécanismes de leur toxicité grâce à l’Etude des relations entre la nanostructure des matériaux et leur réactivité. Caractérisation des nanostructures des matériaux amorphes naturels et synthétiques : applications aux séparations membranaires, à la complexation des métaux et des contaminants organiques, géochimie des eaux, transfert de polluants; toxicité de polluants (métaux lourds, As), Physicochimie des surfaces : étude de l'impact environnemental des nanoparticules manufacturées, sorption des contaminants par des matériaux poreux (ciments…). Techniques : EXAFS, XANES, micro−XANES, Micro−XRF, spectro−microscopie RX, MEB−EDX, Infra−Rouge, MET−EELS, BET, AFM, RMN et Microélectrophorèse.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Distinction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médaille de bronze du CNRS 2006.Médaille d'argent du CNRS 2020.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Animation scientifique et tâches collectives</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">2002-&amp;gt; : activité en cours ; 2002 : activité terminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004- &amp;gt;2016 Membre du pôle de compétence sur la valorisation de déchets ARDEVIE. (INERIS - Université Paul Cézanne - Syndicat mixte de l’Arbois)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007- &amp;gt; Membrane du Conseil Scientifique de direction du CEREGE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009 - 2011 Membre du comité d’experts spécialisés « Résidus et contaminants chimiques et physiques » de l’AFSSA (Agence Française de sécurité sanitaire des aliments). (French Food Safety Agency)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009 -2013 Membre de la Commission spécialisée Surfaces et interfaces continentales (INSU)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010 -2012 Membre du comité d’évaluation de l’ANR CES (Contaminant Environnement Société).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010 - 2013 Membre nomé du Conseil scientifique de l’INSU et membre nomé du bureau.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011 - 2013 Co-responsable de l’action thématique BIOHEFECT de l’initiative structurante EC2CO (INSU- CNRS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013  Chargé de mission ‘grands instruments’ pour les divisions Terre solide et Surfaces et Interfaces Continentales de l’INSU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014-&amp;gt;  Directeur du Labex Serenade</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Responsabilité de services :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007-2012 Responsable de l’équipe « Sol–Eau–Déchets: biogéochimie et Développement Durable » du CEREGE.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 -2017 Co-responsble de l’équipe « Interfaces et Transferts = Interfasts » du CEREGE</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise pour des programmes ANR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2015 : 4 projets ANR jeunes-chercheurs, 7 ANR Blanc, 25 projets ANR CESA</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrats avec des entreprises ou des organismes publics ou privés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable d’un projet soutenu par Programme National / ACI – FNS : « ECCO » « Propriétés de surface des nanoparticules manufacturées (oxydes et carbonées) (2003-2006),</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable d’un projet soutenu par l’ANR –CES- ‘« Impact environnemental des Résidus de Dégradation des Nanomatériaux (RDNs) commercialisés : devenir, biotransformation et toxicité vis-à-vis d’organismes cibles d’un milieu aquatique» (2009-2011)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable d’un projet soutenu par le Grenelle :  IMPECNANO : impact environnemental des nanotechnologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable d’un projet soutenu par l’ANSES : Nanotoximo : toxicité des imogolites.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de projets financés par l’ACI eau et environnement, le CNRS (ATIP jeune), de 3 contrats avec l’IFP et Co-responsable d’un contrat avec l’industrie des ciments (ATILH)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable d’un WP (16 partenaires) du projet Européen FP7 NANOREG (67 partenaires)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participe à, 2 projets </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">nationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Programme National / ACI – FNS : « ECCO »), à 2 Projets </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de type CRAFT et Réseau Marie-Curie, à3 projets FP7, à 3 projets Européens H2020, à 4 projets ANR (PRECCOD et PNANO) J ai participé à un projet PNSE, un programme PEVS (D.Petit) et à un contrat avec l’ATILH.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités d’enseignement et de formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de 2 modules du Master recherche « Sciences de l’environnement terrestre (Université Paul Cézanne) et Participation au stage de terrain master recherche «Géosciences de l’environnement»</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: entre 30 et 40 heures (master et L)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Encadrement d’étudiants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etudiants en stage Post-doctoral : 7 ; Etudiants en thèse : 15 ; Ph’D (Rice University, Houston, Texas) : 1 ; DEA (géoscience de l’environnement-Université Paul Cézanne Aix-Marseille III) : 16 ; Bachelor of Science. Environmental Engineering (Rice University) : 1</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Séjours scientifiques à l’étranger</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998 : Scientifique Invité à Rice University (Houston-TEXAS) (6 mois fev-juil 1998).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009 : Scientifique Invité à Duke University (Durham, NC-USA) (5 semaines Juin-juil 2009).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Comités de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Référé à Journal of Colloid and Interface Science, Materials Research Bulletin, Geochimica et Cosmochimica Acta, Environmental Science and Technology, Chemistry of Materials, Chemical Geology, Estuarine Coastal and Shelf Science, Earth and Planetary Science Letters, Journal of Geochemical Exploration, Waste Management, Inorganic Chemistry, European Journal of Soil Sciences, Science of the Total Environment, Journal of Hazardous Materials, Journal of Environmental Engineering, NanoImpact, Environmental Science : Nano, Environmental pollution.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Editeur associé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 -&amp;gt;journal </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoImpact (Elsevier)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de sociétés scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du conseil scientifique de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">ociété </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">F</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">rançaise de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">inéralogie et de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">ristallographie (2006-2009)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Centr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (International Consortium for Environment and Nanotechnology Research) (Rice University -Houston). (2003-2006)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink w:anchor="_ftnref1" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[1]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Crée par R.E Smalley, Prix Nobel de Chimie 1996), </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://cnst.rice.edu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (217)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: Beyond single nanomaterial exposure: investigating the fate of a TiO 2 and CeO 2 nanomaterial mixture in freshwater mesocosms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazigh Ouaksel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Cotena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d6en90006b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond single nanomaterial exposure: investigating the fate of a TiO 2 and CeO 2 nanomaterial mixture in freshwater mesocosms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazigh Ouaksel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Cotena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13, pp.1032-1045. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5EN00871A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray fluorescence spectroscopy for rapid identification of cathode chemistry in lithium-ion battery recycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feihong Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vacandio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44172-026-00618-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Reactor Antineutrino Oscillation at SNO +</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Albanese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 135 (12), pp.121801. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/gypt-lc9v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-assisted process for sustainable recycling of blended cathodes from E-scooter batteries: An integrated optimization approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Aannir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil El. Mounafia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Loutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hakkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 643, pp.237003. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2025.237003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior and fate of ITER-like tungsten nanoparticles in freshwater ecosystems produced during operation and maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazigh Ouaksel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle L Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 488, pp.137201. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.137201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026915v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution of rare earth elements: Exploring the ability of deep eutectic solvents and organic acid solutions, the case of lactic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 366, pp.132740. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2025.132740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing for the Next Generation of Material Environmental Health and Safety (EHS) Concerns: Guidelines for Future Data Curation Collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleesia D Amos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios G Papadiamantis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.estlett.5c00311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the advanced materials themed collection: are advanced materials a progress towards sustainability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendel Wohlleben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wiesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Vikesland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (9), pp.3671-3673. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4EN90028F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulk and Mapping Speciation Analyses Unveil the Pattern and Heterogeneity of Cu Species during Organic Waste Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Etschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Formentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (32), pp.14439-14449. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.4c02887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tritiated stainless steel (nano)particle release following a nuclear dismantling incident scenario: Significant exposure of freshwater ecosystem benthic zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazigh Ouaksel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 465, pp.133093. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.133093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive framework for overcoming scientific challenges related to assessing radioactive ultra-fine (nano/micro) particles transfer at the atmosphere-leaf interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">zeinab mawassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Henner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Avellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 467, pp.133346. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.133346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04415004v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends, risks and opportunities in environmental nanotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaochuan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie F Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Eckelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menachem Elimelech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jae-Hong Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (8), pp.572-587. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43017-024-00567-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yttrium speciation variability in bauxite residues of various origins, ages and storage conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tamba Oularé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 464, pp.132941. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.132941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290788v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a closed loop recycling process of end-of-life lithium-ion batteries: Recovery of critical metals and electrochemical performance evaluation of a regenerated LiCoO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Aannir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hakkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Ghennioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 580, pp.233341. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2023.233341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix-driven environmental fate and effects of silver nanowires during printed paper electronics end of life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazigh Ouaksel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (11), pp.3039-3050. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3EN00263B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling High-Energy Resolution Fluorescence Detected X-ray Absorption Spectroscopy with Microfluidic Cells for in Situ Monitoring of Tungsten Nanoparticles Redox Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazigh Ouaksel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Paillès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.3c00217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tritiated steel micro-particles: computational dosimetry and prediction of radiation-induced dna damage for in vitro cell culture exposures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Mentana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yordenca Lamartinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Orsière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 199, pp.25-38. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1667/RADE-22-00043.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thallium Long-Term Fate from Rock-Deposit to Soil: The Jas Roux Sulfosalt Natural Analogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dentant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (10), pp.1848-1857. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.3c00021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyto-genotoxicity of tritiated stainless steel and cement particles in human lung cell models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yordenca Lamartiniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle L Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tassistro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Mentana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (18), pp.10398. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms231810398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale imaging on Saxifraga paniculata provides new insights into yttrium uptake by plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Fehlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mustafa Negahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dentant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.18268. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-23107-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size and Strain of Zinc Sulfide Nanoparticles Altered by Interaction with Organic Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Fernandez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.2c05268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03864829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of ligand-promoted dissolution at mild pH for the selective recovery of rare earth elements in bauxite residue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.1c08081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uptake patterns of critical metals in alpine plant species growing in an unimpaired natural site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Fehlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dentant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 287 (4), pp.132315. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.132315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MESOCOSM database for environmental NanoSafety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Zenodo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7255813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SERENADE project – A step forward in the Safe by Design process of nanomaterials: Moving towards a product-oriented approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Artous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.101238. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nantod.2021.101238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic mesocosm strategies for the environmental fate and risk assessment of engineered nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle L. Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (24), pp.16270-16282. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.1c02221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SERENADE project : a step forward in the safe by design process of nanomaterials: The benefits of a diverse and interdisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Artous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Auplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.101065. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nantod.2020.101065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Co Exposure to CeO2 Nanomaterials from Diesel Engine Exhaust and Benzo(a)Pyrene Induces Additive DNA Damage in Sperm and Cumulus Cells but not in Oocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Cotena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tassistro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.478. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano11020478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ determination of engineered nanomaterial aggregation state in a cosmetic emulsion – toward safer-by-design products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (12), pp.3546-3559. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1en00345c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MESOCOSM: A mesocosm database management system for environmental nanosafety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hendren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R Wiesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoImpact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, pp.100288. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.impact.2020.100288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray absorption spectroscopy evidence of sulfur-bound cadmium in the Cd-hyperaccumulator Solanum nigrum and the non-accumulator Solanum melongena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Fehlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 279, pp.116897. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2021.116897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of Indoor Aquatic Mesocosm Experimentations and Data Reusability to Assess the Environmental Risks of Nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.625201. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2021.625201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-based NLP information extraction to enrich nanomaterial environmental exposure database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 176, pp.360-369. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2020.08.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate analysis of the exposure and hazard of ceria nanomaterials in indoor aquatic mesocosms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (6), pp.1661 - 1669. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9en01439j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shape and speciation of Ag nanoparticles drive their impacts on organisms in a lotic ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.3167 - 3177. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0en00442a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The necessity of investigating a freshwater-marine continuum using a mesocosm approach in nanosafety: The case study of TiO2 MNM-based photocatalytic cement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Châtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Perrein-Ettajani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoImpact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.impact.2020.100254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic Release and Distribution of Titanium Dioxide Particles in a River Downstream of a Nanomaterial Manufacturer Industrial Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle L Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Guéniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2020.00076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe(r) by design implementation in the nanotechnology industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Araceli Sánchez Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Puelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Pérez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Gómez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leire Barruetabeña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoImpact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.100267. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.impact.2020.100267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CeO2 Nanomaterials from Diesel Engine Exhaust Induce DNA Damage and Oxidative Stress in Human and Rat Sperm In Vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Cotena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tassistro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.2327. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano10122327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcium coordination environment in precursor species to calcium carbonate mineral formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Avaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen M. Moon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 259, pp.344-357. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2019.05.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of mesocosm testing to a single-step and exposure-driven environmental risk assessment of engineered nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mouneyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ogilvie Hendren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoImpact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13, pp.66-69. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.impact.2018.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current investigations on tritiated dust and their impact on tokamak safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Grisolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gensdarmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Dougniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (8), pp.086061. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ab1a76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonizing Across Environmental Nanomaterial Testing Media for Increased Comparability of Nanomaterial Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas K Geitner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ogilvie Hendren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Cornelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Kaegi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Lead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9EN00448C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Analysis of the Effects of ITER-Like Tungsten Nanoparticles: Cytotoxicity and Epigenotoxicity in BEAS-2B Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Uboldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Sanles Sobrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tassistro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, From Basic Research to New Tools and Challenges for the Genotoxicity Testing of Nanomaterials, 9 (9), pp.1233. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano9091233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicological Assessment of ITER-Like Tungsten Nanoparticles Using an In Vitro 3D Human Airway Epithelium Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Uboldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Sanles Sobrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (10), pp.1374. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano9101374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02302666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of model tokamak particles for future toxicity studies: Morphology and physical characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanles Sobrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 145, pp.60-65. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2019.05.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil organo-mineral associations formed by co-precipitation of Fe, Si and Al in presence of organic ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wuhib Zewde Tamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 260, pp.15-28. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2019.05.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the Environmental Aging of Nanomaterials: An Opportunity for Mesocosm Testing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (15), pp.2447. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma12152447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms limiting the release of TiO 2 nanomaterials during photocatalytic cement alteration: the role of surface charge and porous network morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Bossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (2), pp.624-634. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8EN00700D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental risk and eco-toxicology of nanomaterials: exposure driven methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 295 (S1), pp.S41. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2018.06.1168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale X-ray computed tomography to detect and localize metal-based nanomaterials in lung tissues of in vivo exposed mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-21862-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and molecular scale structure of nanophases formed by precipitation of biotite weathering products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wuhib Zewde Tamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 229, pp.53 - 64. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2018.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01746064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations of Nanoenabled Copper Formulations Govern Release, Antifungal Effectiveness, and Sustainability throughout the Wood Protection Lifecycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Pantano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Neubauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Navratilova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorette Scifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Civardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (3), pp.1128-1138. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.7b04130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of surface modification of microfibrillated cellulose (MFC) by acid chlorides on the structural and thermomechanical properties of biopolyamide 4.10 nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Leszczyńska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Stafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Pagacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Mičušík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Omastova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 116, pp.97-108. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental exposure of a simulated pond ecosystem to a CuO nanoparticle-based wood stain throughout its life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorette Scifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (11), pp.2579-2589. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8en00712h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drastic Change in Zinc Speciation during Anaerobic Digestion and Composting: Instability of Nanosized Zinc Sulfide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (22), pp.12987-12996. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.8b02697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goethite, a tailor-made host for the critical metal scandium: The FexSc(1-x)OOH solid solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Ambrosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemical Perspectives Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.16-20. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/geochemlet.1832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiratory hazard of Li-ion battery components: elective toxicity of lithium cobalt oxide (LiCoO2) particles in a mouse bioassay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Sironval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Reylandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saloua Ibouraadaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaly Palmai-Pallag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00204-018-2188-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very low concentration of cerium dioxide nanoparticles induce DNA damage, but no loss of vitality, in human spermatozoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Préaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tassistro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sari-Minodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology in Vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50, pp.236-241. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tiv.2018.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of Cellulose Nanocrystal/Ge-Imogolite Nanotube Multilayered Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Mauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (11), pp.3386-3394. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b00091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear release dynamics for a CeO2 nanomaterial embedded in a protective wood stain, due to matrix photo-degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorette Scifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Bossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Avellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 241, pp.182-193. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2018.05.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale Coloristic Pigments: Upper Limits on Releases from Pigmented Plastic during Environmental Aging, In Food Contact, and by Leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Neubauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorette Scifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Navratilova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Gondikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiga Mackevica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (20), pp.11669-11680. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.7b02578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Energy Resolution Fluorescence Detected X-Ray Absorption Spectroscopy: A Powerful New Structural Tool in Environmental Biogeochemistry Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lahera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William F Net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle F Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro F Rovezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Synchrotron radiation-based methods for environmental biogeochemistry, 46 (6), pp.1146-1157. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jeq2017.01.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental exposure to TiO2 nanomaterials incorporated in building material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Bossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 220, Part B, pp.1160 - 1170. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2016.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulatory relevant and reliable methods and data for determining the environmental fate of manufactured nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Baun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Sayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Guenter Steinhaeuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoImpact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.impact.2017.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignment of Ge-imogolite nanotubes in isomalt with tunable inter-tube distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Thill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Avellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Mauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.21323 - 21327. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bbpc.19961000952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01516469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced transportability of zero valent iron nanoparticles in aquifer sediments: surface modifications, reactivity, and particle traveling distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naresh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Bossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Doumenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (10), pp.9269 - 9277. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-8597-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SERENADE : safer and ecodesign research and education applied to nanomaterial development, the new generation of materials safer by design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J y Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Garidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (3), pp.526 - 538. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6en00282j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle Uptake in Plants: Gold Nanomaterial Localized in Roots of Arabidopsis thaliana by X-Ray Computed Nanotomography and Hyperspectral Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Avellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51, pp.8692-8691. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.7b01133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and physical–chemical behavior of a CeO2 nanoparticle based diesel additive during combustion and environmental release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (10), pp.1974 - 1980. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7en00494j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulmonary exposure to metallic nanomaterials during pregnancy irreversibly impairs lung development of the offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Franco-Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Paineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shamila Vibhushan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (4), pp.484-495. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17435390.2017.1311381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03109063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meeting the Needs for Released Nanomaterials Required for Further Testing-The SUN Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Nowack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Boldrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Foss Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadri Gottschalk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (6), pp.2747-2753. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5b04472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation and sedimentation of magnetite nanoparticle clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Vikesland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. L. Rebodos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Y. Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.567-577. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5EN00155B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsenate uptake by Al nanoclusters and other Al-based sorbents during water treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Wehrli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Furrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88, pp.844-851. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2015.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure To Manufactured Nanoparticles During Gestation: Impact On The Respiratory Tract Of The Offspring In A Mouse Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boczkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lanone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 193, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmr.2015.02.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated microwave assisted synthesis of alumino-germanate imogolite nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Avellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chaneac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis R.A. Onofri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (109), pp.108146 - 108150. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6RA19275K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of structural defects of Ge-imogolite nanotubes on their toxicity towards Pseudomonas brassicacearum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Avellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bertrand-Huleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (4), pp.839-846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopically exchangeable Al in coastal lowland acid sulfate soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yliane A. M. Yvanes-Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David Waite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard N. Collins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 542 (A), pp.129-135. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.10.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerium dioxide nanoparticles affect in vitro fertilization in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Preaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Courbiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tassistro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (1), pp.111-117. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/17435390.2015.1030792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial Sulfate Reduction Enhances Arsenic Mobility Downstream of Zerovalent-Iron-Based Permeable Reactive Barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naresh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul-Marie Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (14), pp.7610 - 7617. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.6b00128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial and mineral evolution in zero valent iron based Permeable Reactive Barriers during long-term operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naresh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enoma Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (6), pp.5960-5968. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5712-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Biodegradation of Ge–Imogolite Nanotubes Controlled by the Iron Homeostasis of Pseudomonas brassicacearum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Avellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bertrand-Huleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (14), pp.7791-7798. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.6b01455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Defines the Effects of Nanoceria at a Low Dose on Soil Microbiota and the Potentiation of Impacts by the Canola Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">​mohamed Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chanéac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (13), pp.6892-6901. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.6b01056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic dosing of a simulated pond ecosystem in indoor aquatic mesocosms: fate and transport of CeO2 nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (6), pp.653-663. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5en00092k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effects of sulfate reducing bacteria and zero valent iron on zinc removal and stability in aquifer sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naresh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludo Diels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leen Bastiaens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 260, pp.83-89. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2014.08.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un matériau modèle en nanotoxicologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nanomatériaux et santé, 6, pp.13-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-01758623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of respiratory toxicity of ITER-like tungsten metal nanoparticles using an in vitro 3D human airway epithelium model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hagege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Herlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 238 (2, S), pp.S179. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2015.08.519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro- and nano-X-ray computed-tomography: A step forward in the characterization of the pore network of a leached cement paste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Bossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67, pp.138-147. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2014.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Interactions between Organic Compounds and Nanoscale Weathering Minerals the Key Drivers of Carbon Storage in Soils?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (7), pp.3997 - 3998. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5b00650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of membrane processes in fractionation of elements in river water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Wyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72 (12), pp.2277-90. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2015.444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA damage and oxidative stress induced by CeO2 nanoparticles in human dermal fibroblasts: Evidence of a clastogenic effect as a mechanism of genotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Benameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Culcasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (6), pp. 696-705. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/17435390.2014.968889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotechnology, global development in the frame of environmental risk forecasting. A necessity of interdisciplinary researches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 347 (1), pp.35-42. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2014.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size fractionation of elements and nanoparticles in natural water by both dead-end and tangential flow filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Wyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57 (18), pp.8194-8203. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19443994.2015.1019371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity of nanoparticles on reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Courbiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Orsiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sari-Minodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (1), pp.49-55. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gyobfe.2014.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer, Transformation, and Impacts of Ceria Nanomaterials in Aquatic Mesocosms Simulating a Pond Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (16), pp.9004-9013. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es501641b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity evaluation of manufactured CeO$_2$ nanoparticles before and after alteration: combined physicochemical and whole-genome expression analysis in Caco-2 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fisichella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Berenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.700. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-15-700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term aging of a CeO2 based nanocomposite used for wood protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 188, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2014.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural incorporation of iron into Ge-imogolite nanotubes: a promising step for innovative nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Avellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Olivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (91), pp.49827-49830. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4ra08840a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of sulfate reducing bacteria in aquifer sediment by iron nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naresh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enoma O. Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan R. Lloyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51, pp.64-72. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2013.09.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptable mesocosm platform for performing integrated assessments of nanomaterial risk in complex environmental systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Paillès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep05608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aged TiO2-Based Nanocomposite Used in Sunscreens Produces Singlet Oxygen under Long-Wave UV and Sensitizes Escherichia coli to Cadmium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Allainmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chanéac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48, pp.5245-5253. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es500216t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Insights of Oxidation Process of Iron Nanoparticles: Spectroscopic, Magnetic, and Microscopic Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naresh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Olivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (23), pp.13888-13894. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es503154q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanometer-long Ge-imogolite nanotubes cause sustained lung inflammation and fibrosis in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybille van Den Brule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saloua Ibouraadaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particle and Fibre Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11, pp.67. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12989-014-0067-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salinity-dependent silver nanoparticle uptake and transformation by Atlantic killifish (Fundulus heteroclitus) embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cole W. Matson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariah Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (1), pp.167-176. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/17435390.2013.869627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption of Arsenite, Arsenate, and Thioarsenates to Iron Oxides and Iron Sulfides: A Kinetic and Spectroscopic Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. -M. Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wallschlaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (11), pp.5652-5659. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es3049724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure of juvenile Danio rerio to aged TiO2 nanomaterial from sunscreen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Noury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Dherret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khedidja Abbaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (5), pp.3340-3350. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-012-1256-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of solid/liquid separation methods and size fractionation techniques for engineered nanomaterials in aquatic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Wyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (1), pp.55-70. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330.2013.788073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of amino-functionalized silica in aqueous conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cuoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Ziarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 266, pp.155-160. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2012.11.120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to cerium dioxide nanoparticles differently affect swimming performance and survival in two daphnid species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ester Artells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Thill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (8), pp.e71260. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0071260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein corona formation for nanomaterials and proteins of a similar size: hard or soft corona?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Plantevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (4), pp.1658-1668. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2nr33611a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsenic binding to organic and inorganic sulfur species during microbial sulfate reduction: a sediment flow-through reactor experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul-Marie Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Wallschlaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe van Cappellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (4), pp.285-294. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/EN13010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of molting on the biodistribution of CeO2 nanoparticles within Daphnia pulex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Paillès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dominici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (12, SI), pp.3921-3930. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2012.11.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfur and oxygen isotope tracing in zero valent iron based Insitu remediation system for metal contaminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naresh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludo Diels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 90 (4), pp.1366-1371. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.07.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-step formation of micron long (OH)(3)Al2O3Ge(OH) imogolite-like nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Salah Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Paineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bacia-Verloop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve M. Krapf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (96), pp.11284-11286. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3cc46839a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrastructural Interactions and Genotoxicity Assay of Cerium Dioxide Nanoparticles on Mouse Oocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Courbiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Rollais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tassistro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (11), pp.21613-21628. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms141121613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of wastewater treatment from microelectronics industry on concentrations and partitioning of elements in a river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Wyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.121-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of aged TiO2 nanomaterial from sunscreen on Daphnia magna exposed by dietary route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 163, pp.55-61. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2011.11.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of Arsenic on Polyaluminum Granulate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Kaegi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ploetze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (13), pp.7310-7317. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es204508t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location and evolution of the speciation of vanadium in bitumen and model of reclaimed bituminous mixes during ageing: Can vanadium serve as a tracer of the aged and fresh parts of the reclaimed asphalt pavement mixture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetita El Beze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Farcas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 102, pp.423-430. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2012.06.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental fate of nanoparticles: physical chemical and biological aspects - a few snapshots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Solovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (3-7), pp.167-180. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJNT.2012.045325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential scenarios for nanomaterial release and subsequent alteration in the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Nowack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F. Ranville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian A. Gallego-Urrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Metcalfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (1, SI), pp.50-59. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and distribution of allophanes, imogolite and proto-imogolite in volcanic soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Abidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 183, pp.100-108. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to comment on Fisichella et al. (2012), ``Intestinal toxicity evaluation of TiO2 degraded surface-treated nanoparticles: a combined physico-chemical and toxicogenomics approach in Caco-2 cells'' by Faust et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fisichella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Berenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particle and Fibre Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1743-8977-9-39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical element imaging for speleothem geochemistry: Application to a uranium-bearing corallite with aragonite diagenesis to opal (Eastern Siberia, Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bacquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Plaisir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 294-295, p190-202. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00662504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is There a Trojan-Horse Effect during Magnetic Nanoparticles and Metalloid Cocontamination of Human Dermal Fibroblasts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (19), pp.10789-10796. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es302493s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsenic speciation in cemented paste backfills and synthetic calcium-silicate-hydrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dogan Paktunc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Benzaazoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39, pp.51-61. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mineng.2012.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure and environmental impact during the life cycle of manufactured nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 367, pp.59-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Length of Imogolite-Like Nanotubes on Their Cytotoxicity and Genotoxicity toward Human Dermal Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Thill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Research in Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (11), pp.2513-2522. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/tx3003214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy resolution five-crystal spectrometer for high quality fluorescence and absorption measurements on an X-ray Absorption Spectroscopy beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Llorens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lahera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Delnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Braillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 83 (6), pp.063104. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4728414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00708404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical Control over the Single- or Double-Wall Structure of Aluminogermanate Imogolite-like Nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Thill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Guiose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Spalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 134 (8), pp.3780-3786. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja209756j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal toxicity evaluation of TiO2 degraded surface-treated nanoparticles: a combined physico-chemical and toxicogenomics approach in caco-2 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fisichella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Berenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particle and Fibre Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1743-8977-9-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of metallic and metal oxide nanoparticles in aquatic and terrestrial food chains. Biomarkers responses in invertebrates and bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 ( 3-7), pp.181-203. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJNT.2012.045326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufactured metal and metal-oxide nanoparticles: Properties and perturbing mechanisms of their biological activity in ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 343 (2-3, SI), pp.168-176. </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2011.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity at (nano)particle-water interfaces, redox processes, and arsenic transport in the environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 343 (2-3), pp.123-139. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2010.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waste, pollutants and nanomaterials: recovery, depollution, environmental and toxicological impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 356-57, pp.91-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth kinetic of single and double-walled aluminogermanate imogolite-like nanotubes: an experimental and modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Spalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (7), pp.2682-2689. </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0cp01851a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicological effects of an aged TiO2 nanocomposite measured as apoptosis in the anecic earthworm Lumbricus terrestris after exposure through water, food and soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lapied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Moudilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (6), pp.1105-1110. </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2011.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More than the Ions: The Effects of Silver Nanoparticles on Lolium multiflorum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liyan Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingwen Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin P. Colman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wiesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (6), pp.2360-2367. </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es103995x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact of sunscreen nanomaterials: Ecotoxicity and genotoxicity of altered TiO2 nanocomposites on Vicia faba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Foltete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Masfaraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bigorgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159 (10), pp.2515-2522. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2011.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filter-Feedling Bivalves Store and Biodeposit Colloidally Stable Gold Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew S. Hull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (15), pp.6592-6599. </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es200809c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicological assessment of TiO2 byproducts on the earthworm Eisenia fetida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bigorgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lapied Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159 (10), pp.2698-2705. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2011.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TiO2-based nanoparticles released in water from commercialized sunscreens in a life-cycle perspective: Structures and quantities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159 (6), pp.1543-1548. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2011.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of steel slag leaching: Batch tests and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Windt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31, pp.225-235. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2010.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Distribution of Heavy Metals Following Sewage Sludge Gasification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Saveyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Ferrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. B. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul van Der Meeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Residuals Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (2), pp.61-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of environmental clastogens and aneugens in human fibroblasts by cytokinesis-blocked micronucleus assay associated with immunofluorescent staining of CENP-A in micronuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Orsiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Benameur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (5), pp.676-680. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Ge-imogolite: influence of the hydrolysis ratio on the structure of the nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (32), pp.14516-14522. </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1cp20346k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong chemical evidence for high Fe(II)-colloids and low As-bearing colloids (200 nm–10 kDa) contents in groundwater and flooded paddy fields in Bangladesh: A size fractionation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hurel Charlotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26, pp.1665-1672. </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.04.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental assessment of a BOF steel slag used in road construction : The ECLAIR research program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Deneele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, N°57 - Janvier-Février-Mars 2010, pp.14. </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of Cd and Pb in dust emitted from sinter plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Noack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 78 (4), pp.445-450. </w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2009.10.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Degradation at the Surface of a TiO2-Based Nanomaterial Used in Cosmetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pedeutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Ziarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (7), pp.2689-2694. </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es903757q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging of TiO2 nanocomposites used in sunscreen. Dispersion and fate of the degradation products in aqueous environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinghuan Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 158 (12), pp.3482-3489. </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2010.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inorganic manufactured nanoparticles: how their physicochemical properties influence their biological effects in aqueous environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chanéac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (6), pp.999-1007. </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/NNM.10.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility of natural and engineered nanoparticles in aquatic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Solovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74 (12, 1), pp.A674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Double-Walled Al-Ge Imogolite-Like Nanotubes. A Cryo-TEM and SAXS Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Larquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Mariet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Spalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132 (4), pp.1208-1209. </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja908707a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus speciation in dicalcium silicate polymorphs of basic oxygen furnace (BOF) slag - Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bodénan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rafai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Piantone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, N°57 - Janvier-Février-Mars 2010, pp.13. </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrent Aggregation and Deposition of TiO2 Nanoparticles in a Sandy Porous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Solovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (13), pp.4897-4902. </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es1000819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Size Fractionation, Scanning Electron Microscopy, and X-ray Absorption Spectroscopy to Probe Zinc Speciation in Pig Slurry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (2), pp.531-540. </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jeq2009.0096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Copper Speciation in Pig Slurry by a Multitechnique Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (18), pp.6926-6932. </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es101651w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of arsenate species on the formation of Fe(III) oxyhydroxides and Fe(II–III) hydroxychloride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Refait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick P. Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 332 (1), pp.26-35. </w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2008.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical-chemical characterization of residues from alteration of engineered nanomaterials: Commercialized sunscreens containing titanium dioxide nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Gatri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinghuan Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest M. Hotze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Pb release during Portland cement alteration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Trotignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cement Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/adcr.2007.00028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical-chemical characterization and ecotoxicity of residues from alteration of engineered nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73 (13), pp.A144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical stability of metallic nanoparticles: A parameter controlling their potential cellular toxicity in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R Wiesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 157 (4), pp.1127-1133. </w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2008.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicological effect of altered TiO2 nanocomposite on the earthworm, Eisenia fetida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bigorgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Falla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73 (13, S), pp.A122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a definition of inorganic nanoparticles from an environmental, health and safety perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. V.Lowry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (50), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NNANO.2009.242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Imogolite Fibers from Decimolar Concentration at Low Temperature and Ambient Pressure: A Promising Route for Inexpensive Nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131 (47), pp.17080-17081. </w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja9076952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and indirect CeO 2 nanoparticles toxicity for Escherichia coli and Synechocystis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Zeyons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Thill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cassier-Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (4), pp.284-295. </w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/17435390903305260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of natural nanoparticles on the speciation of Ni in andosols of la Reunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73 (16), pp.4750-4760. </w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2009.05.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and indirect CeO2 nanoparticles toxicity for Escherichia coli and Synechocystis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Zeyons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Thill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cassier-Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (4), pp.284-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CeO2 nanoparticles induce DNA damage towards human dermal fibroblasts in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Orsiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Thill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (2), pp.161-U115. </w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17435390902788086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration and Dispersion of C60 in Aqueous Systems: The Nature of Water-Fullerene Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Ziarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Brant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la9022807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between two types of nanoparticles (nC(60) and TiO2) and porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Solovitch-Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73 (13, S), pp.A1248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of fullerene C60 nanomaterials within commercial face cream byproducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest M. Hotze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soryong Chae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy Metal Tolerance in Stenotrophomonas maltophilia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Conrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.e1539. </w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0001539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00268945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced adsorption of arsenic onto maghmemites nanoparticles : As(III) as a probe of the surface structure and heterogeneity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (7), pp.3215-3222. </w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la702998x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between the Redox State of Iron-Based Nanoparticles and Their Cytotoxicity toward Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Achouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Roncato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chanéac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (17), pp.6730-6735. </w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es800086f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of zinc speciation in basic oxygen furnace flying dust by chemical extractions and X-ray spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Depoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 70 (11), pp.1945-1951. </w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2007.09.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of large quantities of single-walled aluminogermanate nanotube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 130 (18), pp.5862</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00303794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impacts of steel slag reused in road construction : a crystallographic and molecular (XANES) approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Olivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 139 (3), pp.537-542. </w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2006.02.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methodological approach for the vanadium K-edge X-ray absorption near-edge structure interpretation: Application to the speciation of vanadium in oxide phases from steel slag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111 (19), pp.5101-5110. </w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp063186i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward direct, micron-scale XRF elemental maps and quantitative profiles of wet marine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006GC001480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Interactions between DMSA-Coated Maghemite Nanoparticles and Human Fibroblasts: A Physicochemical and Cyto-Genotoxical Study †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Decome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Orsière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Méo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (14), pp.4367 - 4373. </w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es060691k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhenium migration at the Maqarin natural analogue site (Jordan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Trotignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Milodowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bienvenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 94 (9-11), </w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.2006.94.9-11.755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02072611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zinc speciation in steel plant atmospheric emissions: A multi-technical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ml Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Noack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 88 (1-3, SI), pp.239-242. </w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2005.08.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between manufactured nanoparticles and individual cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Zeyons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Decome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 70 (18, S), pp.A539. </w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2006.06.995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affinity of C-60 fullerenes with water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Brant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Villiéras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fullerenes, Nanotubes and Carbon Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (2-3), pp.307-314. </w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15363830600665250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Combination of EXAFS Spectroscopy and Density Fractionation for the Speciation of Chromium within an Andosol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (24), pp.7602 - 7608. </w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es060906q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of iron speciation during hydration of C4 AF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26 (7), pp.720-724. </w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2006.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00961904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of Cr and V within BOF steel slag reused in road constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Domas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 88 (1-3), pp.10-14. </w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2005.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00962996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotoxicity of CeO2 Nanoparticles for Escherichia coli. Physico-Chemical Insight of the Cytotoxicity Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Thill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Zeyons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Spalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (19), pp.6151 - 6156. </w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es060999b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of major and trace elements at the aggregate scale in a soil naturally rich in trace elements: a spatial approach using electron microprobe and X-ray microfluorescence analyses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deschatrettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 170 (7), pp.516-529. </w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/01.ss.0000175344.07293.2f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XAS study of iron and arsenic speciation during Fe(II) oxidation in the presence of As(III)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thoral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vangeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Refait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39 (24), pp.9478-9485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Iron-Oxides Formed by Oxidation of Ferrous Ions in the Presence of Various Bacterial Species and Inorganic Ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria M. West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Fortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomicrobiology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21 (2), pp.99-112. </w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01490450490266343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The accurate crystal chemistry of ferric smectites from the lateritic nickel ore of Murrin Murrin (Western Australia). II. Spectroscopic (IR and EXAFS) approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decarreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clay Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 39 (4), pp.453-467. </w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1180/0009855043940417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling of As and Fe release to Bangladesh groundwater under reducing conditions. Part II: Evidence from sediment incubations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander van Geen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thoral Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 68 (17), pp.3475-3486. </w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2004.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Insights of Cr Speciation in Leached Portland Cement Using X-ray Spectromicroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Susini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37 (21), pp.4864-4870. </w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es0300113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueous Zirconium Complexes for Gelling Polymers. A Combined X-ray Absorption Spectroscopy and Quantum Mechanical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodorus de Bruin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Chauveteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107 (13), pp.2910-2920. </w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp027114c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zirconium speciation in microgels: Kinetics Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Chauveteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sétphane Moustier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 217 (1-3), pp.159-164. </w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0927-7757(02)00571-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceramic membranes derived from ferroxane nanoparticles: a new route for the fabrication of iron oxide ultrafiltration membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria De Cortalezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew R. Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 227 (1-2), pp.207-217. </w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2003.08.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry and structure of colloids obtained by hydrolysis of Fe(III) in the presence of SiO4 ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Stone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 217 (1-3), pp.121-128. </w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0927-7757(02)00566-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrolysis of Iron(II) Chloride under Anoxic Conditions and Influence of SiO 4 Ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 18 (11), pp.4292-4299. </w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la011605r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Characterization of Carboxylate−FeOOH Nanoparticles (Ferroxanes) and Ferroxane-Derived Ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria M. Fidalgo de Cortalezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew R. Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Wiesner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14 (2), pp.621-628. </w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm010583r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of ultrafiltration ceramic membranes derived from alumoxane nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cortalezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew R. Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Wiesner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 205 (1-2), pp.33-43. </w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0376-7388(02)00049-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation and Crystal Chemistry of Fe(III) Chloride Hydrolyzed in the Presence of SiO 4 Ligands. 2. Characterization of Si−Fe Aggregates by FTIR and 29 Si Solid-State NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Stone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 17 (5), pp.1399-1405. </w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la0013188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zirconium speciation in lactate solutions and polyacrylate gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Chauveteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Toulhoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (2), pp.686-688. </w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0909049500014631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray Absorption Spectroscopy Study of Immobilization Processes for Heavy Metals in Calcium Silicate Hydrates. 2. Zinc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul M. Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Robert Wiesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 17 (12), pp.3658-3665. </w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la001302h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation and Crystal Chemistry of Iron(III) Chloride Hydrolyzed in the Presence of SiO 4 Ligands. 3. Semilocal Scale Structure of the Aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Moustier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 17 (16), pp.4753-4757. </w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la001650j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coagulation-Flocculation of Natural Organic Matter with Al Salts: Speciation and Structure of the Aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilgé-Ritter Astrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Stone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 34 (15), pp.3242-3246. </w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es9911418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation and Crystal Chemistry of Iron(III) Chloride Hydrolyzed in the Presence of SiO 4 Ligands. 1. An Fe K-Edge EXAFS Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16 (10), pp.4726-4731. </w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la991378h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry and structure of aggregates formed with Fe-salts and natural organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilgé-Ritter Astrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 147 (3), pp.297-308. </w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0927-7757(98)00325-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron speciation in natural organic matter colloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilgé-Ritter Astrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivie-Lauquet Gwenaelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fréchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 136 (1-2), pp.11-19. </w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0927-7757(97)00150-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation and Growth Mechanisms of Iron Oxyhydroxides in the Presence of PO 4 Ions. 4. Structure of the Aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Tchoubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 13 (14), pp.3886-3889. </w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la970041h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Mechanisms of Formation of FeOOH(NO 3 ) Oligomers in the Early Stages of Hydrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 13 (12), pp.3240-3246. </w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la962079k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation and Growth Mechanisms of Iron Oxyhydroxides in the Presence of PO 4 Ions. 3. Speciation of Fe by Small Angle X-ray Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Tchoubar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 13 (14), pp.3882-3885. </w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la962015+⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical study of fouling mechanisms of ultrafiltration membrane on Biwa lake (Japan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Khatib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Barres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 130 (1-2), pp.53-62. </w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0376-7388(96)00353-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation and Growth Mechanisms of Fe Oxyhydroxide in the Presence of PO 4 Ions. 2. P K-Edge EXAFS Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Flanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Elmerich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 13 (6), pp.1827-1834. </w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la961039d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadmium detoxification in Solanum nigrum and Solanum melongena through bounding to thiol compounds: a combined X-ray absorption spectroscopy and Cd stable isotopes perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Conference of Biogeochemistry of Trace Elements (ICOBTE) &amp; International Conference of Heavy Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Wuppertal, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « entités nouvelles » (molécules de synthèse, nanoparticules...) : l'impossible définition d'une limite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La définition des "limites planétaires" : quelles implications pour le droit et la gouvernance internationale ? Les rencontres internationales d'Aix-en-Prove 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR DICE; Sciences Po Aix; Institut méditerranéen pour la transition environnementale (ITEM), May 2022, Aix-En-Provence, France. pp.39-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terres rares dans les résidus de bauxite : La spéciation comme outil pour le développement de procédés de lixiviation sélective en conditions douces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tamba Oularé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Prométhée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nimes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Rare Earth Elements (REEs) Speciation Variability in Bauxite Residues (BRs) of Various Origin, Age and Storage Conditions as a Tool to Guide Selective REEs Leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tamba Oularé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2023.18175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions and reactivity of nucleic acids and nucleotides with alumino-silicate nanotubular-structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benizri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Alies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2023, 9-14th jully 2023, Lyon - France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing aerosol transport through cracks in mortar matrices using x-ray microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Boccheciampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingmar Pointeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROPEAN AEROSOL CONFERENCE EAC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray absorption spectroscopy evidence of sulfur-bound cadmium in the Cd-hyperaccumulator.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Fehlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solanum nigrum and the non-accumulator Solanum melongena. Goldschmidt 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray absorption spectroscopy evidence of sulfur-bound Cadmium in the Cd-hyperaccumulator Solanum nigrum and the non-accumulator Solanum melongena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Fehlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.3840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and modelling of transfer processes to plants by foliar pathway of radionuclides in particle form</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Mawassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Henner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Le Dizes-Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Congrès des Doctorants en Sciences de l'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDSE, Apr 2021, Marseille (on line), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04065133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colocalization analysis to understand Yttrium uptake in Saxifraga paniculata using complementary imaging technics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Fehlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Somogyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.5857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de fissures à géométrie contrôlée dans un mortier de confinement pour étudier les mécanismes de transport de particules : apports de la microtomographie RX.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Boccheciampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingmar Pointeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rayons X et Matière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Link between Cd Isotopes and Speciation in Plants: A Case Study in Solanum Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Fehlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Hawaii, United States. pp.2103-2103, </w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46427/gold2020.2103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale chemical imaging of soil organo-mineral associations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Jamoteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nithavong Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Woignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Boulineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-4678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray absorption spectroscopy by non-protein thiols in plants from the Solanum species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Fehlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive toxicity of combusted diesel additive nanoceria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Cotena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tassistro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoSAFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil organo-mineral associations fine structure : nanoscale MET-EELS imaging of Fe Si Al-organic matter coprecipitates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nithavong Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Devouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA damage after in vitro exposure to very low concentration of combusted cerium nanoparticles (CoCeO2NPs) and to CoCeO2NPs + Benzo(a)pyrene in rat and human gametes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Cotena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tassistro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th annual meeting of the European Society of Human Reproduction and Embryology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “nanoCLICs” model: an alternative model of interactions between soil organic matter and non-crystalline Fe Si Al phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nithavong Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMOM International Symposium on Interactions of Soil Minerals with Organic Components and Microorganisms 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic of polymers and nanoparticles adsorption on cellulose nanocrystal surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Mauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Villares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vigourox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">255th National Meeting and Exposition of the American-Chemical-Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, New Orleans, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of organic matter on size and structural strain of nano-ZnS formed in organic waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fernandez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Annual Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Geochemistry-Geochemical Society, Aug 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT REPROTOXIQUE D’ADDITIF DIESEL CONTENANT DES NANOPARTICULES DE CERIUM : APPROCHE IN VITRO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tassistro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Cotena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sunyach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journee de la Fédération Française d'Etude de la Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach to assess the environmental risks of nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R Wiesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gold2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach to assess the environmental risks of nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R Wiesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEENN 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Durham, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments stratégiques : Etat de l’art et dosage dans une sélection de déchets ultimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hennebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des projets lauréats de l’AOI ECCOREV 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesocosm Testing as a Standard for Non Occupational and Exposure Driven Risk Assessment of Engineered Nanomaterials?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Garidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nanoSAFE2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesocosm Testing as a Standard for Non Occupational and Exposure Driven Risk Assessment of Engineered Nanomaterials ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Garidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mouneyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cnano2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in anthropogenic release and distribution of titanium dioxide nanoparticles in a river near an industrial site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Guéniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aguerre-Charriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees scientifiques de porquerolles 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Hyeres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imogolite nanotubes as model HARN: synthesis strategies and toxicological assesment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Avellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">253rd ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, San Francisco, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor mesocosms: an integrated approach to assess the environmental risks of nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOBTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic indoor mesocosms: an integrated approach to assess the environmental risks of nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R Wiesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nanoimpact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Monte VErita, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Nanotechnology and Education: a series of videos to promote nanoscale science and the Safer-By-Design approach to students.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUSTAINABLE NANOTECHNOLOGY ORGANIZATION CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy resolution fluorescence detected x-ray absorption spectroscopy: a new powerful structural tool in environmental & geochemistry sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lahera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Delnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rovezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale X-ray computed-tomography for the 3D detection and location of nanomaterials in manufactured materials and complex media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorette Scifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanometrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safer by design sunscreen using titanium dioxide nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference Nanosafe "Health and safety issues related to nanomaterials for a socially responsible approach"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Grenoble, France. pp.229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into mechanisms leading to the release of ceo2 nanoparticles embedded in an acrylic wood coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorette Scifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Avellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Bossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Safe Production and Use of Nanomaterials (Nanosafe 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement d’une zone source en TCE et CrVI par injection de nanoparticules de Fer Zéro Valent optimisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dumestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cardetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Kvapil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TCE and CrVI source zone treatment by innovative formulation of NZVI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dumestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cardetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Kvapil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International UFZ-Deltares Conference on Groundwater-Soil-Systems and Water Resource Management (AquaConSoil 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release of TiO2 nanoparticles from cement during their life cycle : step of use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Bossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aguerre-Chariol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International conference on the environmental effects of nanoparticles and nanomaterials (ICEENN NANO 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of nanoparticles from water by membrane processes in the aim of drinking water production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès EDSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release of TiO2 nanoparticles from cement during their life cycle : step of use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Bossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aguerre-Chariol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Safe Production and Use of Nanomaterials (Nanosafe 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling physically sorted steelworks slag for the metallurgical and cement industries: conclusions of the ORLA research project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bodénan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bourgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Franceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAT 2011 - European Congress and Exhibition on Advanced Materials and Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Montpellier, France. C52 (Fundamentals, concepts and implementation of sustainable high temperature metallurgical process</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The distribution of heavy metals following sewage sludge gasification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Saveyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. H. Ferrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. B. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Van Der Meeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSM 10 - European Conference on Sludge Management, Dewatering, Drying and Thermal Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fate of Metallic Species upon Municipal Sewage Sludge Gasification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Saveyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. H. Ferrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. B. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Van Der Meeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA World Water Congress and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidisciplinary approach for the assessment of the environmental behavior of Basix Oxygen Furnace slag used in road construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Deneele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Slag Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, MADRID, Spain. pp 77-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental assessment of a BOF steel slag used in road construction : The ECLAIR research program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Deneele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wascon 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental assessment of the behavior of a BOF steel slag used in road construction : the PRECODD-ECLAIR research program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Domas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Deneele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Engineering for Waste Valorisation (WasteEng08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Patras, Greece. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of glassy and heterogeneous cementing phases of municipal solid waste of incineration (MSWI) bottom ash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Badreddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Characterisation of glassy and heterogeneous cementing phases of municipal solid waste of incineration (MSWI) bottom ash</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Australia. pp.95-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of a 10 um spot size laboratory micro-XRF to environmental sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Suavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on X-ray spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of long term behaviour of Pb present in trace amount in Portland cement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Trotignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop "Mechanisms and modelling of waste/cement interactions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Meiringen, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of long term behaviour of heavy metals present in complexe matrices : case of lead in Portland cement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Trotignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on engineering for waste treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of Chromium (Cr) and Vanadium (V) within leached BOF steel slag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Domas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Annual Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Moscou, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la cristallochimie pour l'évaluation du comportement à long terme de laitiers d'acieries réutilisés en techniques routières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Domas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on engineering for waste treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yttrium speciation in bauxite residues: influence of bauxite origin and storage conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tamba Oularé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Recycling and Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size fractionation of elements in river water by membrane filtration processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier Technique et Documentation. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size fractionation of elements in river water by both frontal filtration and tangential flow filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Kottayan, India. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical Properties of Nanoparticles in Relation with Toxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brushan Bharat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">encyclopedia of nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer pp.2085-2085, 2012, </w:t></w:r><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-9751-4_334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of natural groundwater from Bangladesh: Arsenic speciation evolution assessed by XAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thoral Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander van Geen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre le fer (III) et les ions nitrate, phosphate et carboxylate : mécanismes de complexation, nucléation, croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Institut National Polytechnique de Lorraine, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1996INPL097N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01751504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1087"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> JEROME ROSE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">depuis </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Adjunct Associate Professor à l’université de DUKE (Durham, USA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">depuis </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Directeur de recherche au CNRS au CEREGE à Aix en Provence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">depuis </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Adjunct Professor à l’université de RICE (Houston, USA) Department of Civil and Environmental Engineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">depuis </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre du CNST (Center for Nanoscale Science and Technology)</w:t></w:r><w:hyperlink w:anchor="_ftn1" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[1]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Adjunct Associate Research Scientist au Lamont Doherty Earth Observatory de l’université de Columbia (New-York, USA)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">depuis </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Chargé de recherche au CNRS au CEREGE à Aix en Provence.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Habilitation à diriger des recherches, Université Paul Cézanne: ‘Dynamique et toxicité des colloïdes et contaminants: apports de la physico-chimie moléculaire’</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Post-doctorat à Rice university (Houston TEXAS USA) &amp;quot;Développement de nouvelles membranes céramiques à base de nanoparticules de fer &amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Doctorat de l'Institut National Polytechnique de Lorraine. &amp;quot;Interactions entre le Fer(III) et les ions nitrate, phosphate et carboxylate: mécanismes de complexation, nucléation, croissance..</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Ingénieur Géologue - Ecole Nationale Supérieure de Géologie de Nancy</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caractérisation de la dynamique des contaminants dans des milieux inhomogènes et détermination des mécanismes de leur toxicité grâce à l’Etude des relations entre la nanostructure des matériaux et leur réactivité. Caractérisation des nanostructures des matériaux amorphes naturels et synthétiques : applications aux séparations membranaires, à la complexation des métaux et des contaminants organiques, géochimie des eaux, transfert de polluants; toxicité de polluants (métaux lourds, As), Physicochimie des surfaces : étude de l'impact environnemental des nanoparticules manufacturées, sorption des contaminants par des matériaux poreux (ciments…). Techniques : EXAFS, XANES, micro−XANES, Micro−XRF, spectro−microscopie RX, MEB−EDX, Infra−Rouge, MET−EELS, BET, AFM, RMN et Microélectrophorèse.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Distinction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médaille de bronze du CNRS 2006.Médaille d'argent du CNRS 2020.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Animation scientifique et tâches collectives</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">2002-&amp;gt; : activité en cours ; 2002 : activité terminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004- &amp;gt;2016 Membre du pôle de compétence sur la valorisation de déchets ARDEVIE. (INERIS - Université Paul Cézanne - Syndicat mixte de l’Arbois)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007- &amp;gt; Membrane du Conseil Scientifique de direction du CEREGE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009 - 2011 Membre du comité d’experts spécialisés « Résidus et contaminants chimiques et physiques » de l’AFSSA (Agence Française de sécurité sanitaire des aliments). (French Food Safety Agency)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009 -2013 Membre de la Commission spécialisée Surfaces et interfaces continentales (INSU)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010 -2012 Membre du comité d’évaluation de l’ANR CES (Contaminant Environnement Société).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010 - 2013 Membre nomé du Conseil scientifique de l’INSU et membre nomé du bureau.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011 - 2013 Co-responsable de l’action thématique BIOHEFECT de l’initiative structurante EC2CO (INSU- CNRS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013  Chargé de mission ‘grands instruments’ pour les divisions Terre solide et Surfaces et Interfaces Continentales de l’INSU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014-&amp;gt;  Directeur du Labex Serenade</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Responsabilité de services :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007-2012 Responsable de l’équipe « Sol–Eau–Déchets: biogéochimie et Développement Durable » du CEREGE.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012 -2017 Co-responsble de l’équipe « Interfaces et Transferts = Interfasts » du CEREGE</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expertise pour des programmes ANR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2015 : 4 projets ANR jeunes-chercheurs, 7 ANR Blanc, 25 projets ANR CESA</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Contrats avec des entreprises ou des organismes publics ou privés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable d’un projet soutenu par Programme National / ACI – FNS : « ECCO » « Propriétés de surface des nanoparticules manufacturées (oxydes et carbonées) (2003-2006),</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable d’un projet soutenu par l’ANR –CES- ‘« Impact environnemental des Résidus de Dégradation des Nanomatériaux (RDNs) commercialisés : devenir, biotransformation et toxicité vis-à-vis d’organismes cibles d’un milieu aquatique» (2009-2011)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable d’un projet soutenu par le Grenelle :  IMPECNANO : impact environnemental des nanotechnologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable d’un projet soutenu par l’ANSES : Nanotoximo : toxicité des imogolites.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de projets financés par l’ACI eau et environnement, le CNRS (ATIP jeune), de 3 contrats avec l’IFP et Co-responsable d’un contrat avec l’industrie des ciments (ATILH)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable d’un WP (16 partenaires) du projet Européen FP7 NANOREG (67 partenaires)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participe à, 2 projets </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">nationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Programme National / ACI – FNS : « ECCO »), à 2 Projets </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de type CRAFT et Réseau Marie-Curie, à3 projets FP7, à 3 projets Européens H2020, à 4 projets ANR (PRECCOD et PNANO) J ai participé à un projet PNSE, un programme PEVS (D.Petit) et à un contrat avec l’ATILH.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités d’enseignement et de formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de 2 modules du Master recherche « Sciences de l’environnement terrestre (Université Paul Cézanne) et Participation au stage de terrain master recherche «Géosciences de l’environnement»</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: entre 30 et 40 heures (master et L)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Encadrement d’étudiants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etudiants en stage Post-doctoral : 7 ; Etudiants en thèse : 15 ; Ph’D (Rice University, Houston, Texas) : 1 ; DEA (géoscience de l’environnement-Université Paul Cézanne Aix-Marseille III) : 16 ; Bachelor of Science. Environmental Engineering (Rice University) : 1</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Séjours scientifiques à l’étranger</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998 : Scientifique Invité à Rice University (Houston-TEXAS) (6 mois fev-juil 1998).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009 : Scientifique Invité à Duke University (Durham, NC-USA) (5 semaines Juin-juil 2009).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Comités de lecture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Référé à Journal of Colloid and Interface Science, Materials Research Bulletin, Geochimica et Cosmochimica Acta, Environmental Science and Technology, Chemistry of Materials, Chemical Geology, Estuarine Coastal and Shelf Science, Earth and Planetary Science Letters, Journal of Geochemical Exploration, Waste Management, Inorganic Chemistry, European Journal of Soil Sciences, Science of the Total Environment, Journal of Hazardous Materials, Journal of Environmental Engineering, NanoImpact, Environmental Science : Nano, Environmental pollution.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Editeur associé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 -&amp;gt;journal </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoImpact (Elsevier)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de sociétés scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du conseil scientifique de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">ociété </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">F</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">rançaise de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">inéralogie et de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">ristallographie (2006-2009)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Centr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (International Consortium for Environment and Nanotechnology Research) (Rice University -Houston). (2003-2006)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink w:anchor="_ftnref1" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[1]</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Crée par R.E Smalley, Prix Nobel de Chimie 1996), </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://cnst.rice.edu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (217)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond single nanomaterial exposure: investigating the fate of a TiO 2 and CeO 2 nanomaterial mixture in freshwater mesocosms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazigh Ouaksel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Cotena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13, pp.1032-1045. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5EN00871A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: Beyond single nanomaterial exposure: investigating the fate of a TiO 2 and CeO 2 nanomaterial mixture in freshwater mesocosms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazigh Ouaksel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Cotena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d6en90006b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray fluorescence spectroscopy for rapid identification of cathode chemistry in lithium-ion battery recycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feihong Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vacandio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44172-026-00618-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution of rare earth elements: Exploring the ability of deep eutectic solvents and organic acid solutions, the case of lactic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 366, pp.132740. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2025.132740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-assisted process for sustainable recycling of blended cathodes from E-scooter batteries: An integrated optimization approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Aannir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil El. Mounafia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Loutou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hakkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 643, pp.237003. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2025.237003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Reactor Antineutrino Oscillation at SNO +</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Albanese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 135 (12), pp.121801. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/gypt-lc9v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior and fate of ITER-like tungsten nanoparticles in freshwater ecosystems produced during operation and maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazigh Ouaksel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle L Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 488, pp.137201. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.137201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026915v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing for the Next Generation of Material Environmental Health and Safety (EHS) Concerns: Guidelines for Future Data Curation Collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleesia D Amos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasios G Papadiamantis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.estlett.5c00311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive framework for overcoming scientific challenges related to assessing radioactive ultra-fine (nano/micro) particles transfer at the atmosphere-leaf interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">zeinab mawassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Henner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Avellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 467, pp.133346. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.133346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04415004v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulk and Mapping Speciation Analyses Unveil the Pattern and Heterogeneity of Cu Species during Organic Waste Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Etschmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiago Formentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (32), pp.14439-14449. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.4c02887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tritiated stainless steel (nano)particle release following a nuclear dismantling incident scenario: Significant exposure of freshwater ecosystem benthic zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazigh Ouaksel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 465, pp.133093. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.133093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the advanced materials themed collection: are advanced materials a progress towards sustainability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendel Wohlleben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wiesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Vikesland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (9), pp.3671-3673. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4EN90028F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends, risks and opportunities in environmental nanotechnology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaochuan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie F Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Eckelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menachem Elimelech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jae-Hong Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (8), pp.572-587. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43017-024-00567-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yttrium speciation variability in bauxite residues of various origins, ages and storage conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tamba Oularé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 464, pp.132941. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.132941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290788v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling High-Energy Resolution Fluorescence Detected X-ray Absorption Spectroscopy with Microfluidic Cells for in Situ Monitoring of Tungsten Nanoparticles Redox Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazigh Ouaksel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Paillès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.3c00217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a closed loop recycling process of end-of-life lithium-ion batteries: Recovery of critical metals and electrochemical performance evaluation of a regenerated LiCoO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Aannir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hakkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Ghennioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 580, pp.233341. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2023.233341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix-driven environmental fate and effects of silver nanowires during printed paper electronics end of life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amazigh Ouaksel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (11), pp.3039-3050. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3EN00263B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tritiated steel micro-particles: computational dosimetry and prediction of radiation-induced dna damage for in vitro cell culture exposures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Mentana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yordenca Lamartinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Orsière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 199, pp.25-38. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1667/RADE-22-00043.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thallium Long-Term Fate from Rock-Deposit to Soil: The Jas Roux Sulfosalt Natural Analogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dentant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (10), pp.1848-1857. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.3c00021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MESOCOSM database for environmental NanoSafety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Zenodo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7255813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyto-genotoxicity of tritiated stainless steel and cement particles in human lung cell models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yordenca Lamartiniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle L Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tassistro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Mentana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (18), pp.10398. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms231810398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale imaging on Saxifraga paniculata provides new insights into yttrium uptake by plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Fehlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mustafa Negahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dentant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.18268. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-23107-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size and Strain of Zinc Sulfide Nanoparticles Altered by Interaction with Organic Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Fernandez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.2c05268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03864829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of ligand-promoted dissolution at mild pH for the selective recovery of rare earth elements in bauxite residue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.1c08081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uptake patterns of critical metals in alpine plant species growing in an unimpaired natural site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Fehlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Dentant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 287 (4), pp.132315. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.132315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of Indoor Aquatic Mesocosm Experimentations and Data Reusability to Assess the Environmental Risks of Nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.625201. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2021.625201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SERENADE project : a step forward in the safe by design process of nanomaterials: The benefits of a diverse and interdisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Artous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Auplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.101065. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nantod.2020.101065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SERENADE project – A step forward in the Safe by Design process of nanomaterials: Moving towards a product-oriented approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Artous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.101238. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nantod.2021.101238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic mesocosm strategies for the environmental fate and risk assessment of engineered nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Carboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle L. Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 55 (24), pp.16270-16282. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.1c02221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Co Exposure to CeO2 Nanomaterials from Diesel Engine Exhaust and Benzo(a)Pyrene Induces Additive DNA Damage in Sperm and Cumulus Cells but not in Oocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Cotena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tassistro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.478. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano11020478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ determination of engineered nanomaterial aggregation state in a cosmetic emulsion – toward safer-by-design products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Catalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (12), pp.3546-3559. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1en00345c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray absorption spectroscopy evidence of sulfur-bound cadmium in the Cd-hyperaccumulator Solanum nigrum and the non-accumulator Solanum melongena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Fehlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 279, pp.116897. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2021.116897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MESOCOSM: A mesocosm database management system for environmental nanosafety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hendren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R Wiesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoImpact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, pp.100288. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.impact.2020.100288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CeO2 Nanomaterials from Diesel Engine Exhaust Induce DNA Damage and Oxidative Stress in Human and Rat Sperm In Vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Cotena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tassistro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.2327. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano10122327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shape and speciation of Ag nanoparticles drive their impacts on organisms in a lotic ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.3167 - 3177. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0en00442a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The necessity of investigating a freshwater-marine continuum using a mesocosm approach in nanosafety: The case study of TiO2 MNM-based photocatalytic cement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Châtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Perrein-Ettajani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Métais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoImpact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.impact.2020.100254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate analysis of the exposure and hazard of ceria nanomaterials in indoor aquatic mesocosms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (6), pp.1661 - 1669. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9en01439j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-based NLP information extraction to enrich nanomaterial environmental exposure database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 176, pp.360-369. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2020.08.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic Release and Distribution of Titanium Dioxide Particles in a River Downstream of a Nanomaterial Manufacturer Industrial Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle L Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Guéniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2020.00076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe(r) by design implementation in the nanotechnology industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Araceli Sánchez Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Puelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Pérez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Gómez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leire Barruetabeña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoImpact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.100267. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.impact.2020.100267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Analysis of the Effects of ITER-Like Tungsten Nanoparticles: Cytotoxicity and Epigenotoxicity in BEAS-2B Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Uboldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Sanles Sobrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tassistro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, From Basic Research to New Tools and Challenges for the Genotoxicity Testing of Nanomaterials, 9 (9), pp.1233. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano9091233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicological Assessment of ITER-Like Tungsten Nanoparticles Using an In Vitro 3D Human Airway Epithelium Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Uboldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Sanles Sobrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (10), pp.1374. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano9101374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02302666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonizing Across Environmental Nanomaterial Testing Media for Increased Comparability of Nanomaterial Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas K Geitner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ogilvie Hendren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Cornelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Kaegi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Lead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9EN00448C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcium coordination environment in precursor species to calcium carbonate mineral formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Avaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen M. Moon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 259, pp.344-357. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2019.05.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of mesocosm testing to a single-step and exposure-driven environmental risk assessment of engineered nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mouneyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ogilvie Hendren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoImpact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13, pp.66-69. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.impact.2018.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current investigations on tritiated dust and their impact on tokamak safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Grisolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gensdarmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Dougniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (8), pp.086061. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ab1a76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of model tokamak particles for future toxicity studies: Morphology and physical characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanles Sobrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 145, pp.60-65. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2019.05.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil organo-mineral associations formed by co-precipitation of Fe, Si and Al in presence of organic ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wuhib Zewde Tamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 260, pp.15-28. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2019.05.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the Environmental Aging of Nanomaterials: An Opportunity for Mesocosm Testing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (15), pp.2447. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma12152447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms limiting the release of TiO 2 nanomaterials during photocatalytic cement alteration: the role of surface charge and porous network morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Bossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (2), pp.624-634. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8EN00700D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations of Nanoenabled Copper Formulations Govern Release, Antifungal Effectiveness, and Sustainability throughout the Wood Protection Lifecycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Pantano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Neubauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Navratilova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorette Scifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Civardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (3), pp.1128-1138. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.7b04130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of surface modification of microfibrillated cellulose (MFC) by acid chlorides on the structural and thermomechanical properties of biopolyamide 4.10 nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Leszczyńska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Stafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Pagacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Mičušík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Omastova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 116, pp.97-108. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental exposure of a simulated pond ecosystem to a CuO nanoparticle-based wood stain throughout its life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorette Scifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (11), pp.2579-2589. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8en00712h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drastic Change in Zinc Speciation during Anaerobic Digestion and Composting: Instability of Nanosized Zinc Sulfide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (22), pp.12987-12996. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.8b02697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental risk and eco-toxicology of nanomaterials: exposure driven methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 295 (S1), pp.S41. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2018.06.1168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale X-ray computed tomography to detect and localize metal-based nanomaterials in lung tissues of in vivo exposed mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-21862-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and molecular scale structure of nanophases formed by precipitation of biotite weathering products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wuhib Zewde Tamrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 229, pp.53 - 64. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2018.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01746064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goethite, a tailor-made host for the critical metal scandium: The FexSc(1-x)OOH solid solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Ambrosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemical Perspectives Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.16-20. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/geochemlet.1832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiratory hazard of Li-ion battery components: elective toxicity of lithium cobalt oxide (LiCoO2) particles in a mouse bioassay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Sironval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Reylandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saloua Ibouraadaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaly Palmai-Pallag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00204-018-2188-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Very low concentration of cerium dioxide nanoparticles induce DNA damage, but no loss of vitality, in human spermatozoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Préaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tassistro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sari-Minodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology in Vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50, pp.236-241. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tiv.2018.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of Cellulose Nanocrystal/Ge-Imogolite Nanotube Multilayered Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Mauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (11), pp.3386-3394. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b00091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear release dynamics for a CeO2 nanomaterial embedded in a protective wood stain, due to matrix photo-degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorette Scifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Bossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Avellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 241, pp.182-193. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2018.05.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulmonary exposure to metallic nanomaterials during pregnancy irreversibly impairs lung development of the offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Franco-Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Paineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shamila Vibhushan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (4), pp.484-495. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17435390.2017.1311381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03109063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental exposure to TiO2 nanomaterials incorporated in building material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Bossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 220, Part B, pp.1160 - 1170. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2016.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale Coloristic Pigments: Upper Limits on Releases from Pigmented Plastic during Environmental Aging, In Food Contact, and by Leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Neubauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorette Scifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Navratilova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Gondikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiga Mackevica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (20), pp.11669-11680. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.7b02578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Energy Resolution Fluorescence Detected X-Ray Absorption Spectroscopy: A Powerful New Structural Tool in Environmental Biogeochemistry Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lahera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William F Net</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle F Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro F Rovezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Synchrotron radiation-based methods for environmental biogeochemistry, 46 (6), pp.1146-1157. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jeq2017.01.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulatory relevant and reliable methods and data for determining the environmental fate of manufactured nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Baun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil Sayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Guenter Steinhaeuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoImpact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.impact.2017.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignment of Ge-imogolite nanotubes in isomalt with tunable inter-tube distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Thill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Avellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Mauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.21323 - 21327. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bbpc.19961000952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01516469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced transportability of zero valent iron nanoparticles in aquifer sediments: surface modifications, reactivity, and particle traveling distances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naresh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Bossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Doumenq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (10), pp.9269 - 9277. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-8597-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SERENADE : safer and ecodesign research and education applied to nanomaterial development, the new generation of materials safer by design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J y Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Garidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (3), pp.526 - 538. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6en00282j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and physical–chemical behavior of a CeO2 nanoparticle based diesel additive during combustion and environmental release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (10), pp.1974 - 1980. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7en00494j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle Uptake in Plants: Gold Nanomaterial Localized in Roots of Arabidopsis thaliana by X-Ray Computed Nanotomography and Hyperspectral Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Avellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Schwab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51, pp.8692-8691. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.7b01133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Defines the Effects of Nanoceria at a Low Dose on Soil Microbiota and the Potentiation of Impacts by the Canola Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hamidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">​mohamed Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chanéac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (13), pp.6892-6901. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.6b01056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of structural defects of Ge-imogolite nanotubes on their toxicity towards Pseudomonas brassicacearum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Avellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bertrand-Huleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (4), pp.839-846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopically exchangeable Al in coastal lowland acid sulfate soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yliane A. M. Yvanes-Giuliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. David Waite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard N. Collins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 542 (A), pp.129-135. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.10.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure To Manufactured Nanoparticles During Gestation: Impact On The Respiratory Tract Of The Offspring In A Mouse Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boczkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lanone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 193, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmr.2015.02.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated microwave assisted synthesis of alumino-germanate imogolite nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Avellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chaneac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis R.A. Onofri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (109), pp.108146 - 108150. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6RA19275K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meeting the Needs for Released Nanomaterials Required for Further Testing-The SUN Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Nowack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Boldrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Caballero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Foss Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadri Gottschalk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (6), pp.2747-2753. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5b04472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsenate uptake by Al nanoclusters and other Al-based sorbents during water treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Wehrli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Furrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88, pp.844-851. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2015.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation and sedimentation of magnetite nanoparticle clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Vikesland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. L. Rebodos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Y. Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, pp.567-577. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5EN00155B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerium dioxide nanoparticles affect in vitro fertilization in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Preaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Courbiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tassistro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (1), pp.111-117. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/17435390.2015.1030792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial Sulfate Reduction Enhances Arsenic Mobility Downstream of Zerovalent-Iron-Based Permeable Reactive Barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naresh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul-Marie Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (14), pp.7610 - 7617. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.6b00128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial and mineral evolution in zero valent iron based Permeable Reactive Barriers during long-term operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naresh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enoma Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (6), pp.5960-5968. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5712-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Biodegradation of Ge–Imogolite Nanotubes Controlled by the Iron Homeostasis of Pseudomonas brassicacearum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Avellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bertrand-Huleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (14), pp.7791-7798. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.6b01455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity of nanoparticles on reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Courbiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Orsiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sari-Minodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (1), pp.49-55. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gyobfe.2014.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of respiratory toxicity of ITER-like tungsten metal nanoparticles using an in vitro 3D human airway epithelium model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hagege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Herlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 238 (2, S), pp.S179. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2015.08.519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic dosing of a simulated pond ecosystem in indoor aquatic mesocosms: fate and transport of CeO2 nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental science‎.Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (6), pp.653-663. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5en00092k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01291229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effects of sulfate reducing bacteria and zero valent iron on zinc removal and stability in aquifer sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naresh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludo Diels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leen Bastiaens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 260, pp.83-89. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2014.08.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un matériau modèle en nanotoxicologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nanomatériaux et santé, 6, pp.13-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-01758623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro- and nano-X-ray computed-tomography: A step forward in the characterization of the pore network of a leached cement paste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Bossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67, pp.138-147. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2014.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Interactions between Organic Compounds and Nanoscale Weathering Minerals the Key Drivers of Carbon Storage in Soils?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (7), pp.3997 - 3998. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5b00650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotechnology, global development in the frame of environmental risk forecasting. A necessity of interdisciplinary researches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 347 (1), pp.35-42. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2014.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA damage and oxidative stress induced by CeO2 nanoparticles in human dermal fibroblasts: Evidence of a clastogenic effect as a mechanism of genotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Benameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Culcasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (6), pp. 696-705. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/17435390.2014.968889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of membrane processes in fractionation of elements in river water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Wyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72 (12), pp.2277-90. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2015.444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size fractionation of elements and nanoparticles in natural water by both dead-end and tangential flow filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Wyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 57 (18), pp.8194-8203. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19443994.2015.1019371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salinity-dependent silver nanoparticle uptake and transformation by Atlantic killifish (Fundulus heteroclitus) embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cole W. Matson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariah Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (1), pp.167-176. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/17435390.2013.869627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanometer-long Ge-imogolite nanotubes cause sustained lung inflammation and fibrosis in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sybille van Den Brule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saloua Ibouraadaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particle and Fibre Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11, pp.67. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12989-014-0067-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term aging of a CeO2 based nanocomposite used for wood protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 188, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2014.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural incorporation of iron into Ge-imogolite nanotubes: a promising step for innovative nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Avellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Olivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (91), pp.49827-49830. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4ra08840a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity evaluation of manufactured CeO$_2$ nanoparticles before and after alteration: combined physicochemical and whole-genome expression analysis in Caco-2 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fisichella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Berenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.700. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-15-700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer, Transformation, and Impacts of Ceria Nanomaterials in Aquatic Mesocosms Simulating a Pond Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (16), pp.9004-9013. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es501641b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aged TiO2-Based Nanocomposite Used in Sunscreens Produces Singlet Oxygen under Long-Wave UV and Sensitizes Escherichia coli to Cadmium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Allainmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chanéac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48, pp.5245-5253. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es500216t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptable mesocosm platform for performing integrated assessments of nanomaterial risk in complex environmental systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Santaella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Paillès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep05608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Insights of Oxidation Process of Iron Nanoparticles: Spectroscopic, Magnetic, and Microscopic Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naresh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Olivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (23), pp.13888-13894. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es503154q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of sulfate reducing bacteria in aquifer sediment by iron nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naresh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enoma O. Omoregie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan R. Lloyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51, pp.64-72. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2013.09.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrastructural Interactions and Genotoxicity Assay of Cerium Dioxide Nanoparticles on Mouse Oocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Courbiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Rollais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tassistro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (11), pp.21613-21628. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms141121613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of solid/liquid separation methods and size fractionation techniques for engineered nanomaterials in aquatic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Wyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (1), pp.55-70. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330.2013.788073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of amino-functionalized silica in aqueous conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cuoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Ziarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 266, pp.155-160. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2012.11.120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption of Arsenite, Arsenate, and Thioarsenates to Iron Oxides and Iron Sulfides: A Kinetic and Spectroscopic Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. -M. Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wallschlaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (11), pp.5652-5659. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es3049724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure of juvenile Danio rerio to aged TiO2 nanomaterial from sunscreen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Noury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Dherret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khedidja Abbaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (5), pp.3340-3350. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-012-1256-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to cerium dioxide nanoparticles differently affect swimming performance and survival in two daphnid species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ester Artells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Thill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (8), pp.e71260. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0071260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of molting on the biodistribution of CeO2 nanoparticles within Daphnia pulex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Paillès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dominici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (12, SI), pp.3921-3930. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2012.11.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein corona formation for nanomaterials and proteins of a similar size: hard or soft corona?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Plantevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (4), pp.1658-1668. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2nr33611a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsenic binding to organic and inorganic sulfur species during microbial sulfate reduction: a sediment flow-through reactor experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul-Marie Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Wallschlaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe van Cappellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (4), pp.285-294. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/EN13010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfur and oxygen isotope tracing in zero valent iron based Insitu remediation system for metal contaminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naresh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludo Diels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 90 (4), pp.1366-1371. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.07.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-step formation of micron long (OH)(3)Al2O3Ge(OH) imogolite-like nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Salah Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Paineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bacia-Verloop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve M. Krapf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (96), pp.11284-11286. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3cc46839a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal toxicity evaluation of TiO2 degraded surface-treated nanoparticles: a combined physico-chemical and toxicogenomics approach in caco-2 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fisichella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Berenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particle and Fibre Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1743-8977-9-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of metallic and metal oxide nanoparticles in aquatic and terrestrial food chains. Biomarkers responses in invertebrates and bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 ( 3-7), pp.181-203. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJNT.2012.045326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is There a Trojan-Horse Effect during Magnetic Nanoparticles and Metalloid Cocontamination of Human Dermal Fibroblasts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (19), pp.10789-10796. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es302493s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsenic speciation in cemented paste backfills and synthetic calcium-silicate-hydrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dogan Paktunc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Benzaazoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39, pp.51-61. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mineng.2012.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical element imaging for speleothem geochemistry: Application to a uranium-bearing corallite with aragonite diagenesis to opal (Eastern Siberia, Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bacquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Plaisir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 294-295, p190-202. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00662504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to comment on Fisichella et al. (2012), ``Intestinal toxicity evaluation of TiO2 degraded surface-treated nanoparticles: a combined physico-chemical and toxicogenomics approach in Caco-2 cells'' by Faust et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Fisichella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Berenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particle and Fibre Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1743-8977-9-39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of wastewater treatment from microelectronics industry on concentrations and partitioning of elements in a river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Wyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.121-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of aged TiO2 nanomaterial from sunscreen on Daphnia magna exposed by dietary route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Fouqueray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 163, pp.55-61. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2011.11.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of Arsenic on Polyaluminum Granulate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Kaegi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ploetze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (13), pp.7310-7317. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es204508t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location and evolution of the speciation of vanadium in bitumen and model of reclaimed bituminous mixes during ageing: Can vanadium serve as a tracer of the aged and fresh parts of the reclaimed asphalt pavement mixture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetita El Beze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Farcas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 102, pp.423-430. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2012.06.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental fate of nanoparticles: physical chemical and biological aspects - a few snapshots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Solovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (3-7), pp.167-180. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJNT.2012.045325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential scenarios for nanomaterial release and subsequent alteration in the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Nowack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F. Ranville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Diamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian A. Gallego-Urrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Metcalfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (1, SI), pp.50-59. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and distribution of allophanes, imogolite and proto-imogolite in volcanic soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Abidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 183, pp.100-108. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2012.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure and environmental impact during the life cycle of manufactured nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 367, pp.59-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical Control over the Single- or Double-Wall Structure of Aluminogermanate Imogolite-like Nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Thill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Guiose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Spalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Belloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 134 (8), pp.3780-3786. </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja209756j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy resolution five-crystal spectrometer for high quality fluorescence and absorption measurements on an X-ray Absorption Spectroscopy beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Llorens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lahera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Delnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Braillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 83 (6), pp.063104. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4728414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00708404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Length of Imogolite-Like Nanotubes on Their Cytotoxicity and Genotoxicity toward Human Dermal Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Thill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Research in Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (11), pp.2513-2522. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/tx3003214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Ge-imogolite: influence of the hydrolysis ratio on the structure of the nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (32), pp.14516-14522. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1cp20346k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong chemical evidence for high Fe(II)-colloids and low As-bearing colloids (200 nm–10 kDa) contents in groundwater and flooded paddy fields in Bangladesh: A size fractionation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hurel Charlotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26, pp.1665-1672. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.04.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of environmental clastogens and aneugens in human fibroblasts by cytokinesis-blocked micronucleus assay associated with immunofluorescent staining of CENP-A in micronuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Orsiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Benameur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (5), pp.676-680. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More than the Ions: The Effects of Silver Nanoparticles on Lolium multiflorum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liyan Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingwen Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin P. Colman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Wiesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (6), pp.2360-2367. </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es103995x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicological effects of an aged TiO2 nanocomposite measured as apoptosis in the anecic earthworm Lumbricus terrestris after exposure through water, food and soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lapied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elara Moudilou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (6), pp.1105-1110. </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2011.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waste, pollutants and nanomaterials: recovery, depollution, environmental and toxicological impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 356-57, pp.91-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth kinetic of single and double-walled aluminogermanate imogolite-like nanotubes: an experimental and modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Spalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (7), pp.2682-2689. </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0cp01851a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity at (nano)particle-water interfaces, redox processes, and arsenic transport in the environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 343 (2-3), pp.123-139. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2010.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufactured metal and metal-oxide nanoparticles: Properties and perturbing mechanisms of their biological activity in ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 343 (2-3, SI), pp.168-176. </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2011.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact of sunscreen nanomaterials: Ecotoxicity and genotoxicity of altered TiO2 nanocomposites on Vicia faba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Foltete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Masfaraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bigorgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159 (10), pp.2515-2522. </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2011.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TiO2-based nanoparticles released in water from commercialized sunscreens in a life-cycle perspective: Structures and quantities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Miche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159 (6), pp.1543-1548. </w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2011.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filter-Feedling Bivalves Store and Biodeposit Colloidally Stable Gold Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew S. Hull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (15), pp.6592-6599. </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es200809c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of steel slag leaching: Batch tests and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent de Windt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31, pp.225-235. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2010.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicological assessment of TiO2 byproducts on the earthworm Eisenia fetida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bigorgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lapied Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 159 (10), pp.2698-2705. </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2011.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Distribution of Heavy Metals Following Sewage Sludge Gasification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Saveyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Ferrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. B. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul van Der Meeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Residuals Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (2), pp.61-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Copper Speciation in Pig Slurry by a Multitechnique Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (18), pp.6926-6932. </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es101651w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging of TiO2 nanocomposites used in sunscreen. Dispersion and fate of the degradation products in aqueous environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinghuan Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 158 (12), pp.3482-3489. </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2010.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inorganic manufactured nanoparticles: how their physicochemical properties influence their biological effects in aqueous environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chanéac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (6), pp.999-1007. </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/NNM.10.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental assessment of a BOF steel slag used in road construction : The ECLAIR research program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Deneele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, N°57 - Janvier-Février-Mars 2010, pp.14. </w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of Cd and Pb in dust emitted from sinter plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Noack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 78 (4), pp.445-450. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2009.10.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Degradation at the Surface of a TiO2-Based Nanomaterial Used in Cosmetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pedeutour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Ziarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (7), pp.2689-2694. </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es903757q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility of natural and engineered nanoparticles in aquatic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Solovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74 (12, 1), pp.A674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus speciation in dicalcium silicate polymorphs of basic oxygen furnace (BOF) slag - Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bodénan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rafai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Piantone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, N°57 - Janvier-Février-Mars 2010, pp.13. </w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Double-Walled Al-Ge Imogolite-Like Nanotubes. A Cryo-TEM and SAXS Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Larquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Mariet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Spalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132 (4), pp.1208-1209. </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja908707a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrent Aggregation and Deposition of TiO2 Nanoparticles in a Sandy Porous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Solovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (13), pp.4897-4902. </w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es1000819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Size Fractionation, Scanning Electron Microscopy, and X-ray Absorption Spectroscopy to Probe Zinc Speciation in Pig Slurry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (2), pp.531-540. </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jeq2009.0096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of fullerene C60 nanomaterials within commercial face cream byproducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest M. Hotze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soryong Chae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and indirect CeO 2 nanoparticles toxicity for Escherichia coli and Synechocystis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Zeyons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Thill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cassier-Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (4), pp.284-295. </w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/17435390903305260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of natural nanoparticles on the speciation of Ni in andosols of la Reunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73 (16), pp.4750-4760. </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2009.05.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a definition of inorganic nanoparticles from an environmental, health and safety perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. V.Lowry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (50), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NNANO.2009.242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Imogolite Fibers from Decimolar Concentration at Low Temperature and Ambient Pressure: A Promising Route for Inexpensive Nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131 (47), pp.17080-17081. </w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja9076952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of arsenate species on the formation of Fe(III) oxyhydroxides and Fe(II–III) hydroxychloride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Refait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick P. Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 332 (1), pp.26-35. </w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2008.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical-chemical characterization of residues from alteration of engineered nanomaterials: Commercialized sunscreens containing titanium dioxide nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Gatri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinghuan Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest M. Hotze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical stability of metallic nanoparticles: A parameter controlling their potential cellular toxicity in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R Wiesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 157 (4), pp.1127-1133. </w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2008.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical-chemical characterization and ecotoxicity of residues from alteration of engineered nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73 (13), pp.A144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Pb release during Portland cement alteration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Trotignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cement Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1680/adcr.2007.00028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00365127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicological effect of altered TiO2 nanocomposite on the earthworm, Eisenia fetida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bigorgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Foucaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Falla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73 (13, S), pp.A122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and indirect CeO2 nanoparticles toxicity for Escherichia coli and Synechocystis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Zeyons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Thill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Menguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cassier-Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (4), pp.284-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CeO2 nanoparticles induce DNA damage towards human dermal fibroblasts in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Orsiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Meo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Thill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (2), pp.161-U115. </w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17435390902788086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration and Dispersion of C60 in Aqueous Systems: The Nature of Water-Fullerene Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Ziarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Brant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la9022807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between two types of nanoparticles (nC(60) and TiO2) and porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Solovitch-Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73 (13, S), pp.A1248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of zinc speciation in basic oxygen furnace flying dust by chemical extractions and X-ray spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Depoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 70 (11), pp.1945-1951. </w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2007.09.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of large quantities of single-walled aluminogermanate nanotube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 130 (18), pp.5862</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00303794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy Metal Tolerance in Stenotrophomonas maltophilia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Conrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.e1539. </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0001539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00268945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced adsorption of arsenic onto maghmemites nanoparticles : As(III) as a probe of the surface structure and heterogeneity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (7), pp.3215-3222. </w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la702998x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between the Redox State of Iron-Based Nanoparticles and Their Cytotoxicity toward Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Achouak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Roncato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chanéac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (17), pp.6730-6735. </w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es800086f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impacts of steel slag reused in road construction : a crystallographic and molecular (XANES) approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Olivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 139 (3), pp.537-542. </w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2006.02.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methodological approach for the vanadium K-edge X-ray absorption near-edge structure interpretation: Application to the speciation of vanadium in oxide phases from steel slag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 111 (19), pp.5101-5110. </w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp063186i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward direct, micron-scale XRF elemental maps and quantitative profiles of wet marine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006GC001480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotoxicity of CeO2 Nanoparticles for Escherichia coli. Physico-Chemical Insight of the Cytotoxicity Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Thill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Zeyons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Spalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (19), pp.6151 - 6156. </w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es060999b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between manufactured nanoparticles and individual cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Zeyons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Decome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 70 (18, S), pp.A539. </w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2006.06.995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affinity of C-60 fullerenes with water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Brant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Villiéras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fullerenes, Nanotubes and Carbon Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (2-3), pp.307-314. </w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15363830600665250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Interactions between DMSA-Coated Maghemite Nanoparticles and Human Fibroblasts: A Physicochemical and Cyto-Genotoxical Study †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Decome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Orsière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Méo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (14), pp.4367 - 4373. </w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es060691k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhenium migration at the Maqarin natural analogue site (Jordan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Trotignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Milodowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bienvenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 94 (9-11), </w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/ract.2006.94.9-11.755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02072611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zinc speciation in steel plant atmospheric emissions: A multi-technical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ml Sammut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Noack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 88 (1-3, SI), pp.239-242. </w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2005.08.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Combination of EXAFS Spectroscopy and Density Fractionation for the Speciation of Chromium within an Andosol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (24), pp.7602 - 7608. </w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es060906q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of Cr and V within BOF steel slag reused in road constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Domas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 88 (1-3), pp.10-14. </w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2005.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00962996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of iron speciation during hydration of C4 AF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26 (7), pp.720-724. </w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2006.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00961904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of major and trace elements at the aggregate scale in a soil naturally rich in trace elements: a spatial approach using electron microprobe and X-ray microfluorescence analyses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deschatrettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 170 (7), pp.516-529. </w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/01.ss.0000175344.07293.2f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XAS study of iron and arsenic speciation during Fe(II) oxidation in the presence of As(III)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thoral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vangeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Refait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39 (24), pp.9478-9485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00125447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Iron-Oxides Formed by Oxidation of Ferrous Ions in the Presence of Various Bacterial Species and Inorganic Ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria M. West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Fortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomicrobiology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21 (2), pp.99-112. </w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01490450490266343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The accurate crystal chemistry of ferric smectites from the lateritic nickel ore of Murrin Murrin (Western Australia). II. Spectroscopic (IR and EXAFS) approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decarreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clay Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 39 (4), pp.453-467. </w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1180/0009855043940417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling of As and Fe release to Bangladesh groundwater under reducing conditions. Part II: Evidence from sediment incubations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander van Geen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thoral Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 68 (17), pp.3475-3486. </w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2004.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceramic membranes derived from ferroxane nanoparticles: a new route for the fabrication of iron oxide ultrafiltration membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria De Cortalezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew R. Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 227 (1-2), pp.207-217. </w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2003.08.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zirconium speciation in microgels: Kinetics Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Chauveteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sétphane Moustier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 217 (1-3), pp.159-164. </w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0927-7757(02)00571-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Insights of Cr Speciation in Leached Portland Cement Using X-ray Spectromicroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Susini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 37 (21), pp.4864-4870. </w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es0300113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueous Zirconium Complexes for Gelling Polymers. A Combined X-ray Absorption Spectroscopy and Quantum Mechanical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodorus de Bruin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Chauveteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis F Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107 (13), pp.2910-2920. </w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp027114c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry and structure of colloids obtained by hydrolysis of Fe(III) in the presence of SiO4 ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Stone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 217 (1-3), pp.121-128. </w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0927-7757(02)00566-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrolysis of Iron(II) Chloride under Anoxic Conditions and Influence of SiO 4 Ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 18 (11), pp.4292-4299. </w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la011605r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Characterization of Carboxylate−FeOOH Nanoparticles (Ferroxanes) and Ferroxane-Derived Ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria M. Fidalgo de Cortalezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew R. Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Wiesner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14 (2), pp.621-628. </w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm010583r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of ultrafiltration ceramic membranes derived from alumoxane nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cortalezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew R. Barron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R. Wiesner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 205 (1-2), pp.33-43. </w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0376-7388(02)00049-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation and Crystal Chemistry of Fe(III) Chloride Hydrolyzed in the Presence of SiO 4 Ligands. 2. Characterization of Si−Fe Aggregates by FTIR and 29 Si Solid-State NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Stone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 17 (5), pp.1399-1405. </w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la0013188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zirconium speciation in lactate solutions and polyacrylate gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Chauveteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Tabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Toulhoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (2), pp.686-688. </w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0909049500014631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray Absorption Spectroscopy Study of Immobilization Processes for Heavy Metals in Calcium Silicate Hydrates. 2. Zinc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul M. Bertsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Robert Wiesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 17 (12), pp.3658-3665. </w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la001302h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation and Crystal Chemistry of Iron(III) Chloride Hydrolyzed in the Presence of SiO 4 Ligands. 3. Semilocal Scale Structure of the Aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Moustier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 17 (16), pp.4753-4757. </w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la001650j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coagulation-Flocculation of Natural Organic Matter with Al Salts: Speciation and Structure of the Aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilgé-Ritter Astrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Stone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 34 (15), pp.3242-3246. </w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es9911418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation and Crystal Chemistry of Iron(III) Chloride Hydrolyzed in the Presence of SiO 4 Ligands. 1. An Fe K-Edge EXAFS Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16 (10), pp.4726-4731. </w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la991378h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry and structure of aggregates formed with Fe-salts and natural organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilgé-Ritter Astrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 147 (3), pp.297-308. </w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0927-7757(98)00325-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron speciation in natural organic matter colloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vilgé-Ritter Astrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivie-Lauquet Gwenaelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Fréchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 136 (1-2), pp.11-19. </w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0927-7757(97)00150-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical study of fouling mechanisms of ultrafiltration membrane on Biwa lake (Japan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Khatib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Barres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 130 (1-2), pp.53-62. </w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0376-7388(96)00353-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation and Growth Mechanisms of Fe Oxyhydroxide in the Presence of PO 4 Ions. 2. P K-Edge EXAFS Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Flanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Elmerich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 13 (6), pp.1827-1834. </w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la961039d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation and Growth Mechanisms of Iron Oxyhydroxides in the Presence of PO 4 Ions. 4. Structure of the Aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Tchoubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 13 (14), pp.3886-3889. </w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la970041h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleation and Growth Mechanisms of Iron Oxyhydroxides in the Presence of PO 4 Ions. 3. Speciation of Fe by Small Angle X-ray Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Tchoubar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 13 (14), pp.3882-3885. </w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la962015+⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Mechanisms of Formation of FeOOH(NO 3 ) Oligomers in the Early Stages of Hydrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 13 (12), pp.3240-3246. </w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la962079k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadmium detoxification in Solanum nigrum and Solanum melongena through bounding to thiol compounds: a combined X-ray absorption spectroscopy and Cd stable isotopes perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Conference of Biogeochemistry of Trace Elements (ICOBTE) &amp; International Conference of Heavy Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Wuppertal, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « entités nouvelles » (molécules de synthèse, nanoparticules...) : l'impossible définition d'une limite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La définition des "limites planétaires" : quelles implications pour le droit et la gouvernance internationale ? Les rencontres internationales d'Aix-en-Prove 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR DICE; Sciences Po Aix; Institut méditerranéen pour la transition environnementale (ITEM), May 2022, Aix-En-Provence, France. pp.39-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terres rares dans les résidus de bauxite : La spéciation comme outil pour le développement de procédés de lixiviation sélective en conditions douces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tamba Oularé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Prométhée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nimes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Rare Earth Elements (REEs) Speciation Variability in Bauxite Residues (BRs) of Various Origin, Age and Storage Conditions as a Tool to Guide Selective REEs Leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tamba Oularé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2023.18175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions and reactivity of nucleic acids and nucleotides with alumino-silicate nanotubular-structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Benizri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Alies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2023, 9-14th jully 2023, Lyon - France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de fissures à géométrie contrôlée dans un mortier de confinement pour étudier les mécanismes de transport de particules : apports de la microtomographie RX.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Boccheciampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingmar Pointeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rayons X et Matière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray absorption spectroscopy evidence of sulfur-bound Cadmium in the Cd-hyperaccumulator Solanum nigrum and the non-accumulator Solanum melongena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Fehlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.3840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray absorption spectroscopy evidence of sulfur-bound cadmium in the Cd-hyperaccumulator.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Fehlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solanum nigrum and the non-accumulator Solanum melongena. Goldschmidt 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing aerosol transport through cracks in mortar matrices using x-ray microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Boccheciampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingmar Pointeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROPEAN AEROSOL CONFERENCE EAC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and modelling of transfer processes to plants by foliar pathway of radionuclides in particle form</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Mawassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Henner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Le Dizes-Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Congrès des Doctorants en Sciences de l'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDSE, Apr 2021, Marseille (on line), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04065133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colocalization analysis to understand Yttrium uptake in Saxifraga paniculata using complementary imaging technics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Fehlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Somogyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.5857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive toxicity of combusted diesel additive nanoceria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Cotena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tassistro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoSAFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Link between Cd Isotopes and Speciation in Plants: A Case Study in Solanum Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Fehlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Hawaii, United States. pp.2103-2103, </w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46427/gold2020.2103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale chemical imaging of soil organo-mineral associations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Jamoteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nithavong Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Woignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Boulineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-4678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray absorption spectroscopy by non-protein thiols in plants from the Solanum species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Till Fehlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “nanoCLICs” model: an alternative model of interactions between soil organic matter and non-crystalline Fe Si Al phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nithavong Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMOM International Symposium on Interactions of Soil Minerals with Organic Components and Microorganisms 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil organo-mineral associations fine structure : nanoscale MET-EELS imaging of Fe Si Al-organic matter coprecipitates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nithavong Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Devouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA damage after in vitro exposure to very low concentration of combusted cerium nanoparticles (CoCeO2NPs) and to CoCeO2NPs + Benzo(a)pyrene in rat and human gametes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Cotena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tassistro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th annual meeting of the European Society of Human Reproduction and Embryology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesocosm Testing as a Standard for Non Occupational and Exposure Driven Risk Assessment of Engineered Nanomaterials ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Garidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Mouneyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cnano2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in anthropogenic release and distribution of titanium dioxide nanoparticles in a river near an industrial site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Guéniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aguerre-Charriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees scientifiques de porquerolles 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Hyeres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic of polymers and nanoparticles adsorption on cellulose nanocrystal surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahraa Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Mauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Villares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Vigourox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">255th National Meeting and Exposition of the American-Chemical-Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, New Orleans, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of organic matter on size and structural strain of nano-ZnS formed in organic waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fernandez-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Annual Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Geochemistry-Geochemical Society, Aug 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPACT REPROTOXIQUE D’ADDITIF DIESEL CONTENANT DES NANOPARTICULES DE CERIUM : APPROCHE IN VITRO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tassistro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Cotena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sunyach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Siri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journee de la Fédération Française d'Etude de la Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach to assess the environmental risks of nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R Wiesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gold2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach to assess the environmental risks of nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R Wiesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEENN 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Durham, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments stratégiques : Etat de l’art et dosage dans une sélection de déchets ultimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ambrosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hennebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des projets lauréats de l’AOI ECCOREV 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesocosm Testing as a Standard for Non Occupational and Exposure Driven Risk Assessment of Engineered Nanomaterials?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Garidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nanoSAFE2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imogolite nanotubes as model HARN: synthesis strategies and toxicological assesment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Avellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">253rd ACS National Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, San Francisco, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor mesocosms: an integrated approach to assess the environmental risks of nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOBTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquatic indoor mesocosms: an integrated approach to assess the environmental risks of nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Brousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark R Wiesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">nanoimpact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Monte VErita, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Nanotechnology and Education: a series of videos to promote nanoscale science and the Safer-By-Design approach to students.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUSTAINABLE NANOTECHNOLOGY ORGANIZATION CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy resolution fluorescence detected x-ray absorption spectroscopy: a new powerful structural tool in environmental & geochemistry sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lahera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Delnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rovezzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale X-ray computed-tomography for the 3D detection and location of nanomaterials in manufactured materials and complex media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorette Scifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanometrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safer by design sunscreen using titanium dioxide nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Labille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Slomberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hubaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference Nanosafe "Health and safety issues related to nanomaterials for a socially responsible approach"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Grenoble, France. pp.229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01854345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement d’une zone source en TCE et CrVI par injection de nanoparticules de Fer Zéro Valent optimisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dumestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cardetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Kvapil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01863926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into mechanisms leading to the release of ceo2 nanoparticles embedded in an acrylic wood coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorette Scifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Avellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Bossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Masion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Safe Production and Use of Nanomaterials (Nanosafe 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01855605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TCE and CrVI source zone treatment by innovative formulation of NZVI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dumestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cardetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Kvapil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International UFZ-Deltares Conference on Groundwater-Soil-Systems and Water Resource Management (AquaConSoil 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release of TiO2 nanoparticles from cement during their life cycle : step of use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Bossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aguerre-Chariol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International conference on the environmental effects of nanoparticles and nanomaterials (ICEENN NANO 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Release of TiO2 nanoparticles from cement during their life cycle : step of use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Bossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aguerre-Chariol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Safe Production and Use of Nanomaterials (Nanosafe 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00971090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of nanoparticles from water by membrane processes in the aim of drinking water production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès EDSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling physically sorted steelworks slag for the metallurgical and cement industries: conclusions of the ORLA research project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bodénan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bourgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Franceschini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAT 2011 - European Congress and Exhibition on Advanced Materials and Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Montpellier, France. C52 (Fundamentals, concepts and implementation of sustainable high temperature metallurgical process</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidisciplinary approach for the assessment of the environmental behavior of Basix Oxygen Furnace slag used in road construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Deneele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Slag Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, MADRID, Spain. pp 77-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The distribution of heavy metals following sewage sludge gasification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Saveyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. H. Ferrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. B. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Van Der Meeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSM 10 - European Conference on Sludge Management, Dewatering, Drying and Thermal Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fate of Metallic Species upon Municipal Sewage Sludge Gasification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Saveyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. H. Ferrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. B. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Van Der Meeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA World Water Congress and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental assessment of a BOF steel slag used in road construction : The ECLAIR research program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Deneele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wascon 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of glassy and heterogeneous cementing phases of municipal solid waste of incineration (MSWI) bottom ash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dabo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia Badreddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Characterisation of glassy and heterogeneous cementing phases of municipal solid waste of incineration (MSWI) bottom ash</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Australia. pp.95-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental assessment of the behavior of a BOF steel slag used in road construction : the PRECODD-ECLAIR research program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Domas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Deneele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Engineering for Waste Valorisation (WasteEng08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Patras, Greece. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of a 10 um spot size laboratory micro-XRF to environmental sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Suavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on X-ray spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la cristallochimie pour l'évaluation du comportement à long terme de laitiers d'acieries réutilisés en techniques routières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Domas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on engineering for waste treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of long term behaviour of Pb present in trace amount in Portland cement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Trotignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop "Mechanisms and modelling of waste/cement interactions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Meiringen, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of long term behaviour of heavy metals present in complexe matrices : case of lead in Portland cement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Hazemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Trotignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on engineering for waste treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of Chromium (Cr) and Vanadium (V) within leached BOF steel slag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Domas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Annual Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Moscou, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yttrium speciation in bauxite residues: influence of bauxite origin and storage conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tamba Oularé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Recycling and Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size fractionation of elements in river water by membrane filtration processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier Technique et Documentation. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès SFGP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size fractionation of elements in river water by both frontal filtration and tangential flow filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Wyart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Kottayan, India. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical Properties of Nanoparticles in Relation with Toxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Auffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bottero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brushan Bharat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">encyclopedia of nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer pp.2085-2085, 2012, </w:t></w:r><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-9751-4_334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of natural groundwater from Bangladesh: Arsenic speciation evolution assessed by XAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thoral Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander van Geen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre le fer (III) et les ions nitrate, phosphate et carboxylate : mécanismes de complexation, nucléation, croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Institut National Polytechnique de Lorraine, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1996INPL097N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01751504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1087"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="_ftn1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="_ftnref1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cnst.rice.edu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05533481v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazigh Ouaksel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Slomberg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Cotena" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Brousset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d6en90006b" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467904v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5EN00871A" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05565957v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feihong Ren" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vidal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Campos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vacandio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44172-026-00618-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411347v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abreu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Albanese" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allega" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alves" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Anderson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/gypt-lc9v" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190725v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Aannir" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil El. Mounafia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Loutou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hakkou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2025.237003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026915v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Carboni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L Slomberg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.137201" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023870v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couturier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.132740" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151400v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaleesia D Amos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios G Papadiamantis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Zhang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Tian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.5c00311" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751256v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendel Wohlleben" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Wiesner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vikesland" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4EN90028F" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752939v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Le Bars" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Etschmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Formentini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Legros" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c02887" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447287v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Auffan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Payet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.133093" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04415004v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=zeinab mawassy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Henner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Avellan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.133346" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717751v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochuan Huang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie F Auffan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Eckelman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menachem Elimelech" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Hong Kim" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-024-00567-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04290788v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tamba Oular&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lallemand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.132941" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296918v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Taha" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Ghennioui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2023.233341" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04291887v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Campos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3EN00263B" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04291862v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pailles" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.3c00217" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880858v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mentana" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yordenca Lamartini&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Orsi&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Malard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RADE-22-00043.1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04230624v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dentant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.3c00021" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775826v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yordenca Lamartiniere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Payet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tassistro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231810398" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03931587v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Fehlauer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mustafa Negahi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23107-x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03864829v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Fernandez-Martinez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c05268" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677657v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.1c08081" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369094v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Santaella" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dentant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132315" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307666v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Amzil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ayadi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Rose" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7255813" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455690v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Artous" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Brochard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nantod.2021.101238" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03468409v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L. Slomberg" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nassar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c02221" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274485v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auplat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nantod.2020.101065" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03150060v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Resseguier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11020478" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455688v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Catalano" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Picard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hucher" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1en00345c" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03150076v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hendren" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Wiesner" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2020.100288" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184158v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pons" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.116897" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03244358v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2021.625201" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03043080v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2020.08.037" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03065696v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9en01439j" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03065323v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tella" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Morel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0en00442a" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971510v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ch&#226;tel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Perrein-Ettajani" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;tais" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2020.100254" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03043049v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Gu&#233;niche" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.00076" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153686v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli S&#225;nchez Jim&#233;nez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Puelles" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta P&#233;rez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma G&#243;mez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire Barruetabe&#241;a" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2020.100267" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036606v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10122327" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377111v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Avaro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen M. Moon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Rose" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.05.041" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01978207v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ogilvie Hendren" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2018.12.005" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159313v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grisolia" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gensdarmes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Peillon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Dougniaux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bernard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab1a76" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376852v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas K Geitner" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Cornelis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kaegi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Lead" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9EN00448C" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352628v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Uboldi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Sanles Sobrido" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herlin-Boime" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9091233" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02302666v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle George" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dine" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9101374" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169319v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jambon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Georges" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanles Sobrido" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.05.037" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02272705v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuhib Zewde Tamrat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.05.043" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02383296v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12152447" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02051803v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bossa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vicente" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8EN00700D" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02393686v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.1168" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01730394v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21862-4" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746064v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.03.012" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02119458v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pantano" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Neubauer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Navratilova" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorette Scifo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Civardi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b04130" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006949v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Leszczy&#324;ska" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Stafin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Pagacz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Mi&#269;u&#353;&#237;k" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Omastova" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.02.022" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919878v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pariat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8en00712h" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919881v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tella" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b02697" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971424v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borschneck" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ambrosi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.1832" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737663v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Sironval" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reylandt" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Ibouraadaten" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaly Palmai-Pallag" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-018-2188-x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793926v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pr&#233;aubert" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auffan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sari-Minodier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2018.03.013" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768724v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Mauroy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b00091" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799682v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.05.045" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649059v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gondikas" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiga Mackevica" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02578" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520692v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lahera" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William F Net" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle F Kieffer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro F Rovezzi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2017.01.0023" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426082v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Miche" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.11.019" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765610v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Baun" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Sayre" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Guenter Steinhaeuser" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2017.06.004" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01516469v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thill" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbpc.19961000952" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4F6CA25C3A5E2DE527E8E28CD74360ADE6BA09C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01670098v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Kumar" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Doumenq" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8597-1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456312v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J y Bottero" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Garidel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masion" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Deutsch" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6en00282j" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566237v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Schwab" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b01133" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794930v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tella" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Liu" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pariat" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabi&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7en00494j" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03109063v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paul" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Franco-Montoya" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamila Vibhushan" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2017.1311381" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426093v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Nowack" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Boldrin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Caballero" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Foss Hansen" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadri Gottschalk" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b04472" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427493v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Vikesland" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Rebodos" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Bottero" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5EN00155B" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426092v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Mertens" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Wehrli" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Furrer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.11.018" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758946v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paul" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boczkowski" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lanone" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2015.02.074" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01430836v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avellan" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chaneac" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis R.A. Onofri" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA19275K" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435949v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bertrand-Huleux" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758951v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yliane A. M. Yvanes-Giuliani" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fink" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. David Waite" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard N. Collins" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.10.051" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426090v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Preaubert" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courbiere" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Achard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Greco" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2015.1030792" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01690729v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul-Marie Couture" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b00128" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01223836v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enoma Omoregie" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5712-z" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519369v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b01455" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427499v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamidat" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b01056" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291229v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Proux" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5en00092k" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426096v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludo Diels" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Bastiaens" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.08.091" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZB9GD6BG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01758623v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445176v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. George" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hagege" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Herlin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vrel" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2015.08.519" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQ3KLGX6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426098v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.08.007" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTWVCKGZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695931v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b00650" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294900v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wu" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Wyart" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Angeletti" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2015.444" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01244022v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Benameur" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassien" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Wei" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Culcasi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2014.968889" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426095v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bottero" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2014.10.004" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294903v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2015.1019371" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426102v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Greco" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courbiere" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Orsiere" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2014.11.014" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH60JH07-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426115v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Issartel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es501641b" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426112v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fisichella" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Berenguer" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Steinmetz" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-700" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057463v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Labille" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Diot" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2014.01.016" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5C5XWM8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157201v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kumar" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Olivi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra08840a" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426255v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enoma O. Omoregie" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan R. Lloyd" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.09.042" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCX01N10-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426264v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05608" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057470v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allainmat" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simonet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es500216t" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426116v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Olivi" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es503154q" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187819v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille van Den Brule" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Beckers" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-014-0067-z" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426266v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cole W. Matson" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariah Arnold" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2013.869627" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426283v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. -M. Couture" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mitchell" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wallschlaeger" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es3049724" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426274v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Fouqueray" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Noury" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Dherret" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Abbaci" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1256-7" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-91TKKNQM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996048v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Wu" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Liu" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2013.788073" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781732v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cuoq" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.11.120" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZ1NSTF5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857477v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Artells" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071260" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426275v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plantevin" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nr33611a" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426271v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Wallschlaeger" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe van Cappellen" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN13010" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426286v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bertin" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dominici" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.11.063" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-461B2RNF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00724794v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.07.060" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426270v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Salah Amara" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bacia-Verloop" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve M. Krapf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc46839a" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426282v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rollais" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonnefoy" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms141121613" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997222v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766640v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dufils" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vollat" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Botta" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.11.035" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP0B6BRL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766574v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ploetze" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es204508t" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426291v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetita El Beze" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mouillet" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Farcas" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.06.080" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48G248XN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426186v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Solovitch" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045325" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426190v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F. Ranville" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Diamond" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian A. Gallego-Urrea" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Metcalfe" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.726" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NR6BLB0G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230138v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Abidin" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.03.015" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFS6WF7L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426287v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-8977-9-39" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00662504v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dev&#232;s" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Perroux" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bacquart" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Plaisir" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.12.003" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G34W0JWV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426196v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es302493s" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426290v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coussy" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dogan Paktunc" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Benzaazoua" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2012.05.016" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JP5FC5H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01519535v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426288v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Giorgio" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Meo" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx3003214" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00708404v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Llorens" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Delnet" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Braillard" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4728414" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766556v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Maillet" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Guiose" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Spalla" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belloni" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja209756j" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426198v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-8977-9-18" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452734v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thiery" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia de Jong" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Saez" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045326" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426205v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.01.001" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5185V7BH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00593239v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charlet" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuheng Wang" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.11.005" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426340v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426203v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01851a" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766618v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lapied" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nahmani" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elara Moudilou" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2011.01.009" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ0CPHPV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426201v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyan Yin" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingwen Cheng" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P. Colman" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es103995x" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766589v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Foltete" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Masfaraud" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bigorgne" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.06.020" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHKZWTNZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426211v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew S. Hull" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es200809c" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426207v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Foucaud" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapied Emmanuel" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.05.024" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMSTF07F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426200v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.03.003" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5XP29QT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00545194v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2010.05.018" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300386v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Saveyn" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Ferrasse" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Hernandez" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rose" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Der Meeren" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426210v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Orsiere" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Botta" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Benameur" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.03.027" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX6K7DN8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426202v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doelsch" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp20346k" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096843v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garnier" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hurel Charlotte" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Garnier" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.04.023" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575010v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legret" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaurand" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benard" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3151" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424682v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Sammut" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noack" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Hazemann" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.10.039" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFWKWK4X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426341v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pedeutour" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es903757q" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01519536v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinghuan Feng" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Sammut" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.02.012" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z1709VX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793996v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/NNM.10.61" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426342v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Solovitch" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646091v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larquet" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Mariet" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja908707a" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00541539v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bod&#233;nan" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rafai" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poirier" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Piantone" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3142" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519289v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es1000819" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175804v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2009.0096" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426133v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briois" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es101651w" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02472145v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Refait" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Girault" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jeannin" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2008.08.020" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGSHZ6VJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426344v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Gatri" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest M. Hotze" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365127v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hazemann" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trotignon" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/adcr.2007.00028" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01519542v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Botta" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feng" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793984v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.10.002" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJTMZCVW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01519541v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bigorgne" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foucaud" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Falla" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446833v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Bottero" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. V.Lowry" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jolivet" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NNANO.2009.242" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519370v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9076952" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373394v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Zeyons" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvat" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cassier-Chauvat" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390903305260" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741166v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.05.053" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPS4NQGQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646102v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426343v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390902788086" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415336v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Brant" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9022807" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01519538v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Solovitch-Vella" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01519539v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soryong Chae" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Xiao" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00268945v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pages" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Conrod" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cuine" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carrier" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001539" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347957v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la702998x" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W628MG1V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793973v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Roncato" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es800086f" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RLP10STP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424683v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fiani" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Depoux" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2007.09.063" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7P3TSX3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303794v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963049v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2006.02.060" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3M1P57H8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426872v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Salom&#233;" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp063186i" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TC83SNQ4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377276v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boning" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GC001480" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FQV2J7S2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794935v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Decome" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de M&#233;o" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es060691k" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-23JSQW3V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02072611v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trotignon" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khoury" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milodowski" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bienvenu" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2006.94.9-11.755" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424684v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Sammut" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Noack" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.047" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZKRZSNX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01519547v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zeyons" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Decome" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thill" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.995" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWF7DZ0N-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01519546v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brant" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villi&#233;ras" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pelletier" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thill" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15363830600665250" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695936v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es060906q" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZSJ75K0R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961904v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benard" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Mrabet" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moulin" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2006.01.021" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962996v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Domas" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.006" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RLH4JKZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794937v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es060999b" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-04Z0QWND-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676507v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deschatrettes" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ss.0000175344.07293.2f" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125447v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thoral" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Garnier" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vangeen" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Refait" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377311v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chatellier" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. West" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Fortin" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490450490266343" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424688v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gaudin" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Petit" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mart&#237;n" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Decarreau" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/0009855043940417" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377308v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander van Geen" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thoral Sophie" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Yan" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2004.02.014" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2LVNBHG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377318v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Susini" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis F Hazemann" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0300113" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-K7J46NG1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175954v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodorus de Bruin" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Chauveteau" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Tabary" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp027114c" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1L36F92N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377321v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;tphane Moustier" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(02)00571-X" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFL4PST3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377316v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria De Cortalezzi" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Wells" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R. Barron" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2003.08.027" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T420NFT4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377324v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Stone" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(02)00566-6" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QDHSQ4L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377328v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nahon" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la011605r" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8JC92L5D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377332v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Fidalgo de Cortalezzi" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Wiesner" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm010583r" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XVWSZL42-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377329v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cortalezzi" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(02)00049-2" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXW9D2G3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377335v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Petit" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0013188" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X6RS0Q6Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377336v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Toulhoat" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049500014631" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J2J3B5FM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377333v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moulin" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M. Bertsch" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Robert Wiesner" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la001302h" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DZ0RSC51-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377326v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Moustier" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la001650j" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BP7TNQ89-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377342v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilg&#233;-Ritter Astrid" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es9911418" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HDQJ5TXM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377337v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la991378h" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0DCPWM1T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377343v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(98)00325-2" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BB38D7864ECD8052C913EB3A4A3BDEBBE4DEB211/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377344v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivie-Lauquet Gwenaelle" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fr&#233;chou" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(97)00150-7" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A79F945CD7E0FE259794DE190E0587B44DFD276/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377349v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Tchoubar" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Garcia" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la970041h" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Q4BWTVGC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377351v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manceau" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la962079k" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Q201V1WR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377346v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la962015+" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377354v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Khatib" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barres" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(96)00353-5" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GSXHX396-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377352v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Flanck" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Elmerich" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la961039d" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MZTH6S8W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293831v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275981v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04764169v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04764166v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.18175" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884877v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Benizri" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alies" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Levard" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564363v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boccheciampe" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingmar Pointeau" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549188v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546578v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.3840" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065133v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Mawassy" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Le Dizes-Maurel" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03564017v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Somogyi" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5857" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03538512v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vidal" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546579v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.2103" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548662v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Jamoteau" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithavong Cam" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Woignier" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boulineau" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-4678" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549523v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03585507v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548680v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539365v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Netter" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548670v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734210v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Jaafar" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Villares" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Brosse" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vigourox" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045203v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Bars" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Legros" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dublet" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fernandez-Martinez" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539382v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sunyach" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Siri" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540454v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thi&#233;ry" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540457v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239416v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marchal" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hennebert" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540462v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Garidel" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539373v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540459v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aguerre-Charriol" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03547505v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Avellan" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mauroy" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540520v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540521v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540536v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pekar" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540519v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rovezzi" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564354v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854345v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Slomberg" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hubaud" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopes" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855605v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863926v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Joubert" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dumestre" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dumont" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cardetti" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kvapil" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971176v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971189v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aguerre-Chariol" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307559v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wyart" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moulin" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971090v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00599322v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bourgel" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Franceschini" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gamet" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307844v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saveyn" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Ferrasse" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Van Der Meeren" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307843v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213814v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chaurand" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benard" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451174v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973296v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00596560v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dabo" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raimbault" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Badreddine" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970172v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Suavet" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970048v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969993v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970049v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969970v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chateau" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04764170v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307590v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307585v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270692v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nivi&#232;re" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9751-4_334" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337593v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chapon" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751504v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996INPL097N" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="_ftn1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="_ftnref1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cnst.rice.edu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467904v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amazigh Ouaksel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Slomberg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Cotena" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Brousset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5EN00871A" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05533481v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d6en90006b" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05565957v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feihong Ren" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vidal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Campos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vacandio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44172-026-00618-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023870v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couturier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.132740" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190725v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Aannir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil El. Mounafia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Loutou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hakkou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2025.237003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411347v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abreu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Albanese" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allega" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alves" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Anderson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/gypt-lc9v" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026915v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Carboni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L Slomberg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.137201" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151400v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaleesia D Amos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios G Papadiamantis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Zhang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Tian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.5c00311" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04415004v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=zeinab mawassy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Henner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Avellan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.133346" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752939v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Le Bars" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Etschmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Formentini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Legros" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c02887" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447287v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Auffan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Payet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.133093" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751256v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendel Wohlleben" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Wiesner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vikesland" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4EN90028F" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717751v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaochuan Huang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie F Auffan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Eckelman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menachem Elimelech" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Hong Kim" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-024-00567-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04290788v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tamba Oular&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lallemand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.132941" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04291862v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pailles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.3c00217" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296918v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Taha" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Ghennioui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2023.233341" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04291887v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Campos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3EN00263B" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880858v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mentana" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yordenca Lamartini&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Orsi&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Malard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RADE-22-00043.1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04230624v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dentant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.3c00021" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307666v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Amzil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ayadi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Rose" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7255813" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775826v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yordenca Lamartiniere" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Payet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tassistro" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231810398" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03931587v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Fehlauer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mustafa Negahi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23107-x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03864829v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Fernandez-Martinez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c05268" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677657v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.1c08081" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369094v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Santaella" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dentant" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132315" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03244358v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nassar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Masion" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2021.625201" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274485v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Artous" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auplat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nantod.2020.101065" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455690v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Brochard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nantod.2021.101238" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03468409v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L. Slomberg" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c02221" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03150060v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Resseguier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11020478" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455688v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Catalano" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Picard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hucher" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1en00345c" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184158v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pons" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.116897" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03150076v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hendren" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Wiesner" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2020.100288" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036606v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10122327" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03065323v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tella" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Morel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0en00442a" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971510v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ch&#226;tel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Perrein-Ettajani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle M&#233;tais" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2020.100254" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03065696v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9en01439j" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03043080v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2020.08.037" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03043049v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Gu&#233;niche" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.00076" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153686v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Araceli S&#225;nchez Jim&#233;nez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Puelles" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta P&#233;rez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma G&#243;mez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leire Barruetabe&#241;a" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2020.100267" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352628v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Uboldi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Sanles Sobrido" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bernard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herlin-Boime" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9091233" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02302666v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle George" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9101374" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376852v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas K Geitner" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ogilvie Hendren" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Cornelis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kaegi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Lead" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9EN00448C" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377111v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Avaro" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen M. Moon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Rose" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.05.041" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01978207v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mouneyrac" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2018.12.005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159313v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grisolia" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gensdarmes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Peillon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Dougniaux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab1a76" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169319v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jambon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Georges" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanles Sobrido" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.05.037" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02272705v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuhib Zewde Tamrat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.05.043" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02383296v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12152447" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02051803v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bossa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vicente" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8EN00700D" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02119458v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pantano" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Neubauer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Navratilova" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorette Scifo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Civardi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b04130" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006949v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Leszczy&#324;ska" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Stafin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Pagacz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Mi&#269;u&#353;&#237;k" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Omastova" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.02.022" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919878v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pariat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8en00712h" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919881v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tella" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b02697" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02393686v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2018.06.1168" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01730394v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-21862-4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746064v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.03.012" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971424v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borschneck" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ambrosi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.1832" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737663v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Sironval" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reylandt" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Ibouraadaten" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaly Palmai-Pallag" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-018-2188-x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793926v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pr&#233;aubert" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auffan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sari-Minodier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2018.03.013" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768724v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Mauroy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b00091" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799682v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.05.045" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03109063v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Paul" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Franco-Montoya" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamila Vibhushan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2017.1311381" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426082v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Miche" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.11.019" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649059v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Gondikas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiga Mackevica" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b02578" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520692v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lahera" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William F Net" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle F Kieffer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro F Rovezzi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2017.01.0023" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765610v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Baun" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Sayre" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Guenter Steinhaeuser" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2017.06.004" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01516469v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thill" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbpc.19961000952" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4F6CA25C3A5E2DE527E8E28CD74360ADE6BA09C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01670098v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Kumar" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Doumenq" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8597-1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456312v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J y Bottero" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Garidel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masion" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Deutsch" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6en00282j" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794930v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tella" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Liu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pariat" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabi&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7en00494j" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566237v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Schwab" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b01133" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427499v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamidat" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b01056" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435949v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bertrand-Huleux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758951v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yliane A. M. Yvanes-Giuliani" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fink" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. David Waite" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard N. Collins" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.10.051" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758946v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paul" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boczkowski" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lanone" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delacourt" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2015.02.074" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01430836v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avellan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chaneac" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis R.A. Onofri" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA19275K" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426093v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Nowack" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Boldrin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Caballero" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Foss Hansen" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadri Gottschalk" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b04472" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426092v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Mertens" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Wehrli" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Furrer" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.11.018" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427493v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Vikesland" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Rebodos" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Bottero" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5EN00155B" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426090v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Preaubert" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courbiere" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Achard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Greco" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2015.1030792" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01690729v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul-Marie Couture" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b00128" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01223836v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enoma Omoregie" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5712-z" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519369v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b01455" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426102v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Greco" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courbiere" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Orsiere" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2014.11.014" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH60JH07-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445176v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. George" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hagege" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Herlin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vrel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2015.08.519" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQ3KLGX6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291229v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morel" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Proux" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5en00092k" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426096v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludo Diels" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Bastiaens" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.08.091" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZB9GD6BG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01758623v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426098v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.08.007" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTWVCKGZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695931v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b00650" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426095v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bottero" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2014.10.004" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01244022v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Benameur" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassien" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Wei" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Culcasi" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2014.968889" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294900v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wu" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Wyart" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Angeletti" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2015.444" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294903v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19443994.2015.1019371" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426266v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cole W. Matson" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariah Arnold" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2013.869627" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187819v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille van Den Brule" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Beckers" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12989-014-0067-z" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057463v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Labille" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Diot" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2014.01.016" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5C5XWM8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157201v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kumar" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Olivi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra08840a" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426112v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fisichella" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Berenguer" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Steinmetz" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-700" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426115v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Issartel" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es501641b" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057470v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allainmat" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simonet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es500216t" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426264v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep05608" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426116v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Olivi" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es503154q" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426255v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enoma O. Omoregie" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan R. Lloyd" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.09.042" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCX01N10-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426282v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rollais" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonnefoy" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms141121613" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996048v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Wu" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Liu" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2013.788073" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781732v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cuoq" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.11.120" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZ1NSTF5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426283v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. -M. Couture" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mitchell" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wallschlaeger" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es3049724" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426274v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Fouqueray" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Noury" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Dherret" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Abbaci" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1256-7" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-91TKKNQM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857477v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Artells" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071260" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426286v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bertin" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dominici" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.11.063" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-461B2RNF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426275v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plantevin" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nr33611a" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426271v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Wallschlaeger" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe van Cappellen" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN13010" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00724794v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.07.060" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426270v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Salah Amara" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bacia-Verloop" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve M. Krapf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc46839a" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426198v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-8977-9-18" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452734v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thiery" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia de Jong" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Saez" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045326" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426196v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es302493s" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426290v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coussy" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dogan Paktunc" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Benzaazoua" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2012.05.016" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JP5FC5H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00662504v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dev&#232;s" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Perroux" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bacquart" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Plaisir" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.12.003" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G34W0JWV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426287v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-8977-9-39" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997222v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766640v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dufils" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vollat" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Botta" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.11.035" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP0B6BRL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766574v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ploetze" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es204508t" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426291v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetita El Beze" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mouillet" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Farcas" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.06.080" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48G248XN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426186v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Solovitch" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045325" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426190v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F. Ranville" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Diamond" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian A. Gallego-Urrea" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Metcalfe" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.726" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NR6BLB0G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230138v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Abidin" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.03.015" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFS6WF7L-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01519535v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766556v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Maillet" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Guiose" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Spalla" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belloni" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja209756j" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00708404v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Llorens" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Delnet" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Braillard" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4728414" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426288v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Giorgio" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Meo" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx3003214" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426202v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doelsch" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp20346k" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096843v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Garnier" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hurel Charlotte" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Garnier" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.04.023" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426210v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Orsiere" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Botta" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Benameur" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.03.027" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX6K7DN8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426201v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyan Yin" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingwen Cheng" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P. Colman" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es103995x" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766618v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lapied" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nahmani" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elara Moudilou" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2011.01.009" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ0CPHPV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426340v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426203v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cp01851a" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00593239v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charlet" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuheng Wang" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.11.005" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426205v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.01.001" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5185V7BH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766589v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Foltete" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Masfaraud" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bigorgne" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.06.020" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHKZWTNZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426200v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.03.003" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5XP29QT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426211v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew S. Hull" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es200809c" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00545194v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2010.05.018" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426207v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Foucaud" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapied Emmanuel" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.05.024" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMSTF07F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300386v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Saveyn" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Ferrasse" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Hernandez" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rose" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul van Der Meeren" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426133v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briois" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es101651w" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01519536v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinghuan Feng" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Sammut" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2010.02.012" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z1709VX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793996v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/NNM.10.61" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575010v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legret" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chaurand" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benard" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Deneele" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3151" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424682v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Sammut" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noack" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Hazemann" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.10.039" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFWKWK4X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426341v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pedeutour" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es903757q" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426342v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Solovitch" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00541539v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bod&#233;nan" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rafai" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poirier" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Piantone" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3142" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646091v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larquet" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Mariet" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja908707a" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519289v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es1000819" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175804v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jeq2009.0096" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01519539v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest M. Hotze" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soryong Chae" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Xiao" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373394v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Zeyons" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvat" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cassier-Chauvat" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390903305260" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741166v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.05.053" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPS4NQGQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446833v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Bottero" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. V.Lowry" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jolivet" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NNANO.2009.242" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519370v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9076952" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02472145v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Refait" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Girault" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jeannin" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2008.08.020" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NGSHZ6VJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426344v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Gatri" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793984v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.10.002" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJTMZCVW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01519542v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Botta" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feng" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365127v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hazemann" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trotignon" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/adcr.2007.00028" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01519541v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bigorgne" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foucaud" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Falla" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646102v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426343v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390902788086" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415336v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Brant" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9022807" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01519538v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Solovitch-Vella" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424683v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fiani" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Depoux" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2007.09.063" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7P3TSX3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303794v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00268945v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pages" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Conrod" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cuine" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carrier" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001539" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347957v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la702998x" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W628MG1V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793973v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Roncato" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es800086f" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RLP10STP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963049v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2006.02.060" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3M1P57H8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426872v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Salom&#233;" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp063186i" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TC83SNQ4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377276v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boning" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GC001480" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FQV2J7S2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794937v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es060999b" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-04Z0QWND-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01519547v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zeyons" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Decome" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thill" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.995" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RWF7DZ0N-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01519546v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brant" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villi&#233;ras" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pelletier" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thill" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15363830600665250" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794935v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Decome" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de M&#233;o" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es060691k" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-23JSQW3V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02072611v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trotignon" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khoury" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milodowski" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bienvenu" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2006.94.9-11.755" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424684v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Sammut" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Noack" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.047" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZKRZSNX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695936v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es060906q" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZSJ75K0R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962996v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Domas" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.006" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RLH4JKZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961904v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benard" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Mrabet" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moulin" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2006.01.021" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676507v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deschatrettes" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ss.0000175344.07293.2f" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125447v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thoral" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Garnier" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vangeen" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Refait" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377311v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chatellier" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. West" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Fortin" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490450490266343" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424688v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gaudin" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Petit" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mart&#237;n" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Decarreau" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/0009855043940417" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377308v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander van Geen" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thoral Sophie" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Yan" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2004.02.014" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W2LVNBHG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377316v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria De Cortalezzi" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Wells" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R. Barron" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2003.08.027" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T420NFT4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377321v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Chauveteau" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Tabary" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis F Hazemann" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;tphane Moustier" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(02)00571-X" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFL4PST3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377318v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Susini" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0300113" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-K7J46NG1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175954v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodorus de Bruin" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp027114c" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1L36F92N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377324v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Stone" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(02)00566-6" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QDHSQ4L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377328v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nahon" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la011605r" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8JC92L5D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377332v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Fidalgo de Cortalezzi" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Wiesner" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm010583r" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XVWSZL42-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377329v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cortalezzi" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(02)00049-2" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXW9D2G3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377335v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Petit" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0013188" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X6RS0Q6Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377336v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Toulhoat" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049500014631" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J2J3B5FM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377333v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moulin" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M. Bertsch" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Robert Wiesner" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la001302h" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DZ0RSC51-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377326v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Moustier" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la001650j" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BP7TNQ89-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377342v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilg&#233;-Ritter Astrid" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es9911418" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HDQJ5TXM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377337v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la991378h" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0DCPWM1T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377343v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(98)00325-2" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BB38D7864ECD8052C913EB3A4A3BDEBBE4DEB211/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377344v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivie-Lauquet Gwenaelle" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fr&#233;chou" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7757(97)00150-7" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A79F945CD7E0FE259794DE190E0587B44DFD276/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377354v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Khatib" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barres" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(96)00353-5" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GSXHX396-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377352v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Flanck" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Elmerich" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la961039d" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MZTH6S8W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377349v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Tchoubar" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Garcia" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la970041h" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Q4BWTVGC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377346v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la962015+" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377351v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manceau" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la962079k" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Q201V1WR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293831v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275981v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04764169v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04764166v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.18175" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884877v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Benizri" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alies" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Levard" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03538512v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boccheciampe" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vidal" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingmar Pointeau" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546578v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.3840" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549188v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564363v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04065133v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Mawassy" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Le Dizes-Maurel" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03564017v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Somogyi" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5857" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03585507v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546579v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.2103" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548662v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Jamoteau" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithavong Cam" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Woignier" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boulineau" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-4678" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549523v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548670v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548680v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539365v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Netter" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539373v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Garidel" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540459v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aguerre-Charriol" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734210v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Jaafar" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Villares" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Brosse" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vigourox" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045203v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Bars" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Legros" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dublet" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fernandez-Martinez" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03539382v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sunyach" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Siri" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540454v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thi&#233;ry" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540457v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239416v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marchal" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hennebert" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540462v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03547505v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Avellan" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mauroy" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540520v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540521v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540536v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pekar" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03540519v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rovezzi" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564354v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854345v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Slomberg" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hubaud" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopes" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863926v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Joubert" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dumestre" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dumont" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cardetti" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kvapil" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855605v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971176v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971189v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aguerre-Chariol" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971090v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307559v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wyart" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moulin" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00599322v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bourgel" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Franceschini" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gamet" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213814v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chaurand" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benard" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307844v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saveyn" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Ferrasse" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Van Der Meeren" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307843v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451174v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00596560v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dabo" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raimbault" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Badreddine" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973296v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970172v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Suavet" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969970v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chateau" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970048v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969993v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970049v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04764170v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307590v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307585v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270692v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nivi&#232;re" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-9751-4_334" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337593v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chapon" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751504v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996INPL097N" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>