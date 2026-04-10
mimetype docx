--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -1299,247 +1299,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">la construction problématique de l’« Italie » chez Machiavel, une modélisation déjà moderne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Récits de l'altérité : discours de pouvoir sur l'identité vs. altérité en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Cluj - Napoca, Roumanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vulnérabilité de l’Europe aujourd’hui au regard de celle de l’Italie vue par Machiavel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">démocratie et vulnérabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Créteil (Université Paris XII UPEC), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La légitimité des prises de position politiques dans la presse : le cas de l’élection présidentielle américaine de 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La légitimité, entre reconfigurations et refondations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Communication, société, environnement; LARSH, Jan 2025, Valenciennes (Nord), Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925266v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-05400911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une genèse de la géopolitique : la correspondance entre Machiavel et Vettori en 1513-1515</w:t>
               </w:r>
@@ -1588,165 +1588,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05161575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le français en tant que langue universitaire internationale : pour un pluralisme dans l'étude des sciences humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identité, Francophonie, Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Vasile Goldis, Arad, Roumanie, Mar 2024, Arad, Roumanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">la société états-unienne divisée au prisme du regard machiavélien : division ou faction ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Etats-Unis, une société divisée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Muse, May 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589207v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04578449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instinctive Docility on the Web: Social Cohesion and Social Media</w:t>
               </w:r>
@@ -3387,50 +3387,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">la lutte pour un passé fantasmé : le cas de la Serbie, entre autoritarisme populiste et totalitarisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Milenković</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la chute du mur de Berlin au conflit ukrainien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'harmattan, pp.99-116, 2024, Logiques Politiques, 978-2336416151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chapitre 2 - Souveraineté : nuances dans la crise De la théorisation du concept de souveraineté à son observation dans les systèmes politiques de Colombie et du Venezuela d’aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3443,143 +3529,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires d'Aix-Marseille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces de souveraineté dans les Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Aménagement et Territoires, 978-2-7314-1309-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622790v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-04589255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le prestige chez Machiavel »</w:t>
               </w:r>
@@ -5272,51 +5272,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37179997"/>
+    <w:nsid w:val="67EF8831"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5503,51 +5503,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-roudier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3521-7803" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410054v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roudier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15b20" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358917v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14abr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486482v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932201v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yh3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091883v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925251v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628009v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221930v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Majdouli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221944v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221946v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018644v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221948v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04481060v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221954v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018648v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925266v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Laroche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400933v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400911v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161575v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589207v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04578449v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221928v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221958v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221898v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221960v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221923v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Andr&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04481071v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Launay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221927v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04481078v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04481082v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04481080v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04481087v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04481090v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04481093v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066166v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/machiavel-par-lui-meme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589237v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sulikashvili" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Courmont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04481016v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Monroy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Launay Stephen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penagos Stephen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cherrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018660v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04481001v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04481025v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dumouchel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feugain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537168v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3986/9789610511038_2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622790v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589255v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Milenkovi&#263;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221875v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221884v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221888v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221880v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221878v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221951v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513569v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400985v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357482v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357518v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188800v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357471v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04578440v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358876v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04481076v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357495v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357502v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357511v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358853v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358867v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358858v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/tel-04481049v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04994662v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-roudier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3521-7803" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410054v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roudier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15b20" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358917v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14abr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486482v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932201v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yh3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091883v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925251v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628009v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221930v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Majdouli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221944v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221946v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018644v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221948v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04481060v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221954v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018648v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400933v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400911v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925266v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Laroche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161575v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04578449v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589207v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221928v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221958v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221898v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221960v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221923v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Andr&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04481071v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Launay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221927v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04481078v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04481082v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04481080v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04481087v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04481090v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04481093v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066166v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/machiavel-par-lui-meme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589237v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sulikashvili" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Courmont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04481016v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Monroy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Launay Stephen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penagos Stephen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cherrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018660v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04481001v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04481025v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dumouchel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feugain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537168v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3986/9789610511038_2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589255v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Milenkovi&#263;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622790v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221875v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221884v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221888v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221880v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221878v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221951v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513569v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400985v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357482v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357518v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188800v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357471v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04578440v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358876v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04481076v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357495v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357502v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357511v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358853v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358867v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358858v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/tel-04481049v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04994662v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>