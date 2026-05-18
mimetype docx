--- v1 (2026-04-10)
+++ v2 (2026-05-18)
@@ -1299,247 +1299,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La légitimité des prises de position politiques dans la presse : le cas de l’élection présidentielle américaine de 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La légitimité, entre reconfigurations et refondations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Communication, société, environnement; LARSH, Jan 2025, Valenciennes (Nord), Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">la construction problématique de l’« Italie » chez Machiavel, une modélisation déjà moderne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récits de l'altérité : discours de pouvoir sur l'identité vs. altérité en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Cluj - Napoca, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vulnérabilité de l’Europe aujourd’hui au regard de celle de l’Italie vue par Machiavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">démocratie et vulnérabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Créteil (Université Paris XII UPEC), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400911v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04925266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une genèse de la géopolitique : la correspondance entre Machiavel et Vettori en 1513-1515</w:t>
               </w:r>
@@ -4173,151 +4173,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">https://theconversation.com/avec-machiavel-penser-la-liberte-politique-dans-un-monde-en-guerre-259122</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roudier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Membre du jury de thèse d'Armand Rouvier, &amp;quot;Aux origines du conservatisme en France, une généalogie intellectuelle XVI-XVIIIème siècle&amp;quot;, soutenue le 1er octobre 2025 à l’EHESS, dirigée par Patrice Gueniffey.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357482v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-05357518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avec Machiavel, penser la liberté politique dans un monde en guerre</w:t>
               </w:r>
@@ -5272,51 +5272,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67EF8831"/>
+    <w:nsid w:val="5C3DE8D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5503,51 +5503,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-roudier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3521-7803" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410054v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roudier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15b20" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358917v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14abr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486482v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932201v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yh3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091883v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925251v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628009v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221930v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Majdouli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221944v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221946v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018644v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221948v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04481060v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221954v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018648v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400933v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400911v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925266v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Laroche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161575v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04578449v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589207v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221928v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221958v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221898v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221960v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221923v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Andr&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04481071v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Launay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221927v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04481078v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04481082v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04481080v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04481087v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04481090v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04481093v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066166v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/machiavel-par-lui-meme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589237v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sulikashvili" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Courmont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04481016v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Monroy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Launay Stephen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penagos Stephen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cherrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018660v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04481001v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04481025v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dumouchel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feugain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537168v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3986/9789610511038_2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589255v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Milenkovi&#263;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622790v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221875v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221884v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221888v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221880v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221878v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221951v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513569v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400985v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357482v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357518v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188800v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357471v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04578440v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358876v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04481076v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357495v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357502v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357511v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358853v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358867v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358858v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/tel-04481049v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04994662v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-roudier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3521-7803" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410054v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roudier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15b20" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358917v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14abr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486482v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932201v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yh3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091883v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925251v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628009v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221930v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Majdouli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221944v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221946v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018644v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221948v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04481060v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221954v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018648v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925266v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Laroche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400933v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400911v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161575v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04578449v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589207v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221928v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221958v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221898v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221960v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221923v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Andr&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04481071v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Launay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221927v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04481078v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04481082v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04481080v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04481087v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04481090v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04481093v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066166v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/machiavel-par-lui-meme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589237v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sulikashvili" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Courmont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04481016v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Monroy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Launay Stephen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penagos Stephen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cherrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018660v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04481001v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04481025v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dumouchel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feugain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537168v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3986/9789610511038_2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589255v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Milenkovi&#263;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622790v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221875v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221884v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221888v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221880v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221878v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04221951v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513569v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400985v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357518v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357482v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188800v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357471v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04578440v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358876v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04481076v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357495v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357502v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357511v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358853v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358867v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358858v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/tel-04481049v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04994662v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>