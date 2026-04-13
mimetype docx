--- v0 (2026-03-03)
+++ v1 (2026-04-13)
@@ -66,5992 +66,5992 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PCR Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien, Quatrième période triennale 2023-2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gandelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chandevau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap; CNRS; Acter Archéologie. 2025, 3 vol., 341, 163 et 321 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Plos, Saint-Geniès-de-Fontedit, Hérault (34), Occitanie, Rapport d'opération de fouille, Tome 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gandelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Arzelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chateauneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chandevau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Decanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut national de recherches archéologiques préventives. 2025, pp.514</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Plos, Saint-Geniès-de-Fontedit, Hérault (34), Occitanie, Rapport d'opération de fouille, Tome 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gandelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Arzelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chateauneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chandevau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Decanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut national de recherches archéologiques préventives. 2025, pp.605</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PCR Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien, Quatrième période triennale 2023-2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gandelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chandevau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap; CNRS; Acter Archéologie. 2025, 4 vol., 1600 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tombes monumentales du Bronze ancien de Roque Del Die (Capendu, Aude)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gandelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chateauneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP (Rapport final d'opération). 2024, pp.226</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niort (79), rue des Tournelles, le cimetière paroissial médiéval de Saint-Florent [Rapport de fouille]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Farago-Szekeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Dandurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geneviève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Landreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP Nouvelle-Aquitaine et Outre-mer. 2024, 2 vol. (303, 457 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05514593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aignan, Rues Saint-Saturnin et de la Rampe : rapport de fouille de sauvetage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tranier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Callède</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corneilhan (34), ZAC Cabrières : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Commandré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gandelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap midi-MED. 2022, 1 vol. (110 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04286886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collégiale Saint-Salvi, Albi, Tarn, Occitanie : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cornardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geneviève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aiffres (79) - ZAC Bâtipolis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pelletier Céline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geneviève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Landreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carrière lieu-dit « Calamès »,Bédeilhac et Aynat (Ariège)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Amélie Lelouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chalard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geneviève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02082754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guadeloupe, Saint-François, Plage des Raisins Clairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Romon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap DOM; DAC Guadeloupe, service des monuments historiques, de l'architecture, des musées. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bazièges, Haute-Garonne, Margaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Landou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Merleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Inrap. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude du caveau de l'église Saint-Pierre d'Epernon et de ses vestiges : Histoire et vicissitudes d'un espace funéraire. Rapport de fouille programmée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Centre - Val de Loire. 2009, 161 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chinon, Impasse Jean Macé. Rapport de fouille archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Denise Dalayeun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Bones to Lives: The ANR LINK project and the reshaping of identities in the Aveyron Dolmens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mobility, Genetics, and Collective Burials: Reflections on 3rd-Millennium Dynamics through the ANR LINK Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Arzelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Deguilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Linard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Nord Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille, Oct 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">23rd Archéologie &amp; Gobelets Conference Sea People, Land People : lifestyles and networks in Bell Beaker Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archéologie &amp; Gobelets Conference, Jun 2025, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05377206v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05238055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility, Genetics, and Collective Burials: Reflections on 3rd-Millennium Dynamics through the ANR LINK Project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">From Bones to Lives: The ANR LINK project and the reshaping of identities in the Aveyron Dolmens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Arzelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Mendisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Archéologie &amp; Gobelets Conference Sea People, Land People : lifestyles and networks in Bell Beaker Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archéologie &amp; Gobelets Conference, Jun 2025, Vannes, France</w:t>
+              <w:t xml:space="preserve">Rencontres Nord Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Oct 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05238055v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05377206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variété des pratiques mortuaires en Occitanie entre le Néolithique et le début de l’âge du Bronze</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Archéologie funéraire et (re)connaissance des populations esclavisées des Antilles françaises : l’exemple du cimetière de l’Anse Bellay à la Martinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Romon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Courtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Deguilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire LINK : Entre archéologie et génomique. Étude de l’évolution et de l’organisation sociale des communautés du Néolithique à l’âge du Bronze du Sud-Ouest de la France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1849èmes Journées de la Société d’Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.13528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909143v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverse funerary practices and genetic insights in Late Neolithic France: The LINK Project</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variété des pratiques mortuaires en Occitanie entre le Néolithique et le début de l’âge du Bronze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Arzelier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Muriel Gandelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2024 World Neolithic Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Sanliurfa, Turkey</w:t>
+              <w:t xml:space="preserve">Séminaire LINK : Entre archéologie et génomique. Étude de l’évolution et de l’organisation sociale des communautés du Néolithique à l’âge du Bronze du Sud-Ouest de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mélanie Pruvost; Muriel Gandelin; Vincent Ard; Marie-France Deguilloux, May 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828798v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie funéraire et (re)connaissance des populations esclavisées des Antilles françaises : l’exemple du cimetière de l’Anse Bellay à la Martinique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rouquet</w:t>
+                <w:t xml:space="preserve">Diverse funerary practices and genetic insights in Late Neolithic France: The LINK Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ana Arzelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-France Deguilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1849èmes Journées de la Société d’Anthropologie de Paris</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 2024 World Neolithic Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Sanliurfa, Turkey</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346285v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Établir une typo-chronologie des tombes à inhumation de l’Antiquité tardive à la fin du Moyen Âge dans l’ouest de la région Occitanie (ancienne région Midi-Pyrénées)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Corrochano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Paya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Rencontre autour des typo-chronologies des tombes à inhumation. Avancées de la recherche autour des pratiques de l’inhumation depuis la Préhistoire, de nouvelles données pour de nouveaux référentiels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gaaf, Jun 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02875038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cimetières d’époque coloniale de Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Kacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Paya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bonnissent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre autour de nos aïeux. La mort de plus en plus proche. 8e recontre du Gaaf</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nicolas Weydert; Stéfan Tzortzis; Anne Richier; Laetitia Lanteri; Hervé Guy, May 2016, Marseille, France. pp.167-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02875629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre Sud et Nord, du nouveau à l'Ouest : l'éperon de Buxerolles &amp;quot;La Grande Sablière&amp;quot; (Vienne), une occupation néolithique de longue durée : résultats préliminaires de la fouille préventive menée en 2013</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les cimetières d'esclaves en Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Romon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Luce Merleau</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Courtaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"De la tombe au territoire" et actualité de la recherche : actes des 11e Rencontres méridionales de la Préhistoire récente, Montpellier, 25-27 septembre 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Montpellier, France. pp.187-198</w:t>
+              <w:t xml:space="preserve">La route de l'esclave : des itinéraires pour réconcilier histoire et mémoire : actes du colloque international, Guadeloupe, 10-13 décembre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Guadeloupe, France. pp.159-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01835225v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cimetières d'esclaves en Guadeloupe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Entre Sud et Nord, du nouveau à l'Ouest : l'éperon de Buxerolles &amp;quot;La Grande Sablière&amp;quot; (Vienne), une occupation néolithique de longue durée : résultats préliminaires de la fouille préventive menée en 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Merleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Poissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégor Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Farago-Szekeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La route de l'esclave : des itinéraires pour réconcilier histoire et mémoire : actes du colloque international, Guadeloupe, 10-13 décembre 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Guadeloupe, France. pp.159-170</w:t>
+              <w:t xml:space="preserve">"De la tombe au territoire" et actualité de la recherche : actes des 11e Rencontres méridionales de la Préhistoire récente, Montpellier, 25-27 septembre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Montpellier, France. pp.187-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833086v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01835225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet d'étude d'un corps momifié et d'un ossuaire moderne conservés dans le caveau de l'église Saint-Pierre d'Epernon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Kacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème colloque de Pathographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Philippe Charlier, Apr 2009, Bourges, France. pp.63-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte exceptionnelle dans le prieuré fontevriste de la Madeleine à Orléans : la sépulture de l'abbesse Marie de Bretagne ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Projet de fouille sur un corps momifié du XVIIe siècle : quelle approche envisager pour les restes textiles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Corbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Delémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Desrosiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 2e colloque de pathographie, Loches, avril 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Loches, France</w:t>
+              <w:t xml:space="preserve">Rencontre autour des sépultures habillées, Actes des journées d’études organisées par le Gaaf et le SRA PACA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Carry-le-Rouet, France. pp.136-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02133224v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01739404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet de fouille sur un corps momifié du XVIIe siècle : quelle approche envisager pour les restes textiles ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Découverte exceptionnelle dans le prieuré fontevriste de la Madeleine à Orléans : la sépulture de l'abbesse Marie de Bretagne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre autour des sépultures habillées, Actes des journées d’études organisées par le Gaaf et le SRA PACA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Carry-le-Rouet, France. pp.136-142</w:t>
+              <w:t xml:space="preserve">Proc. 2e colloque de pathographie, Loches, avril 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Loches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01739404v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'établissement hospitalier des X-XIe siècles de la Madeleine à Orléans. Essai de caractérisation des espaces et de la population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Kacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace, Objets, Populations dans les établissements hospitaliers du Moyen-Age au XXe s.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sylvie Clech-Chartron, Sep 2008, Tonnerre, France. pp.301-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Plos, Saint-Geniès-de-Fontedit, Hérault (34), Occitanie, Rapport d'opération de fouille, Tome 1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The decapitated woman of Puisserguier (Hérault, France): a case study of mortuary treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...78 lines deleted...]
-                <w:t xml:space="preserve">hal-05445661v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15184/aqy.2024.191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Plos, Saint-Geniès-de-Fontedit, Hérault (34), Occitanie, Rapport d'opération de fouille, Tome 2</w:t>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-05445667v1</w:t>
+                <w:t xml:space="preserve">Peut-on établir une typo-chronologie des tombes à inhumation de l'Antiquité tardive à la fin du Moyen Âge dans l'ouest de la région Occitanie (ancienne région Midi-Pyrénées) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Corrochano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Paya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique du Centre de la France - Suppléments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Rencontre autour des typo-chronologies des tombes à inhumations : Actes de la 11e Rencontre du Groupe d’Anthropologie et d’Archéologie Funéraire, 82, pp.239-254</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien, Quatrième période triennale 2023-2025</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Barbey</w:t>
+                <w:t xml:space="preserve">Cercueils trapézoïdaux et hexagonaux dans les cimetières coloniaux de Guadeloupe : effet de mode ou reflet de profondes mutations sociales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-05445770v1</w:t>
+                <w:t xml:space="preserve">Thomas Romon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique du Centre de la France - Suppléments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Rencontre autour des typo-chronologies des tombes à inhumations : Actes de la 11e Rencontre du Groupe d’Anthropologie et d’Archéologie Funéraire, 82, pp.459-464</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien, Quatrième période triennale 2023-2025</w:t>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-05241206v1</w:t>
+                <w:t xml:space="preserve">Les occupations protohistoriques d’une terrasse en rive droite du Lot : l’exemple de la Mariniesse à Saint-Sylvestre-sur-Lot (Lot-et-Garonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Merleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niort (79), rue des Tournelles, le cimetière paroissial médiéval de Saint-Florent [Rapport de fouille]</w:t>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">halshs-05514593v1</w:t>
+                <w:t xml:space="preserve">Pratiques cultuelles et funéraires à l'âge du Bronze final. Les enclos protohistoriques de la Jardelle à Dissay, Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maitay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rousseau Jérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, t. 34, p. 9-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tombes monumentales du Bronze ancien de Roque Del Die (Capendu, Aude)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Variété des inhumations chasséennes en région toulousaine : l’apport du site de Sauzas (Blagnac, Haute-Garonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...61 lines deleted...]
-                <w:t xml:space="preserve">hal-04909636v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58, pp.47-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/galliap.668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aignan, Rues Saint-Saturnin et de la Rampe : rapport de fouille de sauvetage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">hal-04465941v1</w:t>
+                <w:t xml:space="preserve">Les cimetières littoraux de la période coloniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bonnissent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Courtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Romon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 150, pp.59-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.3904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corneilhan (34), ZAC Cabrières : rapport de diagnostic</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les données pondérales dans l'étude des ossuaires : l'exemple du caveau 2215 de l'église des Carmes, place Albert-1er à Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...28 lines deleted...]
-                <w:t xml:space="preserve">halshs-04286886v1</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Longepierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (3-4), pp.165 - 176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13219-017-0181-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collégiale Saint-Salvi, Albi, Tarn, Occitanie : rapport de diagnostic</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nouvelles découvertes néolithiques sur la nécropole de la Jardelle à Dissay (Vienne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04466024v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24, pp.47-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aiffres (79) - ZAC Bâtipolis</w:t>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-01982381v1</w:t>
+                <w:t xml:space="preserve">Nouvelles découvertes néolithiques sur la nécropole de la Jardelle à Dissay (Vienne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rousseau Jérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bily B</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n°24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrière lieu-dit « Calamès »,Bédeilhac et Aynat (Ariège)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chalard</w:t>
+                <w:t xml:space="preserve">Le caveau de l'église Saint-Pierre d'Epernon (Eure-et-Loir) et ses vestiges : protocole d'étude et premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Geneviève</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">halshs-02082754v1</w:t>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53, http://racf.revues.org/2167</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guadeloupe, Saint-François, Plage des Raisins Clairs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Des vivants et des morts à « La Grande Sablière » à Buxerolles (Vienne) au Néolithique puis au Moyen Âge : premières données de la fouille préventive menée en 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Merleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Poissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégor Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Farago-Szekeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-04465913v1</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l’Association des Archéologues du Poitou et des Charentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44, pp.7-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bazièges, Haute-Garonne, Margaille</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Benquet</w:t>
+                <w:t xml:space="preserve">Synthèse des interventions archéologiques au prieuré de &amp;quot; la Madeleine-lez-Orléans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Cunault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Luce Merleau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01740740v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Archéologique et Historique de l’Orléanais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 169, pp.15-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du caveau de l'église Saint-Pierre d'Epernon et de ses vestiges : Histoire et vicissitudes d'un espace funéraire. Rapport de fouille programmée</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Des tombes chasséennes attestées dans le Toulousain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gandelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03330981v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Inrap 10 ans, Hors série, pp.85-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeopages.471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chinon, Impasse Jean Macé. Rapport de fouille archéologique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Skeletal evidence of aortic coarctation: A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue de Médecine Légale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (1), pp.35-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medleg.2010.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tumulus de Milharenque, nécropole de la Coustalade à Avezac-Prat-Lahitte (Hautes-Pyrénées). Les données anthropologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03330970v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie des Pyrénées Occidentales et des Landes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 22, pp.173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nécropole protohistorique du Grand bassin II à Mailhac, Aude (VIe – Ve s. av. n. è.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Taffanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Taffanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chardenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documents d'archéologie méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 25, pp.65-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01421359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fin du Néolithique et l'âge du Bronze sur le site ceinturé du Plos à Saint-Geniès-de-Fontedit (Hérault)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les monuments funéraires du Bronze ancien de Roque del Die à Capendu (Aude)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Decanter</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vergély</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muriel Gandelin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pêle-Mêle, Textes offerts à Jean Vaquer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.195-211, 2024, 978-2-35842-035-8</w:t>
+              <w:t xml:space="preserve">Pêle-mêle. Textes offerts à Jean Vaquer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.327-350, 2024, 978-2-35842-035-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04830133v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les monuments funéraires du Bronze ancien de Roque del Die à Capendu (Aude)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">La fin du Néolithique et l'âge du Bronze sur le site ceinturé du Plos à Saint-Geniès-de-Fontedit (Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gandelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hélène Vergély</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Decanter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muriel Gandelin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pêle-mêle. Textes offerts à Jean Vaquer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.327-350, 2024, 978-2-35842-035-8</w:t>
+              <w:t xml:space="preserve">Pêle-Mêle, Textes offerts à Jean Vaquer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.195-211, 2024, 978-2-35842-035-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04830135v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques funéraires dans les Petites-Antilles Françaises à l’époque coloniale, entre tradition et métissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Kacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Figeac M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Échanges et métissage des cultures matérielles entre la Nouvelle-Aquitaine et les outre-mers (XVIIIe-XIXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences de l’Homme d’Aquitaine, pp.53-62, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cimetières d’époque coloniale de Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Kacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Paya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bonnissent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Weydert N.; Tzortzis S.; Richier A.; Lanteri L.; Guy H. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre autour de nos aïeux. La mort de plus en plus proche. Actes de la 8e rencontre du Gaaf (Marseille, 25-27 mai 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications du Gaaf, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie d'intervention sur un grand ensemble funéraire médiéval : l'exemple du prieuré de la Madeleine d'Orléans (Loiret)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Kacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carré F.; Hincker V.; Chapelain de Seréville-Niel C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre autour des enjeux de la fouille des grands ensembles sépulcraux médiévaux, modernes et contemporains, Actes de la 7e Rencontre du Gaaf (Caen, 3-4 avril 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publication du Gaaf, pp.81-91, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'histoire du caveau de l'église Saint-Pierre d'Epernon à partir des sources historiques, archéologiques et anthropologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Kacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Comité Archéologique d'Eure-et-Loir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1989-2014 : 25 ans d'activités du CAEL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Roudenn Grafik Groupe, pp.141-152, 2014, 978-2-36851-037-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte exceptionnelle dans le prieuré fontevriste de la Madeleine à Orléans : la sépulture de l'abbesse Marie de Bretagne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Kacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Charlier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème colloque de pathographie, Loches 6-8 avril 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de Boccard, pp.131-168, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328798v1</w:t>
-              </w:r>
-[...1910 lines deleted...]
-                <w:t xml:space="preserve">halshs-01421359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6069,103 +6069,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une fosse-bûcher antique atypique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Luce Merleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cornardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Decanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre autour de la crémation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Toulouse, France</w:t>
@@ -6194,90 +6194,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cercueils trapézoïdaux et hexagonaux dans les cimetières coloniaux de Guadeloupe : effet de mode ou reflet de profondes mutations sociales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Rencontre autour des typo-chronologies des tombes à inhumation. Avancées de la recherche autour des pratiques de l’inhumation depuis la Préhistoire, de nouvelles données pour de nouveaux référentiels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Tours, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6302,77 +6302,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cimetière d'hôpital de la Madeleine (Orléans, X e -XI e siècles) Essai de caractérisation archéo-anthropologique de la population inhumée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Kacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupement des anthropologues de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Bordeaux, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6429,103 +6429,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'occupation d'une terrasse en rive droite du Lot du Bronze final au XIIe siècle ap. J.-C. (Aquitaine, Lot-et-Garonne, Saint-Sylvestre-sur-Lot, Bourg Est et Bourg Nord, ZAC de La Mariniesse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Luce Merleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ballarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cornardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. , 2 vol. (405, 165 p.), 2019, Documents d’archéologie préventive 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7118,51 +7118,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377206v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arzelier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mendisco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238055v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Linard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909143v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marsac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04828798v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Pruvost" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346285v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.13528" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02875038v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Corrochano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paya" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02875629v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnissent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835225v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Merleau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Poissonnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Szekeres" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833086v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328906v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133224v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739404v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desrosiers" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328826v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445661v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chateauneuf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445667v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445770v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barbey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241206v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514593v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Landreau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909636v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465941v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tranier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Call&#232;de" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04286886v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jung" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466024v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Viers" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornardeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marty" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982381v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sergent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelletier C&#233;line" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082754v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Am&#233;lie Lelouvier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lagarrigue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465913v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740740v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Landou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330981v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330970v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pichon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830133v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830135v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verg&#233;ly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359512v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921755v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154603v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329375v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328798v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806468v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pruvost" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2024.191" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04114007v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113809v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593727v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873424v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pons" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.668" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095432v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Legendre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3904" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265005v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maitay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186781v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lard&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Longepierre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-017-0181-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04191340v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousseau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Billy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forr&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044711v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bily B" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329388v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438636v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842975v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cunault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779637v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.471" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03247523v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2010.03.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466089v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421359v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Janin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Taffanel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Taffanel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boisson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192329v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02875080v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330672v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02453956v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ballarin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/fqcx-4675" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739656v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Conterio" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9791092655063.html" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294848v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Saintot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Ballut" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra11-un-habitat-chasseen-en-auvergne/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03740154v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241206v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barbey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445661v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arzelier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chateauneuf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445667v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445770v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909636v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marsac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514593v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Szekeres" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Landreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465941v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tranier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Call&#232;de" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04286886v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jung" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466024v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Viers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornardeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982381v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sergent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelletier C&#233;line" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082754v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Am&#233;lie Lelouvier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lagarrigue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465913v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740740v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Landou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Merleau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330981v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330970v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pichon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238055v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Linard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377206v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mendisco" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346285v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.13528" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909143v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04828798v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Pruvost" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02875038v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Corrochano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paya" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02875629v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnissent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833086v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835225v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Poissonnier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328906v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739404v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desrosiers" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133224v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328826v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806468v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pruvost" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2024.191" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113809v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04114007v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593727v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265005v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maitay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873424v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pons" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.668" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095432v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Legendre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3904" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186781v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lard&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Longepierre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-017-0181-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04191340v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousseau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Billy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forr&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044711v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bily B" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329388v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438636v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842975v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cunault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779637v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.471" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03247523v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2010.03.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466089v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421359v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Janin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Taffanel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Taffanel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boisson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830135v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verg&#233;ly" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830133v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359512v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921755v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154603v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329375v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328798v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192329v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02875080v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330672v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02453956v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ballarin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/fqcx-4675" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739656v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Conterio" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9791092655063.html" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294848v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Saintot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Ballut" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra11-un-habitat-chasseen-en-auvergne/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03740154v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>