--- v1 (2026-04-13)
+++ v2 (2026-05-27)
@@ -66,5992 +66,5992 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Bones to Lives: The ANR LINK project and the reshaping of identities in the Aveyron Dolmens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Arzelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Mendisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gandelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Nord Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Oct 2025, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05377206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobility, Genetics, and Collective Burials: Reflections on 3rd-Millennium Dynamics through the ANR LINK Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Arzelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Deguilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Linard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gandelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23rd Archéologie &amp; Gobelets Conference Sea People, Land People : lifestyles and networks in Bell Beaker Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archéologie &amp; Gobelets Conference, Jun 2025, Vannes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05238055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variété des pratiques mortuaires en Occitanie entre le Néolithique et le début de l’âge du Bronze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gandelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire LINK : Entre archéologie et génomique. Étude de l’évolution et de l’organisation sociale des communautés du Néolithique à l’âge du Bronze du Sud-Ouest de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mélanie Pruvost; Muriel Gandelin; Vincent Ard; Marie-France Deguilloux, May 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diverse funerary practices and genetic insights in Late Neolithic France: The LINK Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Arzelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Deguilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Linard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 2024 World Neolithic Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Sanliurfa, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologie funéraire et (re)connaissance des populations esclavisées des Antilles françaises : l’exemple du cimetière de l’Anse Bellay à la Martinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Romon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Courtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Deguilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1849èmes Journées de la Société d’Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.13528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Établir une typo-chronologie des tombes à inhumation de l’Antiquité tardive à la fin du Moyen Âge dans l’ouest de la région Occitanie (ancienne région Midi-Pyrénées)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Corrochano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Paya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e Rencontre autour des typo-chronologies des tombes à inhumation. Avancées de la recherche autour des pratiques de l’inhumation depuis la Préhistoire, de nouvelles données pour de nouveaux référentiels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gaaf, Jun 2019, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cimetières d’époque coloniale de Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Romon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Paya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bonnissent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre autour de nos aïeux. La mort de plus en plus proche. 8e recontre du Gaaf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Weydert; Stéfan Tzortzis; Anne Richier; Laetitia Lanteri; Hervé Guy, May 2016, Marseille, France. pp.167-176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre Sud et Nord, du nouveau à l'Ouest : l'éperon de Buxerolles &amp;quot;La Grande Sablière&amp;quot; (Vienne), une occupation néolithique de longue durée : résultats préliminaires de la fouille préventive menée en 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Merleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Poissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégor Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Farago-Szekeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"De la tombe au territoire" et actualité de la recherche : actes des 11e Rencontres méridionales de la Préhistoire récente, Montpellier, 25-27 septembre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Montpellier, France. pp.187-198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01835225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cimetières d'esclaves en Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Romon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Courtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La route de l'esclave : des itinéraires pour réconcilier histoire et mémoire : actes du colloque international, Guadeloupe, 10-13 décembre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Guadeloupe, France. pp.159-170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet d'étude d'un corps momifié et d'un ossuaire moderne conservés dans le caveau de l'église Saint-Pierre d'Epernon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème colloque de Pathographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Charlier, Apr 2009, Bourges, France. pp.63-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Découverte exceptionnelle dans le prieuré fontevriste de la Madeleine à Orléans : la sépulture de l'abbesse Marie de Bretagne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proc. 2e colloque de pathographie, Loches, avril 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Loches, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet de fouille sur un corps momifié du XVIIe siècle : quelle approche envisager pour les restes textiles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Corbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Delémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Desrosiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre autour des sépultures habillées, Actes des journées d’études organisées par le Gaaf et le SRA PACA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Carry-le-Rouet, France. pp.136-142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01739404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'établissement hospitalier des X-XIe siècles de la Madeleine à Orléans. Essai de caractérisation des espaces et de la population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace, Objets, Populations dans les établissements hospitaliers du Moyen-Age au XXe s.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvie Clech-Chartron, Sep 2008, Tonnerre, France. pp.301-322</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien, Quatrième période triennale 2023-2025</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Plos, Saint-Geniès-de-Fontedit, Hérault (34), Occitanie, Rapport d'opération de fouille, Tome 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gandelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Gandelin</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ana Arzelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chateauneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chandevau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Convertini</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Decanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap; CNRS; Acter Archéologie. 2025, 3 vol., 341, 163 et 321 p</w:t>
+              <w:t xml:space="preserve">Institut national de recherches archéologiques préventives. 2025, pp.514</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05241206v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Plos, Saint-Geniès-de-Fontedit, Hérault (34), Occitanie, Rapport d'opération de fouille, Tome 1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Plos, Saint-Geniès-de-Fontedit, Hérault (34), Occitanie, Rapport d'opération de fouille, Tome 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gandelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Gandelin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ana Arzelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chateauneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chandevau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Decanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Institut national de recherches archéologiques préventives. 2025, pp.514</w:t>
+              <w:t xml:space="preserve">Institut national de recherches archéologiques préventives. 2025, pp.605</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05445661v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Plos, Saint-Geniès-de-Fontedit, Hérault (34), Occitanie, Rapport d'opération de fouille, Tome 2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">PCR Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien, Quatrième période triennale 2023-2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chandevau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Institut national de recherches archéologiques préventives. 2025, pp.605</w:t>
+              <w:t xml:space="preserve">Inrap; CNRS; Acter Archéologie. 2025, 4 vol., 1600 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05445667v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien, Quatrième période triennale 2023-2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chandevau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap; CNRS; Acter Archéologie. 2025, 4 vol., 1600 p</w:t>
+              <w:t xml:space="preserve">Inrap; CNRS; Acter Archéologie. 2025, 3 vol., 341, 163 et 321 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05445770v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tombes monumentales du Bronze ancien de Roque Del Die (Capendu, Aude)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vianney Forest</w:t>
+                <w:t xml:space="preserve">Niort (79), rue des Tournelles, le cimetière paroissial médiéval de Saint-Florent [Rapport de fouille]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Farago-Szekeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Dandurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geneviève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Landreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAP (Rapport final d'opération). 2024, pp.226</w:t>
+              <w:t xml:space="preserve">INRAP Nouvelle-Aquitaine et Outre-mer. 2024, 2 vol. (303, 457 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04909636v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05514593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niort (79), rue des Tournelles, le cimetière paroissial médiéval de Saint-Florent [Rapport de fouille]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Landreau</w:t>
+                <w:t xml:space="preserve">Les tombes monumentales du Bronze ancien de Roque Del Die (Capendu, Aude)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gandelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chateauneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAP Nouvelle-Aquitaine et Outre-mer. 2024, 2 vol. (303, 457 p.)</w:t>
+              <w:t xml:space="preserve">INRAP (Rapport final d'opération). 2024, pp.226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-05514593v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aignan, Rues Saint-Saturnin et de la Rampe : rapport de fouille de sauvetage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tranier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Callède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corneilhan (34), ZAC Cabrières : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Commandré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap midi-MED. 2022, 1 vol. (110 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04286886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collégiale Saint-Salvi, Albi, Tarn, Occitanie : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Viers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cornardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geneviève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aiffres (79) - ZAC Bâtipolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pelletier Céline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geneviève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Landreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrière lieu-dit « Calamès »,Bédeilhac et Aynat (Ariège)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Amélie Lelouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chalard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geneviève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02082754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guadeloupe, Saint-François, Plage des Raisins Clairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap DOM; DAC Guadeloupe, service des monuments historiques, de l'architecture, des musées. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bazièges, Haute-Garonne, Margaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Landou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Luce Merleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Inrap. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du caveau de l'église Saint-Pierre d'Epernon et de ses vestiges : Histoire et vicissitudes d'un espace funéraire. Rapport de fouille programmée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Kacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA Centre - Val de Loire. 2009, 161 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chinon, Impasse Jean Macé. Rapport de fouille archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Denise Dalayeun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility, Genetics, and Collective Burials: Reflections on 3rd-Millennium Dynamics through the ANR LINK Project</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les monuments funéraires du Bronze ancien de Roque del Die à Capendu (Aude)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...3 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vergély</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Muriel Gandelin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Archéologie &amp; Gobelets Conference Sea People, Land People : lifestyles and networks in Bell Beaker Europe</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05238055v1</w:t>
+              <w:t xml:space="preserve">Pêle-mêle. Textes offerts à Jean Vaquer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.327-350, 2024, 978-2-35842-035-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Bones to Lives: The ANR LINK project and the reshaping of identities in the Aveyron Dolmens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">La fin du Néolithique et l'âge du Bronze sur le site ceinturé du Plos à Saint-Geniès-de-Fontedit (Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gandelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...40 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Decanter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Muriel Gandelin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Nord Sud</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05377206v1</w:t>
+              <w:t xml:space="preserve">Pêle-Mêle, Textes offerts à Jean Vaquer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.195-211, 2024, 978-2-35842-035-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie funéraire et (re)connaissance des populations esclavisées des Antilles françaises : l’exemple du cimetière de l’Anse Bellay à la Martinique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Les pratiques funéraires dans les Petites-Antilles Françaises à l’époque coloniale, entre tradition et métissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Kacki</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Figeac M. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1849èmes Journées de la Société d’Anthropologie de Paris</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05346285v1</w:t>
+              <w:t xml:space="preserve">Échanges et métissage des cultures matérielles entre la Nouvelle-Aquitaine et les outre-mers (XVIIIe-XIXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l’Homme d’Aquitaine, pp.53-62, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variété des pratiques mortuaires en Occitanie entre le Néolithique et le début de l’âge du Bronze</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Les cimetières d’époque coloniale de Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Romon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Paya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bonnissent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Weydert N.; Tzortzis S.; Richier A.; Lanteri L.; Guy H. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire LINK : Entre archéologie et génomique. Étude de l’évolution et de l’organisation sociale des communautés du Néolithique à l’âge du Bronze du Sud-Ouest de la France</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04909143v1</w:t>
+              <w:t xml:space="preserve">Rencontre autour de nos aïeux. La mort de plus en plus proche. Actes de la 8e rencontre du Gaaf (Marseille, 25-27 mai 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications du Gaaf, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverse funerary practices and genetic insights in Late Neolithic France: The LINK Project</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stratégie d'intervention sur un grand ensemble funéraire médiéval : l'exemple du prieuré de la Madeleine d'Orléans (Loiret)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carré F.; Hincker V.; Chapelain de Seréville-Niel C. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2024 World Neolithic Congress</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04828798v1</w:t>
+              <w:t xml:space="preserve">Rencontre autour des enjeux de la fouille des grands ensembles sépulcraux médiévaux, modernes et contemporains, Actes de la 7e Rencontre du Gaaf (Caen, 3-4 avril 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publication du Gaaf, pp.81-91, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Établir une typo-chronologie des tombes à inhumation de l’Antiquité tardive à la fin du Moyen Âge dans l’ouest de la région Occitanie (ancienne région Midi-Pyrénées)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">L'histoire du caveau de l'église Saint-Pierre d'Epernon à partir des sources historiques, archéologiques et anthropologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité Archéologique d'Eure-et-Loir. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Rencontre autour des typo-chronologies des tombes à inhumation. Avancées de la recherche autour des pratiques de l’inhumation depuis la Préhistoire, de nouvelles données pour de nouveaux référentiels</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02875038v1</w:t>
+              <w:t xml:space="preserve">1989-2014 : 25 ans d'activités du CAEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Roudenn Grafik Groupe, pp.141-152, 2014, 978-2-36851-037-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cimetières d’époque coloniale de Guadeloupe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Découverte exceptionnelle dans le prieuré fontevriste de la Madeleine à Orléans : la sépulture de l'abbesse Marie de Bretagne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...40 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Charlier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre autour de nos aïeux. La mort de plus en plus proche. 8e recontre du Gaaf</w:t>
-[...664 lines deleted...]
-                <w:t xml:space="preserve">hal-03328826v1</w:t>
+              <w:t xml:space="preserve">2ème colloque de pathographie, Loches 6-8 avril 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de Boccard, pp.131-168, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The decapitated woman of Puisserguier (Hérault, France): a case study of mortuary treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15184/aqy.2024.191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on établir une typo-chronologie des tombes à inhumation de l'Antiquité tardive à la fin du Moyen Âge dans l'ouest de la région Occitanie (ancienne région Midi-Pyrénées) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Corrochano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Paya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique du Centre de la France - Suppléments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Rencontre autour des typo-chronologies des tombes à inhumations : Actes de la 11e Rencontre du Groupe d’Anthropologie et d’Archéologie Funéraire, 82, pp.239-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04113809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cercueils trapézoïdaux et hexagonaux dans les cimetières coloniaux de Guadeloupe : effet de mode ou reflet de profondes mutations sociales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique du Centre de la France - Suppléments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Rencontre autour des typo-chronologies des tombes à inhumations : Actes de la 11e Rencontre du Groupe d’Anthropologie et d’Archéologie Funéraire, 82, pp.459-464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations protohistoriques d’une terrasse en rive droite du Lot : l’exemple de la Mariniesse à Saint-Sylvestre-sur-Lot (Lot-et-Garonne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Luce Merleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquitania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04593727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques cultuelles et funéraires à l'âge du Bronze final. Les enclos protohistoriques de la Jardelle à Dissay, Vienne</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Variété des inhumations chasséennes en région toulousaine : l’apport du site de Sauzas (Blagnac, Haute-Garonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gandelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquitania</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58, pp.47-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/galliap.668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265005v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variété des inhumations chasséennes en région toulousaine : l’apport du site de Sauzas (Blagnac, Haute-Garonne)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les cimetières littoraux de la période coloniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bonnissent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Courtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Romon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/galliap.668⟩</w:t>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 150, pp.59-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.3904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873424v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cimetières littoraux de la période coloniale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pratiques cultuelles et funéraires à l'âge du Bronze final. Les enclos protohistoriques de la Jardelle à Dissay, Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maitay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rousseau Jérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aquitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, t. 34, p. 9-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03095432v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les données pondérales dans l'étude des ossuaires : l'exemple du caveau 2215 de l'église des Carmes, place Albert-1er à Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Longepierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 29 (3-4), pp.165 - 176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13219-017-0181-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles découvertes néolithiques sur la nécropole de la Jardelle à Dissay (Vienne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 24, pp.47-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles découvertes néolithiques sur la nécropole de la Jardelle à Dissay (Vienne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rousseau Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bily B</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Forré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, n°24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02044711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le caveau de l'église Saint-Pierre d'Epernon (Eure-et-Loir) et ses vestiges : protocole d'étude et premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Kacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gaultier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 53, http://racf.revues.org/2167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des vivants et des morts à « La Grande Sablière » à Buxerolles (Vienne) au Néolithique puis au Moyen Âge : premières données de la fouille préventive menée en 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Luce Merleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Poissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégor Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Farago-Szekeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l’Association des Archéologues du Poitou et des Charentes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 44, pp.7-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02438636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse des interventions archéologiques au prieuré de &amp;quot; la Madeleine-lez-Orléans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Cunault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Kacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Archéologique et Historique de l’Orléanais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 169, pp.15-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des tombes chasséennes attestées dans le Toulousain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Inrap 10 ans, Hors série, pp.85-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/archeopages.471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01779637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skeletal evidence of aortic coarctation: A case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Kacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de Médecine Légale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1 (1), pp.35-38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.medleg.2010.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tumulus de Milharenque, nécropole de la Coustalade à Avezac-Prat-Lahitte (Hautes-Pyrénées). Les données anthropologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie des Pyrénées Occidentales et des Landes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 22, pp.173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nécropole protohistorique du Grand bassin II à Mailhac, Aude (VIe – Ve s. av. n. è.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Taffanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Taffanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chardenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documents d'archéologie méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 25, pp.65-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01421359v1</w:t>
-              </w:r>
-[...818 lines deleted...]
-                <w:t xml:space="preserve">hal-03328798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6069,103 +6069,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une fosse-bûcher antique atypique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Rouquet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Luce Merleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cornardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Decanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre autour de la crémation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Toulouse, France</w:t>
@@ -6194,90 +6194,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cercueils trapézoïdaux et hexagonaux dans les cimetières coloniaux de Guadeloupe : effet de mode ou reflet de profondes mutations sociales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Romon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Rencontre autour des typo-chronologies des tombes à inhumation. Avancées de la recherche autour des pratiques de l’inhumation depuis la Préhistoire, de nouvelles données pour de nouveaux référentiels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Tours, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6302,77 +6302,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cimetière d'hôpital de la Madeleine (Orléans, X e -XI e siècles) Essai de caractérisation archéo-anthropologique de la population inhumée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Kacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupement des anthropologues de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Bordeaux, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6429,103 +6429,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'occupation d'une terrasse en rive droite du Lot du Bronze final au XIIe siècle ap. J.-C. (Aquitaine, Lot-et-Garonne, Saint-Sylvestre-sur-Lot, Bourg Est et Bourg Nord, ZAC de La Mariniesse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Luce Merleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ballarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cornardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. , 2 vol. (405, 165 p.), 2019, Documents d’archéologie préventive 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7118,51 +7118,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241206v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barbey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445661v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arzelier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chateauneuf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445667v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445770v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909636v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marsac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514593v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Szekeres" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Landreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465941v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tranier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Call&#232;de" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04286886v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jung" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466024v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Viers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornardeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982381v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sergent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelletier C&#233;line" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082754v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Am&#233;lie Lelouvier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lagarrigue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465913v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740740v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Landou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Merleau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330981v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330970v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pichon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238055v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Linard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377206v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mendisco" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346285v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.13528" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909143v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04828798v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Pruvost" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02875038v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Corrochano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paya" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02875629v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnissent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833086v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835225v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Poissonnier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328906v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739404v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desrosiers" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133224v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328826v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806468v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pruvost" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2024.191" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113809v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04114007v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593727v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265005v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maitay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873424v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pons" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.668" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095432v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Legendre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3904" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186781v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lard&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Longepierre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-017-0181-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04191340v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousseau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Billy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forr&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044711v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bily B" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329388v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438636v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842975v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cunault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779637v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.471" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03247523v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2010.03.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466089v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421359v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Janin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Taffanel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Taffanel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boisson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830135v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verg&#233;ly" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830133v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359512v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921755v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154603v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329375v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328798v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192329v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02875080v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330672v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02453956v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ballarin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/fqcx-4675" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739656v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Conterio" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9791092655063.html" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294848v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Saintot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Ballut" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra11-un-habitat-chasseen-en-auvergne/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03740154v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377206v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arzelier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mendisco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238055v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Linard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909143v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marsac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04828798v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Pruvost" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346285v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.13528" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02875038v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Corrochano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paya" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02875629v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnissent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835225v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Merleau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Poissonnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Szekeres" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833086v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328906v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133224v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739404v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desrosiers" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328826v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445661v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chateauneuf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445667v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445770v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barbey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241206v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514593v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Landreau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909636v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465941v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tranier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Call&#232;de" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04286886v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jung" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466024v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Viers" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornardeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marty" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982381v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sergent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelletier C&#233;line" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082754v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Am&#233;lie Lelouvier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lagarrigue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465913v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740740v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Landou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330981v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330970v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pichon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830135v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verg&#233;ly" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830133v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359512v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921755v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154603v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329375v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328798v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806468v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pruvost" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2024.191" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113809v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04114007v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593727v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873424v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pons" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.668" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095432v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Legendre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leroy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3904" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265005v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maitay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186781v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lard&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Longepierre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-017-0181-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04191340v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousseau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Billy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forr&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044711v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bily B" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329388v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438636v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842975v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cunault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779637v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.471" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03247523v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medleg.2010.03.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466089v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421359v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Janin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Taffanel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Taffanel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boisson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192329v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02875080v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330672v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02453956v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ballarin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/fqcx-4675" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739656v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Conterio" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9791092655063.html" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02294848v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Saintot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Ballut" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra11-un-habitat-chasseen-en-auvergne/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03740154v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>