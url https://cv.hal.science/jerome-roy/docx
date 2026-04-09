--- v0 (2026-03-07)
+++ v1 (2026-04-09)
@@ -180,2741 +180,2741 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selenomethionine mitigation of methylmercury-induced epigenetic and transcriptomic alterations in rainbow trout brain: a toxicogenomic survey</w:t>
+                <w:t xml:space="preserve">Impact of physical and sensory enrichment on the physiological status and disease resistance of triploid rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Bidon</w:t>
+                <w:t xml:space="preserve">Baptiste Véchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takaya Saito</w:t>
+                <w:t xml:space="preserve">Céline David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaja H Skjaerven</w:t>
+                <w:t xml:space="preserve">Lionel Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Antony Jesu Prabhu</w:t>
+                <w:t xml:space="preserve">Cécile Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Heraud</w:t>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 291, pp.107706. </w:t>
+              <w:t xml:space="preserve">Aquaculture and Fisheries Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 12 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2026.107706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aaf.2025.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05446963v1</w:t>
+                <w:t xml:space="preserve">hal-05528392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of interindividual DNA methylation variability in rainbow trout (Oncorhynchus mykiss)</w:t>
+                <w:t xml:space="preserve">Hyperphagia and hepatic lipid storage in ducks: an exploratory experimental model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+                <w:t xml:space="preserve">Laura-Lou Zwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+                <w:t xml:space="preserve">Chaïma Hakkach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Piégu</w:t>
+                <w:t xml:space="preserve">Sandra Biasutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Terrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Pigeon</w:t>
+                <w:t xml:space="preserve">Charlotte Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2026.111211⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpregu.00191.2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05528110v1</w:t>
+                <w:t xml:space="preserve">hal-05571575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central Activation of Chaperone-Mediated Autophagy reduces Appetite by Fine-tuning Hypothalamic Amino Acid Pools: New Insights from Fish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of interindividual DNA methylation variability in rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steffi Reji</w:t>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+                <w:t xml:space="preserve">Benoît Piégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayelén M Blanco</w:t>
+                <w:t xml:space="preserve">Frédéric Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Heraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Véron</w:t>
+                <w:t xml:space="preserve">Antoine Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpcell.00765.2025⟩</w:t>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 118, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2026.111211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506447v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05528110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of physical and sensory enrichment on the physiological status and disease resistance of triploid rainbow trout (Oncorhynchus mykiss)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selenomethionine mitigation of methylmercury-induced epigenetic and transcriptomic alterations in rainbow trout brain: a toxicogenomic survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Bidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Véchart</w:t>
+                <w:t xml:space="preserve">Takaya Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline David</w:t>
+                <w:t xml:space="preserve">Kaja H Skjaerven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Pineau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Philip Antony Jesu Prabhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Heraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture and Fisheries Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aaf.2025.12.010⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 291, pp.107706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2026.107706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05528392v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early sensory responses to plant-based diets in rainbow trout (Oncorhynchus mykiss) alevins: Impact on feeding behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal dynamics of hepatic mRNA levels of carbohydrate and lipid metabolism-related genes in rainbow trout: Impact of a plant-based diet from first feeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Fernández-Maestú</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Martinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lasserre</w:t>
+                <w:t xml:space="preserve">Jessica Calo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Baranek</w:t>
+                <w:t xml:space="preserve">Cristina Velasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Surget</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Lanuque</w:t>
+                <w:t xml:space="preserve">José L Soengas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2025.102943⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology. Part B, Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 281, pp.111176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpb.2025.111176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05236906v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal hedonic regulation of feeding behavior in rainbow trout: a role for the opioid system under plant-based diets from first feeding onward</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Central Activation of Chaperone-Mediated Autophagy reduces Appetite by Fine-tuning Hypothalamic Amino Acid Pools: New Insights from Fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Reji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Plagnes-Juan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cécile Heraud</w:t>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayelén M Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Biology and Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watbs.2025.100529⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 330 (3), pp.C590-C604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpcell.00765.2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05406131v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a Plant-Based Diet During the First Month of Feeding on Alevin Rainbow Trout (Oncorhynchus mykiss) in the Development of Tongue Sensory System Regulating Feeding Behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal hedonic regulation of feeding behavior in rainbow trout: a role for the opioid system under plant-based diets from first feeding onward</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes-Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Martinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Baranek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Surget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Heraud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Lanuque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/anu/6690967⟩</w:t>
+              <w:t xml:space="preserve">Water Biology and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.100529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watbs.2025.100529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05076390v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal dynamics of hepatic mRNA levels of carbohydrate and lipid metabolism-related genes in rainbow trout: Impact of a plant-based diet from first feeding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early sensory responses to plant-based diets in rainbow trout (Oncorhynchus mykiss) alevins: Impact on feeding behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Martinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Calo</w:t>
+                <w:t xml:space="preserve">Elodie Baranek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Velasco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">José L Soengas</w:t>
+                <w:t xml:space="preserve">Anne Surget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lanuque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology. Part B, Biochemistry and Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquaculture Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 43, pp.102943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2025.102943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbpb.2025.111176⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05371620v1</w:t>
+                <w:t xml:space="preserve">hal-05236906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a plant-based diet from first feeding on the intestinal expression of nutrient sensors in rainbow trout (Oncorhynchus mykiss)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of a Plant-Based Diet During the First Month of Feeding on Alevin Rainbow Trout (Oncorhynchus mykiss) in the Development of Tongue Sensory System Regulating Feeding Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Martinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Roy</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelle Varvarais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Surget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lanuque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.742093⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/anu/6690967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942469v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of maternal DHA-enriched plant-based diets on early development of rainbow trout offspring: insights into parental nutritional programming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of a plant-based diet from first feeding on the intestinal expression of nutrient sensors in rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Fernández-Maestú</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Calo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Martinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elodie Baranek</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José L Soengas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Heraud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Surget</w:t>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Life Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42995-025-00316-7⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 599, pp.742093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.742093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05236893v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal dynamics of oxylipins and antioxidant metabolites in rainbow trout muscle are driven by diet type rather than methylmercury or selenomethionine supplementation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Impact of maternal DHA-enriched plant-based diets on early development of rainbow trout offspring: insights into parental nutritional programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Martinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Baranek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Reversat</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Life Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42995-025-00316-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2025.07.043⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05225823v1</w:t>
+                <w:t xml:space="preserve">hal-05236893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Neuroprostanes: Total Synthesis and Epilipidomic Studies of a Novel Cyclopentenone Metabolite of Docosahexaenoic Acid</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Temporal dynamics of oxylipins and antioxidant metabolites in rainbow trout muscle are driven by diet type rather than methylmercury or selenomethionine supplementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Bidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Marchán-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Reversat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Vigor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202502310⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 239, pp.417-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2025.07.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05236435v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05225823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-3 long-chain polyunsaturated fatty acids in fish physiology: From aquaculture to economic, ecological and public health challenges</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beyond Neuroprostanes: Total Synthesis and Epilipidomic Studies of a Novel Cyclopentenone Metabolite of Docosahexaenoic Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Bertrand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maud Martinat</w:t>
+                <w:t xml:space="preserve">Tereza Pavlíčková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Soudant</w:t>
+                <w:t xml:space="preserve">Valérie Bultel-Poncé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Reversat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vigor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2025.09.007⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e02310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202502310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304245v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-course of mRNA abundance of appetite-regulatory genes in the brain of rainbow trout fed a plant-based diet from the first feeding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maud Martinat</w:t>
+                <w:t xml:space="preserve">A two-year plant-based diet alters the fatty acid profile and enzymatic and non-enzymatic lipid metabolites, in the eggs and fry of female rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Calo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">José L Soengas</w:t>
+                <w:t xml:space="preserve">Elodie Baranek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vigor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Reversat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 595, pp.741602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.741602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2025.111939⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05350525v1</w:t>
+                <w:t xml:space="preserve">hal-04698540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-year plant-based diet alters the fatty acid profile and enzymatic and non-enzymatic lipid metabolites, in the eggs and fry of female rainbow trout</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Cardona</w:t>
+                <w:t xml:space="preserve">Time-course of mRNA abundance of appetite-regulatory genes in the brain of rainbow trout fed a plant-based diet from the first feeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Fernández-Maestú</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Martinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Calo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Baranek</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Reversat</w:t>
+                <w:t xml:space="preserve">Cristina Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José L Soengas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 310 (Part A), pp.111939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2025.111939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.741602⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04698540v1</w:t>
+                <w:t xml:space="preserve">hal-05350525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adverse effects of excessive dietary arachidonic acid on survival, PUFA-derived enzymatic and non-enzymatic oxylipins, stress response in rainbow trout fry</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N-3 long-chain polyunsaturated fatty acids in fish physiology: From aquaculture to economic, ecological and public health challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Roy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Vigor</w:t>
+                <w:t xml:space="preserve">Mickael Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Baranek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Martinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-63173-x⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2025.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05208169v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of expression response in post-prandial situation of food sensing system in rainbow trout (Oncorhynchus mykiss) fed a plant-based diet: Focus on free fatty acid receptors and their signaling pathways</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Adverse effects of excessive dietary arachidonic acid on survival, PUFA-derived enzymatic and non-enzymatic oxylipins, stress response in rainbow trout fry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Segret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vigor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.12376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-63173-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.740362⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04311147v1</w:t>
+                <w:t xml:space="preserve">hal-05208169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the effects of dietary inulin in rainbow trout fed a high-starch, 100% plant-based diet</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laura Frohn</w:t>
+                <w:t xml:space="preserve">Characterization of expression response in post-prandial situation of food sensing system in rainbow trout (Oncorhynchus mykiss) fed a plant-based diet: Focus on free fatty acid receptors and their signaling pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Baranek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Pigot</w:t>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Surget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40104-023-00951-z⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 581, pp.740362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.740362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04412783v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term regulation of fat sensing in rainbow trout ( Oncorhynchus mykiss ) fed a vegetable diet from the first feeding: focus on free fatty acid receptors and their signaling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anthony Lanuque</w:t>
+                <w:t xml:space="preserve">Exploring the effects of dietary inulin in rainbow trout fed a high-starch, 100% plant-based diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Defaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jep Lokesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Frohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114523001599⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40104-023-00951-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166623v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding predictability as a cognitive enrichment protects brain function and physiological status in rainbow trout: a multidisciplinary approach to assess fish welfare</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Le Calvez</w:t>
+                <w:t xml:space="preserve">Long-term regulation of fat sensing in rainbow trout ( Oncorhynchus mykiss ) fed a vegetable diet from the first feeding: focus on free fatty acid receptors and their signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Baranek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Surget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lanuque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18 (3), pp.101081. </w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 131 (1), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0007114523001599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426412v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolites derived from radical oxidation of PUFA: NEO-PUFAs, promising molecules for health?</w:t>
               </w:r>
@@ -3028,6086 +3028,6345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702263v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex dimorphism of glucosensing parameters and appetite-regulating peptides in the hypothalamus of rainbow trout broodstocks</w:t>
+                <w:t xml:space="preserve">Feeding predictability as a cognitive enrichment protects brain function and physiological status in rainbow trout: a multidisciplinary approach to assess fish welfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Favalier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Aude Kleiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Maunas</w:t>
+                <w:t xml:space="preserve">Valentin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Turonnet</w:t>
+                <w:t xml:space="preserve">Élodie Baranek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2023.111436⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (3), pp.101081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04132656v1</w:t>
+                <w:t xml:space="preserve">hal-04426412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between dietary selenium and methylmercury on growth performance, deposition and health parameters in rainbow trout fed selenium-rich tuna-based diets or selenium-poor plant-based diets</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sex dimorphism of glucosensing parameters and appetite-regulating peptides in the hypothalamus of rainbow trout broodstocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Braun</w:t>
+                <w:t xml:space="preserve">Nathan Favalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Herman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Roy</w:t>
+                <w:t xml:space="preserve">Patrick Maunas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Turonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.739550⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 281, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2023.111436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04079694v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remodeling of lipid landscape in high fat fed very-long chain acyl-CoA dehydrogenase null mice favors pro-arrhythmic polyunsaturated fatty acids and their downstream metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lefort</w:t>
+                <w:t xml:space="preserve">Interaction between dietary selenium and methylmercury on growth performance, deposition and health parameters in rainbow trout fed selenium-rich tuna-based diets or selenium-poor plant-based diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Bidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roselle Gélinas</w:t>
+                <w:t xml:space="preserve">A.J.P. Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anik Forest</w:t>
+                <w:t xml:space="preserve">Axelle Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Bouchard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Daneault</w:t>
+                <w:t xml:space="preserve">Alexandre Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2023.166843⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 572, pp.739550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.739550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189749v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04079694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of free fatty acid receptor family in rainbow trout (Oncorhynchus mykiss): towards a better understanding of their involvement in fatty acid signalisation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Baranek</w:t>
+                <w:t xml:space="preserve">Remodeling of lipid landscape in high fat fed very-long chain acyl-CoA dehydrogenase null mice favors pro-arrhythmic polyunsaturated fatty acids and their downstream metabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Marandel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roselle Gélinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anik Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Daneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-023-09181-z⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1869 (8), pp.166843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2023.166843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04069055v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and Modulation of Olfactory Sensing Receptors in Carnivorous Rainbow Trout (Oncorhynchus mykiss) Fed from First Feeding with Plant-Based Diet</w:t>
+                <w:t xml:space="preserve">Characterization of free fatty acid receptor family in rainbow trout (Oncorhynchus mykiss): towards a better understanding of their involvement in fatty acid signalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Heraud</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Baranek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23042123⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-023-09181-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03584391v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prebiotics Modify Host Metabolism in Rainbow Trout (Oncorhynchus Mykiss) Fed with a Total Plant-Based Diet: Potential Implications for Microbiome-Mediated Diet Optimization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Pigot</w:t>
+                <w:t xml:space="preserve">Detection and Modulation of Olfactory Sensing Receptors in Carnivorous Rainbow Trout (Oncorhynchus mykiss) Fed from First Feeding with Plant-Based Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Hirschinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Baranek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23042123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2022.738699⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03763673v1</w:t>
+                <w:t xml:space="preserve">hal-03584391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue origin of circulating microRNAs and their response to nutritional and environmental stress in rainbow trout (Oncorhynchus mykiss)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Physical Enrichment Triggers Brain Plasticity and Influences Blood Plasma Circulating miRNA in Rainbow Trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Milhade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréderic Terrier</w:t>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.158584⟩</w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biology11081093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775944v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03755536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Enrichment Triggers Brain Plasticity and Influences Blood Plasma Circulating miRNA in Rainbow Trout (Oncorhynchus mykiss)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Cardona</w:t>
+                <w:t xml:space="preserve">Prebiotics Modify Host Metabolism in Rainbow Trout (Oncorhynchus Mykiss) Fed with a Total Plant-Based Diet: Potential Implications for Microbiome-Mediated Diet Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jep Lokesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Ghislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Reyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Brunet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Bobe</w:t>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biology11081093⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 561, pp.738699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2022.738699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03755536v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of taste receptors in the oro-sensory perception of nutrients in rainbow trout (Oncorhynchus Mikyss) fed diets with different fatty acid profiles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Surget</w:t>
+                <w:t xml:space="preserve">Tissue origin of circulating microRNAs and their response to nutritional and environmental stress in rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Milhade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Pourtau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2022/1152463⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.158584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.158584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564723v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Low Stocking Densities on Zootechnical Parameters and Physiological Responses of Rainbow Trout (Oncorhynchus mykiss) Juveniles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Involvement of taste receptors in the oro-sensory perception of nutrients in rainbow trout (Oncorhynchus Mikyss) fed diets with different fatty acid profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cécile Heraud</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Baranek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquaculture Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022, pp.1152463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2022/1152463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biology10101040⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03414051v1</w:t>
+                <w:t xml:space="preserve">hal-03564723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polylactide Nanocapsules Attenuate Adverse Cardiac Cellular Effects of Lyso-7, a Pan-PPAR Agonist/Anti-Inflammatory New Thiazolidinedione</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Effects of Low Stocking Densities on Zootechnical Parameters and Physiological Responses of Rainbow Trout (Oncorhynchus mykiss) Juveniles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dulcinéia Abdalla</w:t>
+                <w:t xml:space="preserve">Frederic Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Grabe-Guimarães</w:t>
+                <w:t xml:space="preserve">Michael Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (9), pp.1521. </w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13091521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biology10101040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03354628v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long chain omega-3 fatty acids and their oxidized metabolites are associated with reduced prostate tumor growth</w:t>
+                <w:t xml:space="preserve">Polylactide Nanocapsules Attenuate Adverse Cardiac Cellular Effects of Lyso-7, a Pan-PPAR Agonist/Anti-Inflammatory New Thiazolidinedione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Bilodeau</w:t>
+                <w:t xml:space="preserve">Giani Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikunj Gevariya</w:t>
+                <w:t xml:space="preserve">Ivan Pitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Larose</w:t>
+                <w:t xml:space="preserve">Dulcinéia Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Robitaille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Roy</w:t>
+                <w:t xml:space="preserve">Andrea Grabe-Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 164, pp.102215. </w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (9), pp.1521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plefa.2020.102215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13091521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03236907v1</w:t>
+                <w:t xml:space="preserve">hal-03354628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modulation of brain lipids content of rainbow trout fed with 100% plant based diet rich in omega-3 long chain polyunsaturated fatty acids DHA and EPA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Long chain omega-3 fatty acids and their oxidized metabolites are associated with reduced prostate tumor growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bilodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikunj Gevariya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Larose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Robitaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bingqing Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2020.06.010⟩</w:t>
+              <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 164, pp.102215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plefa.2020.102215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02909761v1</w:t>
+                <w:t xml:space="preserve">hal-03236907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact on cerebral function in rainbow trout fed with plant based omega-3 long chain polyunsaturated fatty acids enriched with DHA and EPA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Characterization and modulation of brain lipids content of rainbow trout fed with 100% plant based diet rich in omega-3 long chain polyunsaturated fatty acids DHA and EPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Franck Sandres</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vigor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Vercauteren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Reversat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingqing Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2020.06.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2020.05.044⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02887780v1</w:t>
+                <w:t xml:space="preserve">hal-02909761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainbow trout prefer diets rich in omega-3 long chain polyunsaturated fatty acids DHA and EPA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anthony Lanuque</w:t>
+                <w:t xml:space="preserve">Oxidative stress and antioxidant response in rainbow trout fry exposed to acute hypoxia is affected by selenium nutrition of parents and during first exogenous feeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Wischhusen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 155, pp.99-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2020.05.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2019.112692⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02364326v1</w:t>
+                <w:t xml:space="preserve">hal-02861694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative stress and antioxidant response in rainbow trout fry exposed to acute hypoxia is affected by selenium nutrition of parents and during first exogenous feeding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+                <w:t xml:space="preserve">Impact on cerebral function in rainbow trout fed with plant based omega-3 long chain polyunsaturated fatty acids enriched with DHA and EPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Surget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lanuque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Sandres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103, pp.409-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2020.05.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2020.05.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02861694v1</w:t>
+                <w:t xml:space="preserve">hal-02887780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish oil supplementation alleviates metabolic and anxiodepressive effects of diet-induced obesity and associated changes in brain lipid composition in mice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Rainbow trout prefer diets rich in omega-3 long chain polyunsaturated fatty acids DHA and EPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arturo Israel Machuca-Parra</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahra Dashtehei Pour</w:t>
+                <w:t xml:space="preserve">Lenny Tonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Bairamian</w:t>
+                <w:t xml:space="preserve">Christine Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lanuque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 44, pp.1936-1945. </w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 213, </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41366-020-0623-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2019.112692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902619v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early calcium handling imbalance in pressure overload-induced heart failure with nearly normal left ventricular ejection fraction</w:t>
+                <w:t xml:space="preserve">Fish oil supplementation alleviates metabolic and anxiodepressive effects of diet-induced obesity and associated changes in brain lipid composition in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Rouhana</w:t>
+                <w:t xml:space="preserve">Geneviève Demers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Farah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Roy</w:t>
+                <w:t xml:space="preserve">Arturo Israel Machuca-Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Finan</w:t>
+                <w:t xml:space="preserve">Zahra Dashtehei Pour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glaucy Rodrigues de Araujo</w:t>
+                <w:t xml:space="preserve">Diane Bairamian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1865 (1), pp.230-242. </w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 44, pp.1936-1945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2018.08.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41366-020-0623-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01856045v1</w:t>
+                <w:t xml:space="preserve">hal-02902619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological activities of non-enzymatic oxygenated metabolites of polyunsaturated fatty acids (NEO-PUFAs) derived from EPA and DHA: New anti-arrhythmic compounds?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Early calcium handling imbalance in pressure overload-induced heart failure with nearly normal left ventricular ejection fraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Rouhana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Le Guennec</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Finan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glaucy Rodrigues de Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Aspects of Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mam.2018.03.003⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1865 (1), pp.230-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2018.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01789989v1</w:t>
+                <w:t xml:space="preserve">hal-01856045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifunctional Mitochondrial Epac1 Controls Myocardial Cell Death</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Laudette</w:t>
+                <w:t xml:space="preserve">Biological activities of non-enzymatic oxygenated metabolites of polyunsaturated fatty acids (NEO-PUFAs) derived from EPA and DHA: New anti-arrhythmic compounds?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sílvia Paula-Gomes</w:t>
+                <w:t xml:space="preserve">Jetty Chung-Yung Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Pons</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Conte</w:t>
+                <w:t xml:space="preserve">Jean-Yves Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.116.309859⟩</w:t>
+              <w:t xml:space="preserve">Molecular Aspects of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 64, pp.161-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mam.2018.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01831264v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardioprotective effects of omega 3 fatty acids: origin of the variability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Biodegradable Polymeric Nanocapsules Prevent Cardiotoxicity of Anti-Trypanosomal Lychnopholide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Tupinambá Branquinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Charlotte Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giani Martins Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Muscle Research and Cell Motility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10974-016-9459-z⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.44998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep44998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01822215v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradable Polymeric Nanocapsules Prevent Cardiotoxicity of Anti-Trypanosomal Lychnopholide</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multifunctional Mitochondrial Epac1 Controls Myocardial Cell Death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giani Martins Garcia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Le Guennec</w:t>
+                <w:t xml:space="preserve">Loubina Fazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Laudette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sílvia Paula-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep44998⟩</w:t>
+              <w:t xml:space="preserve">Circulation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 120 (4), pp.645-657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.116.309859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01822213v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological role of reactive oxygen species as promoters of natural defenses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Cardioprotective effects of omega 3 fatty acids: origin of the variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Guennec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jetty Chung-Yung Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.201700170R⟩</w:t>
+              <w:t xml:space="preserve">Journal of Muscle Research and Cell Motility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (1), pp.25 - 30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10974-016-9459-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01822212v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-enzymatic oxidized metabolite of DHA, 4( RS )-4-F 4t -neuroprostane protects the heart against reperfusion injury</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Physiological role of reactive oxygen species as promoters of natural defenses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jetty Chung-Yung Lee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2016.12.005⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (9), pp.3729 - 3745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.201700170R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01822214v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carnitine deficiency induces a short QT syndrome</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Labarthe</w:t>
+                <w:t xml:space="preserve">Non-enzymatic oxidized metabolite of DHA, 4( RS )-4-F 4t -neuroprostane protects the heart against reperfusion injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Thireau</w:t>
+                <w:t xml:space="preserve">J. Fauconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Ferro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Farah</w:t>
+                <w:t xml:space="preserve">Claire Angebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heart Rhythm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 13 (1), pp.165 - 174. </w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102, pp.229 - 239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hrthm.2015.07.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2016.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01786235v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Complex QT/RR Relationship in Mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">Carnitine deficiency induces a short QT syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Fauconnier</w:t>
+                <w:t xml:space="preserve">François Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep25388⟩</w:t>
+              <w:t xml:space="preserve">Heart Rhythm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (1), pp.165 - 174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hrthm.2015.07.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01800835v1</w:t>
+                <w:t xml:space="preserve">hal-01786235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-enzymatic cyclic oxygenated metabolites of omega-3 polyunsaturated fatty acid: Bioactive drugs?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">The Complex QT/RR Relationship in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Champeroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Thireau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bultel-Poncé</w:t>
+                <w:t xml:space="preserve">J. Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2015.06.010⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.25388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep25388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01786233v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01800835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-individual variability and modeling of electrical activity: a possible new approach to explore cardiac safety?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Non-enzymatic cyclic oxygenated metabolites of omega-3 polyunsaturated fatty acid: Bioactive drugs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Roy</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bultel-Poncé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep37948⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120, pp.56 - 61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2015.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01784408v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01786233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Isoprostanes in Human Plasma: Technical Considerations and the Use of Mass Spectrometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Reversat</w:t>
+                <w:t xml:space="preserve">Inter-individual variability and modeling of electrical activity: a possible new approach to explore cardiac safety?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ouillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11745-016-4198-x⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.37948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep37948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01784397v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymeric nanocapsules prevent oxidation of core-loaded molecules: evidence based on the effects of docosahexaenoic acid and neuroprostane on breast cancer cells proliferation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Liliam Teixeira Oliveira</w:t>
+                <w:t xml:space="preserve">Assessment of Isoprostanes in Human Plasma: Technical Considerations and the Use of Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiu Yiu Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valerie Bultel-Poncé</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vigor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Reversat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental and Clinical Cancer Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (11), pp.1217 - 1229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11745-016-4198-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13046-015-0273-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-01254138v1</w:t>
+                <w:t xml:space="preserve">hal-01784397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-enzymatic lipid mediators, neuroprostanes, exert the antiarrhythmic properties of docosahexaenoic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Mercier-Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 86, pp.269 - 278. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2015.04.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01753886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Polymeric nanocapsules prevent oxidation of core-loaded molecules: evidence based on the effects of docosahexaenoic acid and neuroprostane on breast cancer cells proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliam Teixeira Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bultel-Poncé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental and Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (1), pp.155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13046-015-0273-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01254138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isoprostanes and neuroprostanes: Total synthesis, biological activity and biomarkers of oxidative stress in humans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Galano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor A Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinzia Signorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prostaglandins and Other Lipid Mediators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 107, pp.95-102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.prostaglandins.2013.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00913158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of poly-unsaturated fatty acid omega-3 and their oxygenated metabolites in the regulation of feeding behaviour of rainbow trout.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Central Activation of Chaperone-Mediated Autophagy reduces Appetite by Fine-tuning Hypothalamic Amino Acid Pools: New Insights from Fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Reji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayelén M Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop : Oxylipins, Lipophenols, Lipopeptides: Promising Biomolecules for Diabetes, Cardiometabolic Diseases, and Other Pathologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">16th International Congress on the Biology of Fish 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Physiology Section of the American Fisheries Society, Jul 2026, Vancouver (BC), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05076976v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaperone-mediated autophagy regulates appetite by fine-tuning hypothalamic amino acid pools: new insights from fish</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Involvement of poly-unsaturated fatty acid omega-3 and their oxygenated metabolites in the regulation of feeding behaviour of rainbow trout.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Women in Autophagy- 6th Annual Symposium Webinar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Online, United States</w:t>
+              <w:t xml:space="preserve">Workshop : Oxylipins, Lipophenols, Lipopeptides: Promising Biomolecules for Diabetes, Cardiometabolic Diseases, and Other Pathologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05505380v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'une programmation thermique embryonnaire sur le métabolisme hépatique des canards mulards dans un contexte de protocole d'engraissement sans gavage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Gontier</w:t>
+                <w:t xml:space="preserve">Chaperone-mediated autophagy regulates appetite by fine-tuning hypothalamic amino acid pools: new insights from fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Reji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayelén M Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t>
+              <w:t xml:space="preserve">Women in Autophagy- 6th Annual Symposium Webinar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05093355v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compréhension des mécanismes sensoriels et neuronaux impliqués lors de la prise alimentaire chez les canards</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Impact d'une programmation thermique embryonnaire sur le métabolisme hépatique des canards mulards dans un contexte de protocole d'engraissement sans gavage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura-Lou Zwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Heraud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marianne Houssier</w:t>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France. n.p</w:t>
+              <w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05093338v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of food detection in rainbow trout: Exploring the role of omega-3 fatty acids and their sensing receptors on feeding behavior regulation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Compréhension des mécanismes sensoriels et neuronaux impliqués lors de la prise alimentaire chez les canards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura-Lou Zwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Sasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Houssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAS european congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Copenaghen, Denmark</w:t>
+              <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05076862v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free Fatty Acid Receptors in rainbow trout (Oncorhynchus mykiss): interactions with fatty acids and their metabolites for feeding behavior regulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Le challenge jeûne/réalimentation : un modèle sans gavage pour induire un stockage lipidique dans le foie du canard mulard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Houssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura-Lou Zwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Briand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Symposium on Olfaction and Taste</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">Quinzièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05077000v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le challenge jeûne/réalimentation : un modèle sans gavage pour induire un stockage lipidique dans le foie du canard mulard</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mechanisms of food detection in rainbow trout: Exploring the role of omega-3 fatty acids and their sensing receptors on feeding behavior regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Martinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baranek Elodie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lasserre Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quinzièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">EAS european congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Copenaghen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05386703v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of poly-unsaturated fatty acid omega-3 in the regulation of feeding behaviour of rainbow trout</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Free Fatty Acid Receptors in rainbow trout (Oncorhynchus mykiss): interactions with fatty acids and their metabolites for feeding behavior regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Belloir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baranek Elodie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Briand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th international lipidomic meeting: Lipids: from Sea to fork</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Brest, France</w:t>
+              <w:t xml:space="preserve">9. International Symposium on Olfaction and Taste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05076581v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05077000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes de la détection alimentaire chez la truite arc-en-ciel : rôle des acides gras oméga-3 dans la régulation du comportement alimentaire (Projet ANR FEEDOMEGA).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Involvement of poly-unsaturated fatty acid omega-3 in the regulation of feeding behaviour of rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées de la Recherche Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">19th international lipidomic meeting: Lipids: from Sea to fork</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05076924v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dietary arachidonic acid content impacts the fatty acid metabolism, enzymatic and non-enzymatic metabolites of lipids and the response to acute stressor in rainbow trout fry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mécanismes de la détection alimentaire chez la truite arc-en-ciel : rôle des acides gras oméga-3 dans la régulation du comportement alimentaire (Projet ANR FEEDOMEGA).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Heraud</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2023 - Balanced Diversity in Aquaculture Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">8. Journées de la Recherche Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04226070v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of dietary selenium and methylmercury interactions on growth, digestibility and retention in rainbow trout (Oncorhynchus mykiss)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Terrier</w:t>
+                <w:t xml:space="preserve">The dietary arachidonic acid content impacts the fatty acid metabolism, enzymatic and non-enzymatic metabolites of lipids and the response to acute stressor in rainbow trout fry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Segret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vigor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. International Symposium of Fish Nutrition and Feeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Sorrento, Italy</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2023 - Balanced Diversity in Aquaculture Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227131v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and modulation of olfactory sensing receptors in rainbow trout (Oncorhynchus mikyss) fed from first feeding with plant-based diet</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Evaluation of dietary selenium and methylmercury interactions on growth, digestibility and retention in rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Bidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Jesu Prabhu Philip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Surget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. International Symposium on Fish Nutrition And Feeding Towards Precision Fish Nutrition And Feeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Sorrento - Naples, Italy</w:t>
+              <w:t xml:space="preserve">20. International Symposium of Fish Nutrition and Feeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04226668v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taste receptors regulation of feeding behavior in rainbow trout (Oncorhynchus mykiss) fed from first feeding with plantbased diet,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Detection and modulation of olfactory sensing receptors in rainbow trout (Oncorhynchus mikyss) fed from first feeding with plant-based diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Hirschinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Baranek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anthony Lanuque</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. International Symposium on Fish Nutrition And Feeding -Towards Precision Fish Nutrition And Feeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Sorrento, Italy</w:t>
+              <w:t xml:space="preserve">20. International Symposium on Fish Nutrition And Feeding Towards Precision Fish Nutrition And Feeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Sorrento - Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04226658v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omega-3 long chain polyunsaturated fatty acids DHA and EPA drove the feeding behaviour of juvenile rainbow trout</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Taste receptors regulation of feeding behavior in rainbow trout (Oncorhynchus mykiss) fed from first feeding with plantbased diet,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Baranek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Sandres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lanuque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society, Apr 2021, Online, France</w:t>
+              <w:t xml:space="preserve">20. International Symposium on Fish Nutrition And Feeding -Towards Precision Fish Nutrition And Feeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03220665v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary methylmercury and selenium interactions in rainbow trout juveniles (Oncorhynchus mykiss)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Omega-3 long chain polyunsaturated fatty acids DHA and EPA drove the feeding behaviour of juvenile rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenny Tonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAS, Oct 2021, Funchal, Portugal</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society, Apr 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04226080v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03220665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dietary methylmercury and selenium interactions in rainbow trout juveniles (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Bidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khouloud El Hanafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Queipo-Abad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Marchán-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquaculture Europe 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAS, Oct 2021, Funchal, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Omega-3 long chain polyinsaturated fatty acids dha and epa drove the feeding behaviour of juvenile rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenny Tonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04226674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9117,667 +9376,667 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the Role of Chaperone-Mediated Autophagy in the Control of Feed Intake in Rainbow Trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Reji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayelén M Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFATG12 - 12th Scientific days on Autophagy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the Role of Chaperone-Mediated Autophagy in the Control of Feed Intake in Rainbow Trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Reji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayelén M Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France Science Summit 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of expression response in postprandial situation of food detection in rainbow trout fed with plant-based diet : focus to free-fatty-acid-receptor and their signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Baranek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lanuque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for the Study of Fatty Acids 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Nantes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04226699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La régulation du comportement alimentaire chez la truite arc-en-ciel : impact des oméga-3. ProjetANRJCJC FEEDOM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de la recherche piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04226710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainbow trout prefer diets rich in omega-3 long chain polyunsaturated fatty acids DHA and EPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. GERLI International Lipidomics Meeting : Biodiversity of lipid species – Benefit for nutrition and effects on health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04226689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’huile de palme présente des effets comparables à ceux de l’huile d’olive sur certaines caractéristiques du syndrome métabolique chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Djohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Montpellier, France. 221 p., 2016, Journées francophones de nutrition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9787,161 +10046,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of interindividual DNA methylation variability in rainbow trout ( Oncorhynchus mykiss )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Piégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05232256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId291"/>
+      <w:footerReference w:type="default" r:id="rId297"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10009,51 +10268,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="01F9E140"/>
+    <w:nsid w:val="82872751"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10240,51 +10499,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-roy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3007-1585" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192407007" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446963v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bidon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaya Saito" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaja H Skjaerven" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Antony Jesu Prabhu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2026.107706" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528110v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pigeon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2026.111211" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506447v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Reji" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J. V&#233;lez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayel&#233;n M Blanco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Heraud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V&#233;ron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00765.2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528392v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste V&#233;chart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line David" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pineau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aaf.2025.12.010" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236906v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Martinat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lasserre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baranek" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lanuque" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2025.102943" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406131v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes-Juan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watbs.2025.100529" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076390v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Varvarais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/anu/6690967" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371620v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Fern&#225;ndez-Maest&#250;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Calo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Velasco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L Soengas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2025.111176" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942469v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.742093" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236893v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42995-025-00316-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05225823v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia March&#225;n-Moreno" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reversat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2025.07.043" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236435v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Pavl&#237;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bultel-Ponc&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502310" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304245v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael P&#233;ron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bertrand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.09.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350525v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2025.111939" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698540v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741602" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208169v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Segret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Roy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63173-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311147v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.740362" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412783v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Defaix" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jep Lokesh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Frohn" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-023-00951-z" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166623v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114523001599" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04426412v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Kleiber" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Baranek" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Calvez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101081" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702263v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Abramova" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Bride" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Oger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demion" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Galano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2024.118600" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132656v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Favalier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maunas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turonnet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2023.111436" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04079694v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.P. Philip" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Braun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Herman" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739550" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189749v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lefort" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselle G&#233;linas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Forest" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bouchard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Daneault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2023.166843" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04069055v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09181-z" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03584391v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Hirschinger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23042123" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03763673v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ghislain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Reyrolle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738699" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775944v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Milhade" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Pourtau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Terrier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158584" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03755536v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11081093" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564723v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Mercier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/1152463" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414051v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Terrier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marchand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10101040" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354628v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giani Garcia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pitta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulcin&#233;ia Abdalla" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Grabe-Guimar&#227;es" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13091521" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236907v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bilodeau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikunj Gevariya" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Larose" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Robitaille" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2020.102215" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909761v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vercauteren" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingqing Zhou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.06.010" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887780v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sandres" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2020.05.044" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364326v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Tonnet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.112692" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861694v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Wischhusen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Larroquet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.05.006" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902619v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Demers" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Israel Machuca-Parra" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Dashtehei Pour" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bairamian" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-020-0623-6" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01856045v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rouhana" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Farah" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Finan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaucy Rodrigues de Araujo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2018.08.005" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01789989v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jetty Chung-Yung Lee" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Guennec" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mam.2018.03.003" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01831264v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubina Fazal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laudette" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Paula-Gomes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pons" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Conte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.116.309859" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822215v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10974-016-9459-z" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822213v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Tupinamb&#225; Branquinho" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giani Martins Garcia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44998" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822212v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201700170R" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822214v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauconnier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Angebault" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.12.005" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01786235v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roussel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Labarthe" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thireau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ferro" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2015.07.027" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01800835v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Champeroux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Richard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25388" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01786233v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2015.06.010" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01784408v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ouill&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37948" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01784397v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiu Yiu Lee" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-016-4198-x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01254138v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliam Teixeira Oliveira" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bultel-Ponc&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-015-0273-z" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01753886v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Mercier-Touzet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2015.04.014" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913158v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barden" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor A Mori" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Signorini" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostaglandins.2013.04.003" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076976v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505380v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093355v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Lou Zwick" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Huot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gontier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093338v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Sasso" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Houssier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076862v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baranek Elodie" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasserre Marie" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077000v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05386703v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076581v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076924v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226070v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marchand" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227131v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Jesu Prabhu Philip" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226668v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226658v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220665v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226080v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud El Hanafi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Queipo-Abad" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226674v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075137v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505358v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226699v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226710v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226689v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837656v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Djohan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonafos" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fouret" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lauret" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gaillet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05232256v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-roy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3007-1585" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192407007" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528392v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste V&#233;chart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line David" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pineau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heraud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aaf.2025.12.010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05571575v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Lou Zwick" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;ma Hakkach" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Biasutti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrieux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00191.2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528110v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pigeon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2026.111211" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446963v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bidon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaya Saito" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaja H Skjaerven" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Antony Jesu Prabhu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2026.107706" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371620v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Fern&#225;ndez-Maest&#250;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Martinat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Calo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Velasco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L Soengas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2025.111176" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506447v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Reji" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J. V&#233;lez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayel&#233;n M Blanco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Heraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V&#233;ron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00765.2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406131v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes-Juan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baranek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watbs.2025.100529" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236906v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lasserre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lanuque" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2025.102943" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076390v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Varvarais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/anu/6690967" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942469v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.742093" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236893v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42995-025-00316-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05225823v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia March&#225;n-Moreno" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reversat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2025.07.043" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236435v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Pavl&#237;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bultel-Ponc&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502310" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698540v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741602" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350525v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2025.111939" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304245v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael P&#233;ron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bertrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.09.007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208169v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Segret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Roy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63173-x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311147v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.740362" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412783v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Defaix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jep Lokesh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Frohn" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-023-00951-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166623v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114523001599" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702263v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Abramova" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Bride" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Oger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demion" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Galano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2024.118600" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04426412v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Kleiber" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Baranek" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Calvez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101081" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132656v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Favalier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maunas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turonnet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2023.111436" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04079694v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.P. Philip" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Braun" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Herman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739550" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189749v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lefort" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselle G&#233;linas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Forest" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bouchard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Daneault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2023.166843" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04069055v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09181-z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03584391v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Hirschinger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23042123" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03755536v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Milhade" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11081093" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03763673v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ghislain" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Reyrolle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738699" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775944v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Pourtau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Terrier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158584" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564723v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Mercier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/1152463" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414051v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Terrier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marchand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10101040" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354628v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giani Garcia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pitta" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulcin&#233;ia Abdalla" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Grabe-Guimar&#227;es" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13091521" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236907v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bilodeau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikunj Gevariya" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Larose" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Robitaille" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2020.102215" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909761v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vercauteren" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingqing Zhou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.06.010" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861694v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Wischhusen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Larroquet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.05.006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887780v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sandres" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2020.05.044" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364326v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Tonnet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.112692" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902619v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Demers" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Israel Machuca-Parra" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Dashtehei Pour" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bairamian" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-020-0623-6" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01856045v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rouhana" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Farah" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Finan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaucy Rodrigues de Araujo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2018.08.005" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01789989v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jetty Chung-Yung Lee" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Guennec" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mam.2018.03.003" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822213v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Tupinamb&#225; Branquinho" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giani Martins Garcia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44998" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01831264v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubina Fazal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laudette" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Paula-Gomes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pons" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Conte" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.116.309859" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822215v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10974-016-9459-z" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822212v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201700170R" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822214v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauconnier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Angebault" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.12.005" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01786235v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roussel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Labarthe" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thireau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ferro" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2015.07.027" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01800835v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Champeroux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Richard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25388" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01786233v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2015.06.010" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01784408v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ouill&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37948" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01784397v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiu Yiu Lee" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-016-4198-x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01753886v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Mercier-Touzet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2015.04.014" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01254138v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliam Teixeira Oliveira" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bultel-Ponc&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-015-0273-z" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913158v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barden" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor A Mori" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Signorini" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostaglandins.2013.04.003" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563423v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076976v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505380v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093355v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Huot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gontier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093338v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Sasso" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Houssier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05386703v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076862v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baranek Elodie" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasserre Marie" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077000v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076581v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076924v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226070v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marchand" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227131v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Jesu Prabhu Philip" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226668v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226658v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220665v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226080v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud El Hanafi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Queipo-Abad" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226674v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075137v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505358v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226699v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226710v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226689v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837656v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Djohan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonafos" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fouret" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lauret" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gaillet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05232256v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>