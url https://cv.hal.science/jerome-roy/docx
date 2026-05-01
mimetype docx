--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -180,329 +180,329 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of physical and sensory enrichment on the physiological status and disease resistance of triploid rainbow trout (Oncorhynchus mykiss)</w:t>
+                <w:t xml:space="preserve">Hyperphagia and hepatic lipid storage in ducks: an exploratory experimental model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Véchart</w:t>
+                <w:t xml:space="preserve">Laura-Lou Zwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline David</w:t>
+                <w:t xml:space="preserve">Chaïma Hakkach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Pineau</w:t>
+                <w:t xml:space="preserve">Sandra Biasutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Heraud</w:t>
+                <w:t xml:space="preserve">Charlotte Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture and Fisheries Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 12 p. </w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aaf.2025.12.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpregu.00191.2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05528392v1</w:t>
+                <w:t xml:space="preserve">hal-05571575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperphagia and hepatic lipid storage in ducks: an exploratory experimental model</w:t>
+                <w:t xml:space="preserve">Impact of physical and sensory enrichment on the physiological status and disease resistance of triploid rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura-Lou Zwick</w:t>
+                <w:t xml:space="preserve">Baptiste Véchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaïma Hakkach</w:t>
+                <w:t xml:space="preserve">Céline David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Biasutti</w:t>
+                <w:t xml:space="preserve">Lionel Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Andrieux</w:t>
+                <w:t xml:space="preserve">Cécile Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Aquaculture and Fisheries Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 12 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpregu.00191.2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aaf.2025.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05571575v1</w:t>
+                <w:t xml:space="preserve">hal-05528392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of interindividual DNA methylation variability in rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
@@ -565,51 +565,51 @@
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 118, </w:t>
+              <w:t xml:space="preserve">, 2026, 118 (2), pp.111211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ygeno.2026.111211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -674,51 +674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaja H Skjaerven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Antony Jesu Prabhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 291, pp.107706. </w:t>
@@ -1018,3883 +1018,3883 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal hedonic regulation of feeding behavior in rainbow trout: a role for the opioid system under plant-based diets from first feeding onward</w:t>
+                <w:t xml:space="preserve">Predictability of bubbles versus feeding as cognitive enrichment in rainbow trout: Contrasting effects on behavior, brain plasticity, and welfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Plagnes-Juan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maud Martinat</w:t>
+                <w:t xml:space="preserve">Aude Kleiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dorine Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elodie Baranek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Heraud</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le-Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Biology and Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watbs.2025.100529⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 622, pp.744033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2026.744033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406131v1</w:t>
+                <w:t xml:space="preserve">hal-05599832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early sensory responses to plant-based diets in rainbow trout (Oncorhynchus mykiss) alevins: Impact on feeding behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-course of mRNA abundance of appetite-regulatory genes in the brain of rainbow trout fed a plant-based diet from the first feeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Fernández-Maestú</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Martinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anthony Lanuque</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Calo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José L Soengas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2025.102943⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 310 (Part A), pp.111939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2025.111939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05236906v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05350525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a Plant-Based Diet During the First Month of Feeding on Alevin Rainbow Trout (Oncorhynchus mykiss) in the Development of Tongue Sensory System Regulating Feeding Behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">N-3 long-chain polyunsaturated fatty acids in fish physiology: From aquaculture to economic, ecological and public health challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Baranek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Martinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anthony Lanuque</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/anu/6690967⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2025.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05076390v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a plant-based diet from first feeding on the intestinal expression of nutrient sensors in rainbow trout (Oncorhynchus mykiss)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Roy</w:t>
+                <w:t xml:space="preserve">A two-year plant-based diet alters the fatty acid profile and enzymatic and non-enzymatic lipid metabolites, in the eggs and fry of female rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Baranek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vigor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Reversat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 599, pp.742093. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 595, pp.741602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.741602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.742093⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04942469v1</w:t>
+                <w:t xml:space="preserve">hal-04698540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of maternal DHA-enriched plant-based diets on early development of rainbow trout offspring: insights into parental nutritional programming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal hedonic regulation of feeding behavior in rainbow trout: a role for the opioid system under plant-based diets from first feeding onward</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes-Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Martinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Baranek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Surget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Heraud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Life Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42995-025-00316-7⟩</w:t>
+              <w:t xml:space="preserve">Water Biology and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.100529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watbs.2025.100529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05236893v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal dynamics of oxylipins and antioxidant metabolites in rainbow trout muscle are driven by diet type rather than methylmercury or selenomethionine supplementation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Reversat</w:t>
+                <w:t xml:space="preserve">Early sensory responses to plant-based diets in rainbow trout (Oncorhynchus mykiss) alevins: Impact on feeding behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Martinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Baranek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Surget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lanuque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2025.07.043⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 43, pp.102943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2025.102943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05225823v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Neuroprostanes: Total Synthesis and Epilipidomic Studies of a Novel Cyclopentenone Metabolite of Docosahexaenoic Acid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Vigor</w:t>
+                <w:t xml:space="preserve">Effects of a Plant-Based Diet During the First Month of Feeding on Alevin Rainbow Trout (Oncorhynchus mykiss) in the Development of Tongue Sensory System Regulating Feeding Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Martinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelle Varvarais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Surget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lanuque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202502310⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/anu/6690967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05236435v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-year plant-based diet alters the fatty acid profile and enzymatic and non-enzymatic lipid metabolites, in the eggs and fry of female rainbow trout</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Reversat</w:t>
+                <w:t xml:space="preserve">Effects of a plant-based diet from first feeding on the intestinal expression of nutrient sensors in rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Fernández-Maestú</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Calo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Martinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José L Soengas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 595, pp.741602. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.741602⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 599, pp.742093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.742093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698540v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-course of mRNA abundance of appetite-regulatory genes in the brain of rainbow trout fed a plant-based diet from the first feeding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">José L Soengas</w:t>
+                <w:t xml:space="preserve">Beyond Neuroprostanes: Total Synthesis and Epilipidomic Studies of a Novel Cyclopentenone Metabolite of Docosahexaenoic Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tereza Pavlíčková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bultel-Poncé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Reversat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vigor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2025.111939⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e02310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202502310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05350525v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-3 long-chain polyunsaturated fatty acids in fish physiology: From aquaculture to economic, ecological and public health challenges</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Soudant</w:t>
+                <w:t xml:space="preserve">Temporal dynamics of oxylipins and antioxidant metabolites in rainbow trout muscle are driven by diet type rather than methylmercury or selenomethionine supplementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Bidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Marchán-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Reversat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 239, pp.417-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2025.07.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2025.09.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05304245v1</w:t>
+                <w:t xml:space="preserve">hal-05225823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adverse effects of excessive dietary arachidonic acid on survival, PUFA-derived enzymatic and non-enzymatic oxylipins, stress response in rainbow trout fry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Cardona</w:t>
+                <w:t xml:space="preserve">Impact of maternal DHA-enriched plant-based diets on early development of rainbow trout offspring: insights into parental nutritional programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Martinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Baranek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Segret</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claire Vigor</w:t>
+                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Life Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42995-025-00316-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-63173-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05208169v1</w:t>
+                <w:t xml:space="preserve">hal-05236893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of expression response in post-prandial situation of food sensing system in rainbow trout (Oncorhynchus mykiss) fed a plant-based diet: Focus on free fatty acid receptors and their signaling pathways</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+                <w:t xml:space="preserve">Feeding predictability as a cognitive enrichment protects brain function and physiological status in rainbow trout: a multidisciplinary approach to assess fish welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Kleiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Baranek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.740362⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (3), pp.101081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311147v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the effects of dietary inulin in rainbow trout fed a high-starch, 100% plant-based diet</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolites derived from radical oxidation of PUFA: NEO-PUFAs, promising molecules for health?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+                <w:t xml:space="preserve">Anna Abramova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Pigot</w:t>
+                <w:t xml:space="preserve">Jamie Bride</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Demion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40104-023-00951-z⟩</w:t>
+              <w:t xml:space="preserve">Atherosclerosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.118600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2024.118600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04412783v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702263v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term regulation of fat sensing in rainbow trout ( Oncorhynchus mykiss ) fed a vegetable diet from the first feeding: focus on free fatty acid receptors and their signaling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Adverse effects of excessive dietary arachidonic acid on survival, PUFA-derived enzymatic and non-enzymatic oxylipins, stress response in rainbow trout fry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Segret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Larroquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anthony Lanuque</w:t>
+                <w:t xml:space="preserve">Claire Vigor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114523001599⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.12376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-63173-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166623v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolites derived from radical oxidation of PUFA: NEO-PUFAs, promising molecules for health?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+                <w:t xml:space="preserve">Characterization of expression response in post-prandial situation of food sensing system in rainbow trout (Oncorhynchus mykiss) fed a plant-based diet: Focus on free fatty acid receptors and their signaling pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Baranek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Surget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atherosclerosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2024.118600⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 581, pp.740362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.740362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702263v2</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding predictability as a cognitive enrichment protects brain function and physiological status in rainbow trout: a multidisciplinary approach to assess fish welfare</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the effects of dietary inulin in rainbow trout fed a high-starch, 100% plant-based diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Brunet</w:t>
+                <w:t xml:space="preserve">Raphaël Defaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie Baranek</w:t>
+                <w:t xml:space="preserve">Jep Lokesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Le Calvez</w:t>
+                <w:t xml:space="preserve">Laura Frohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101081⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40104-023-00951-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426412v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex dimorphism of glucosensing parameters and appetite-regulating peptides in the hypothalamus of rainbow trout broodstocks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Turonnet</w:t>
+                <w:t xml:space="preserve">Long-term regulation of fat sensing in rainbow trout ( Oncorhynchus mykiss ) fed a vegetable diet from the first feeding: focus on free fatty acid receptors and their signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Baranek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Surget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lanuque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2023.111436⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 131 (1), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114523001599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04132656v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between dietary selenium and methylmercury on growth performance, deposition and health parameters in rainbow trout fed selenium-rich tuna-based diets or selenium-poor plant-based diets</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of free fatty acid receptor family in rainbow trout (Oncorhynchus mykiss): towards a better understanding of their involvement in fatty acid signalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Baranek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.739550⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-023-09181-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04079694v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remodeling of lipid landscape in high fat fed very-long chain acyl-CoA dehydrogenase null mice favors pro-arrhythmic polyunsaturated fatty acids and their downstream metabolites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Daneault</w:t>
+                <w:t xml:space="preserve">Sex dimorphism of glucosensing parameters and appetite-regulating peptides in the hypothalamus of rainbow trout broodstocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Favalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maunas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Turonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2023.166843⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 281, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2023.111436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189749v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of free fatty acid receptor family in rainbow trout (Oncorhynchus mykiss): towards a better understanding of their involvement in fatty acid signalisation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Remodeling of lipid landscape in high fat fed very-long chain acyl-CoA dehydrogenase null mice favors pro-arrhythmic polyunsaturated fatty acids and their downstream metabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselle Gélinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anik Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Daneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-023-09181-z⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1869 (8), pp.166843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2023.166843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04069055v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and Modulation of Olfactory Sensing Receptors in Carnivorous Rainbow Trout (Oncorhynchus mykiss) Fed from First Feeding with Plant-Based Diet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Heraud</w:t>
+                <w:t xml:space="preserve">Interaction between dietary selenium and methylmercury on growth performance, deposition and health parameters in rainbow trout fed selenium-rich tuna-based diets or selenium-poor plant-based diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Bidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J.P. Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Hirschinger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Surget</w:t>
+                <w:t xml:space="preserve">Axelle Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23042123⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 572, pp.739550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.739550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03584391v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04079694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Enrichment Triggers Brain Plasticity and Influences Blood Plasma Circulating miRNA in Rainbow Trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Milhade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (8), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/biology11081093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03755536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prebiotics Modify Host Metabolism in Rainbow Trout (Oncorhynchus Mykiss) Fed with a Total Plant-Based Diet: Potential Implications for Microbiome-Mediated Diet Optimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mylène Ghislain</w:t>
+                <w:t xml:space="preserve">Detection and Modulation of Olfactory Sensing Receptors in Carnivorous Rainbow Trout (Oncorhynchus mykiss) Fed from First Feeding with Plant-Based Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Reyrolle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Pigot</w:t>
+                <w:t xml:space="preserve">Théo Hirschinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Baranek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 561, pp.738699. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2022.738699⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms23042123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763673v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue origin of circulating microRNAs and their response to nutritional and environmental stress in rainbow trout (Oncorhynchus mykiss)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Léo Milhade</w:t>
+                <w:t xml:space="preserve">Prebiotics Modify Host Metabolism in Rainbow Trout (Oncorhynchus Mykiss) Fed with a Total Plant-Based Diet: Potential Implications for Microbiome-Mediated Diet Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jep Lokesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angéline Pourtau</w:t>
+                <w:t xml:space="preserve">Mylène Ghislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Panserat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fréderic Terrier</w:t>
+                <w:t xml:space="preserve">Marine Reyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.158584⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 561, pp.738699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2022.738699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775944v1</w:t>
+                <w:t xml:space="preserve">hal-03763673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of taste receptors in the oro-sensory perception of nutrients in rainbow trout (Oncorhynchus Mikyss) fed diets with different fatty acid profiles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Baranek</w:t>
+                <w:t xml:space="preserve">Tissue origin of circulating microRNAs and their response to nutritional and environmental stress in rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Milhade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Pourtau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Mercier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Surget</w:t>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2022/1152463⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.158584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.158584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564723v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Low Stocking Densities on Zootechnical Parameters and Physiological Responses of Rainbow Trout (Oncorhynchus mykiss) Juveniles</w:t>
+                <w:t xml:space="preserve">Involvement of taste receptors in the oro-sensory perception of nutrients in rainbow trout (Oncorhynchus Mikyss) fed diets with different fatty acid profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Terrier</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Baranek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Marchand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Heraud</w:t>
+                <w:t xml:space="preserve">Yvan Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (10), </w:t>
+              <w:t xml:space="preserve">Aquaculture Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022, pp.1152463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biology10101040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2022/1152463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414051v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polylactide Nanocapsules Attenuate Adverse Cardiac Cellular Effects of Lyso-7, a Pan-PPAR Agonist/Anti-Inflammatory New Thiazolidinedione</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Low Stocking Densities on Zootechnical Parameters and Physiological Responses of Rainbow Trout (Oncorhynchus mykiss) Juveniles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giani Garcia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Roy</w:t>
+                <w:t xml:space="preserve">Frederic Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Pitta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andrea Grabe-Guimarães</w:t>
+                <w:t xml:space="preserve">Michael Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13091521⟩</w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biology10101040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03354628v1</w:t>
+                <w:t xml:space="preserve">hal-03414051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long chain omega-3 fatty acids and their oxidized metabolites are associated with reduced prostate tumor growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polylactide Nanocapsules Attenuate Adverse Cardiac Cellular Effects of Lyso-7, a Pan-PPAR Agonist/Anti-Inflammatory New Thiazolidinedione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giani Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Pitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Bilodeau</w:t>
+                <w:t xml:space="preserve">Dulcinéia Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikunj Gevariya</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Roy</w:t>
+                <w:t xml:space="preserve">Andrea Grabe-Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plefa.2020.102215⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (9), pp.1521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13091521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03236907v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modulation of brain lipids content of rainbow trout fed with 100% plant based diet rich in omega-3 long chain polyunsaturated fatty acids DHA and EPA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long chain omega-3 fatty acids and their oxidized metabolites are associated with reduced prostate tumor growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bilodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikunj Gevariya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Larose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Robitaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bingqing Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 164, pp.102215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2020.06.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plefa.2020.102215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02909761v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03236907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative stress and antioxidant response in rainbow trout fry exposed to acute hypoxia is affected by selenium nutrition of parents and during first exogenous feeding</w:t>
               </w:r>
@@ -4919,64 +4919,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Galano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 155, pp.99-113. </w:t>
@@ -5008,2497 +5008,2631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact on cerebral function in rainbow trout fed with plant based omega-3 long chain polyunsaturated fatty acids enriched with DHA and EPA</w:t>
+                <w:t xml:space="preserve">Characterization and modulation of brain lipids content of rainbow trout fed with 100% plant based diet rich in omega-3 long chain polyunsaturated fatty acids DHA and EPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Larroquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anthony Lanuque</w:t>
+                <w:t xml:space="preserve">Claire Vigor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Sandres</w:t>
+                <w:t xml:space="preserve">Joseph Vercauteren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Reversat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingqing Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2020.05.044⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2020.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02887780v1</w:t>
+                <w:t xml:space="preserve">hal-02909761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainbow trout prefer diets rich in omega-3 long chain polyunsaturated fatty acids DHA and EPA</w:t>
+                <w:t xml:space="preserve">Impact on cerebral function in rainbow trout fed with plant based omega-3 long chain polyunsaturated fatty acids enriched with DHA and EPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lenny Tonnet</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Surget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lanuque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Burel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Lanuque</w:t>
+                <w:t xml:space="preserve">Franck Sandres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 213, </w:t>
+              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103, pp.409-420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2019.112692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2020.05.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364326v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish oil supplementation alleviates metabolic and anxiodepressive effects of diet-induced obesity and associated changes in brain lipid composition in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rainbow trout prefer diets rich in omega-3 long chain polyunsaturated fatty acids DHA and EPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Demers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Roy</w:t>
+                <w:t xml:space="preserve">Lenny Tonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arturo Israel Machuca-Parra</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Diane Bairamian</w:t>
+                <w:t xml:space="preserve">Christine Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lanuque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41366-020-0623-6⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 213, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2019.112692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902619v1</w:t>
+                <w:t xml:space="preserve">hal-02364326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early calcium handling imbalance in pressure overload-induced heart failure with nearly normal left ventricular ejection fraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fish oil supplementation alleviates metabolic and anxiodepressive effects of diet-induced obesity and associated changes in brain lipid composition in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Demers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Israel Machuca-Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Rouhana</w:t>
+                <w:t xml:space="preserve">Zahra Dashtehei Pour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Farah</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Glaucy Rodrigues de Araujo</w:t>
+                <w:t xml:space="preserve">Diane Bairamian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2018.08.005⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 44, pp.1936-1945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41366-020-0623-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01856045v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological activities of non-enzymatic oxygenated metabolites of polyunsaturated fatty acids (NEO-PUFAs) derived from EPA and DHA: New anti-arrhythmic compounds?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+                <w:t xml:space="preserve">Early calcium handling imbalance in pressure overload-induced heart failure with nearly normal left ventricular ejection fraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Rouhana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jetty Chung-Yung Lee</w:t>
+                <w:t xml:space="preserve">Amanda Finan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Le Guennec</w:t>
+                <w:t xml:space="preserve">Glaucy Rodrigues de Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Aspects of Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 64, pp.161-168. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1865 (1), pp.230-242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mam.2018.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2018.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01789989v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradable Polymeric Nanocapsules Prevent Cardiotoxicity of Anti-Trypanosomal Lychnopholide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biological activities of non-enzymatic oxygenated metabolites of polyunsaturated fatty acids (NEO-PUFAs) derived from EPA and DHA: New anti-arrhythmic compounds?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renata Tupinambá Branquinho</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Farah</w:t>
+                <w:t xml:space="preserve">Jetty Chung-Yung Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7, pp.44998. </w:t>
+              <w:t xml:space="preserve">Molecular Aspects of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 64, pp.161-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep44998⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mam.2018.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01822213v1</w:t>
+                <w:t xml:space="preserve">hal-01789989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifunctional Mitochondrial Epac1 Controls Myocardial Cell Death</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-enzymatic oxidized metabolite of DHA, 4( RS )-4-F 4t -neuroprostane protects the heart against reperfusion injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loubina Fazal</w:t>
+                <w:t xml:space="preserve">J. Fauconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Laudette</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Caroline Conte</w:t>
+                <w:t xml:space="preserve">Claire Angebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.116.309859⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102, pp.229 - 239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2016.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831264v1</w:t>
+                <w:t xml:space="preserve">hal-01822214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardioprotective effects of omega 3 fatty acids: origin of the variability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodegradable Polymeric Nanocapsules Prevent Cardiotoxicity of Anti-Trypanosomal Lychnopholide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Tupinambá Branquinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giani Martins Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Muscle Research and Cell Motility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10974-016-9459-z⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.44998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep44998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01822215v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological role of reactive oxygen species as promoters of natural defenses</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multifunctional Mitochondrial Epac1 Controls Myocardial Cell Death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubina Fazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Laudette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sílvia Paula-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.201700170R⟩</w:t>
+              <w:t xml:space="preserve">Circulation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 120 (4), pp.645-657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.116.309859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01822212v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-enzymatic oxidized metabolite of DHA, 4( RS )-4-F 4t -neuroprostane protects the heart against reperfusion injury</w:t>
+                <w:t xml:space="preserve">Cardioprotective effects of omega 3 fatty acids: origin of the variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2016.12.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Muscle Research and Cell Motility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (1), pp.25 - 30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10974-016-9459-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01822214v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carnitine deficiency induces a short QT syndrome</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physiological role of reactive oxygen species as promoters of natural defenses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jetty Chung-Yung Lee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heart Rhythm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hrthm.2015.07.027⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (9), pp.3729 - 3745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.201700170R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01786235v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Complex QT/RR Relationship in Mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Carnitine deficiency induces a short QT syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Champeroux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Roy</w:t>
+                <w:t xml:space="preserve">Jérôme Thireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Fauconnier</w:t>
+                <w:t xml:space="preserve">Fabio Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (1), pp.25388. </w:t>
+              <w:t xml:space="preserve">Heart Rhythm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (1), pp.165 - 174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep25388⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.hrthm.2015.07.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01800835v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01786235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-enzymatic cyclic oxygenated metabolites of omega-3 polyunsaturated fatty acid: Bioactive drugs?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Complex QT/RR Relationship in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Champeroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bultel-Poncé</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2015.06.010⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.25388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep25388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01786233v1</w:t>
+                <w:t xml:space="preserve">hal-01800835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-individual variability and modeling of electrical activity: a possible new approach to explore cardiac safety?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Non-enzymatic cyclic oxygenated metabolites of omega-3 polyunsaturated fatty acid: Bioactive drugs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Roy</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bultel-Poncé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120, pp.56 - 61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2015.06.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep37948⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01784408v1</w:t>
+                <w:t xml:space="preserve">hal-01786233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Isoprostanes in Human Plasma: Technical Considerations and the Use of Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiu Yiu Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Galano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vigor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Reversat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 51 (11), pp.1217 - 1229. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11745-016-4198-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-enzymatic lipid mediators, neuroprostanes, exert the antiarrhythmic properties of docosahexaenoic acid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inter-individual variability and modeling of electrical activity: a possible new approach to explore cardiac safety?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ouillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivia Mercier-Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2015.04.014⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.37948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep37948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01753886v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymeric nanocapsules prevent oxidation of core-loaded molecules: evidence based on the effects of docosahexaenoic acid and neuroprostane on breast cancer cells proliferation</w:t>
+                <w:t xml:space="preserve">Non-enzymatic lipid mediators, neuroprostanes, exert the antiarrhythmic properties of docosahexaenoic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Bultel-Poncé</w:t>
+                <w:t xml:space="preserve">Olivia Mercier-Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental and Clinical Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 34 (1), pp.155. </w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 86, pp.269 - 278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13046-015-0273-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2015.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01254138v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Polymeric nanocapsules prevent oxidation of core-loaded molecules: evidence based on the effects of docosahexaenoic acid and neuroprostane on breast cancer cells proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliam Teixeira Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bultel-Poncé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental and Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (1), pp.155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13046-015-0273-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01254138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isoprostanes and neuroprostanes: Total synthesis, biological activity and biomarkers of oxidative stress in humans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Galano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor A Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinzia Signorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prostaglandins and Other Lipid Mediators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 107, pp.95-102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.prostaglandins.2013.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00913158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central Activation of Chaperone-Mediated Autophagy reduces Appetite by Fine-tuning Hypothalamic Amino Acid Pools: New Insights from Fish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Explorando el papel fisiológico de la autofagia selectiva y su relación con los aminoácidos en peces: ingesta de alimento.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Reji</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayelén M Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7508,1865 +7642,2115 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Congress on the Biology of Fish 2026</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Physiology Section of the American Fisheries Society, Jul 2026, Vancouver (BC), Canada</w:t>
+              <w:t xml:space="preserve">XX Congreso Nacional de Acuicultura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Spanish Aquaculture Society (SEA), Jun 2026, Vigo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of poly-unsaturated fatty acid omega-3 and their oxygenated metabolites in the regulation of feeding behaviour of rainbow trout.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact d'une programmation thermique embryonnaire sur le métabolisme hépatique des canards mulards dans un contexte de protocole d'engraissement sans gavage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura-Lou Zwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop : Oxylipins, Lipophenols, Lipopeptides: Promising Biomolecules for Diabetes, Cardiometabolic Diseases, and Other Pathologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05076976v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaperone-mediated autophagy regulates appetite by fine-tuning hypothalamic amino acid pools: new insights from fish</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Dias</w:t>
+                <w:t xml:space="preserve">Compréhension des mécanismes sensoriels et neuronaux impliqués lors de la prise alimentaire chez les canards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura-Lou Zwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Sasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Houssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Women in Autophagy- 6th Annual Symposium Webinar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Online, United States</w:t>
+              <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05505380v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'une programmation thermique embryonnaire sur le métabolisme hépatique des canards mulards dans un contexte de protocole d'engraissement sans gavage</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Involvement of poly-unsaturated fatty acid omega-3 and their oxygenated metabolites in the regulation of feeding behaviour of rainbow trout.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t>
+              <w:t xml:space="preserve">Workshop : Oxylipins, Lipophenols, Lipopeptides: Promising Biomolecules for Diabetes, Cardiometabolic Diseases, and Other Pathologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05093355v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compréhension des mécanismes sensoriels et neuronaux impliqués lors de la prise alimentaire chez les canards</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marianne Houssier</w:t>
+                <w:t xml:space="preserve">Chaperone-mediated autophagy regulates appetite by fine-tuning hypothalamic amino acid pools: new insights from fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Reji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayelén M Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France. n.p</w:t>
+              <w:t xml:space="preserve">Women in Autophagy- 6th Annual Symposium Webinar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05093338v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le challenge jeûne/réalimentation : un modèle sans gavage pour induire un stockage lipidique dans le foie du canard mulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Houssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura-Lou Zwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quinzièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of food detection in rainbow trout: Exploring the role of omega-3 fatty acids and their sensing receptors on feeding behavior regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Martinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baranek Elodie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasserre Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAS european congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Copenaghen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05076862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free Fatty Acid Receptors in rainbow trout (Oncorhynchus mykiss): interactions with fatty acids and their metabolites for feeding behavior regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Belloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baranek Elodie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Briand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Symposium on Olfaction and Taste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05077000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of poly-unsaturated fatty acid omega-3 in the regulation of feeding behaviour of rainbow trout</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mécanismes de la détection alimentaire chez la truite arc-en-ciel : rôle des acides gras oméga-3 dans la régulation du comportement alimentaire (projet ANR FEEDOMEGA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Martinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Baranek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th international lipidomic meeting: Lipids: from Sea to fork</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Brest, France</w:t>
+              <w:t xml:space="preserve">Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05076581v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes de la détection alimentaire chez la truite arc-en-ciel : rôle des acides gras oméga-3 dans la régulation du comportement alimentaire (Projet ANR FEEDOMEGA).</w:t>
+                <w:t xml:space="preserve">Involvement of poly-unsaturated fatty acid omega-3 in the regulation of feeding behaviour of rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées de la Recherche Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">19th international lipidomic meeting: Lipids: from Sea to fork</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05076924v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dietary arachidonic acid content impacts the fatty acid metabolism, enzymatic and non-enzymatic metabolites of lipids and the response to acute stressor in rainbow trout fry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Définition des besoins en acides gras poly-insaturés clés chez des génitrices de truites arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Sprague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Segret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vigor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2023 - Balanced Diversity in Aquaculture Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Journées de la Recherche Filière Piscicole 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04226070v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of dietary selenium and methylmercury interactions on growth, digestibility and retention in rainbow trout (Oncorhynchus mykiss)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mécanismes de la détection alimentaire chez la truite arc-en-ciel : rôle des acides gras oméga-3 dans la régulation du comportement alimentaire (Projet ANR FEEDOMEGA).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. International Symposium of Fish Nutrition and Feeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Sorrento, Italy</w:t>
+              <w:t xml:space="preserve">8. Journées de la Recherche Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227131v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and modulation of olfactory sensing receptors in rainbow trout (Oncorhynchus mikyss) fed from first feeding with plant-based diet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The dietary arachidonic acid content impacts the fatty acid metabolism, enzymatic and non-enzymatic metabolites of lipids and the response to acute stressor in rainbow trout fry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Segret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Théo Hirschinger</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Larroquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Surget</w:t>
+                <w:t xml:space="preserve">Claire Vigor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. International Symposium on Fish Nutrition And Feeding Towards Precision Fish Nutrition And Feeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Sorrento - Naples, Italy</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2023 - Balanced Diversity in Aquaculture Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04226668v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taste receptors regulation of feeding behavior in rainbow trout (Oncorhynchus mykiss) fed from first feeding with plantbased diet,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Baranek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Sandres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lanuque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. International Symposium on Fish Nutrition And Feeding -Towards Precision Fish Nutrition And Feeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04226658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omega-3 long chain polyunsaturated fatty acids DHA and EPA drove the feeding behaviour of juvenile rainbow trout</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+                <w:t xml:space="preserve">Evaluation of dietary selenium and methylmercury interactions on growth, digestibility and retention in rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Bidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Jesu Prabhu Philip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Surget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society, Apr 2021, Online, France</w:t>
+              <w:t xml:space="preserve">20. International Symposium of Fish Nutrition and Feeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03220665v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary methylmercury and selenium interactions in rainbow trout juveniles (Oncorhynchus mykiss)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Roy</w:t>
+                <w:t xml:space="preserve">Detection and modulation of olfactory sensing receptors in rainbow trout (Oncorhynchus mikyss) fed from first feeding with plant-based diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Hirschinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Baranek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAS, Oct 2021, Funchal, Portugal</w:t>
+              <w:t xml:space="preserve">20. International Symposium on Fish Nutrition And Feeding Towards Precision Fish Nutrition And Feeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Sorrento - Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04226080v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omega-3 long chain polyinsaturated fatty acids dha and epa drove the feeding behaviour of juvenile rainbow trout</w:t>
+                <w:t xml:space="preserve">Omega-3 long chain polyunsaturated fatty acids DHA and EPA drove the feeding behaviour of juvenile rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenny Tonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society, Apr 2021, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03220665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietary methylmercury and selenium interactions in rainbow trout juveniles (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Bidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khouloud El Hanafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Queipo-Abad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Marchán-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquaculture Europe 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAS, Oct 2021, Funchal, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omega-3 long chain polyinsaturated fatty acids dha and epa drove the feeding behaviour of juvenile rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenny Tonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquaculture Europe 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04226674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9376,51 +9760,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the Role of Chaperone-Mediated Autophagy in the Control of Feed Intake in Rainbow Trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Reji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9429,123 +9813,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayelén M Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFATG12 - 12th Scientific days on Autophagy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the Role of Chaperone-Mediated Autophagy in the Control of Feed Intake in Rainbow Trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Reji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9554,489 +9938,489 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayelén M Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France Science Summit 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of expression response in postprandial situation of food detection in rainbow trout fed with plant-based diet : focus to free-fatty-acid-receptor and their signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Baranek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lanuque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for the Study of Fatty Acids 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Nantes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04226699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La régulation du comportement alimentaire chez la truite arc-en-ciel : impact des oméga-3. ProjetANRJCJC FEEDOM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de la recherche piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04226710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainbow trout prefer diets rich in omega-3 long chain polyunsaturated fatty acids DHA and EPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. GERLI International Lipidomics Meeting : Biodiversity of lipid species – Benefit for nutrition and effects on health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04226689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’huile de palme présente des effets comparables à ceux de l’huile d’olive sur certaines caractéristiques du syndrome métabolique chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Djohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Montpellier, France. 221 p., 2016, Journées francophones de nutrition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10046,51 +10430,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of interindividual DNA methylation variability in rainbow trout ( Oncorhynchus mykiss )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10142,65 +10526,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05232256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mécanismes de régulation de la prise alimentaire chez la truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Pau et des pays de l'Adour, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05594949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId297"/>
+      <w:footerReference w:type="default" r:id="rId307"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10268,51 +10746,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="82872751"/>
+    <w:nsid w:val="969CF128"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10499,51 +10977,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-roy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3007-1585" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192407007" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528392v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste V&#233;chart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line David" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pineau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heraud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aaf.2025.12.010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05571575v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Lou Zwick" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;ma Hakkach" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Biasutti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrieux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00191.2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528110v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pigeon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2026.111211" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446963v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bidon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaya Saito" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaja H Skjaerven" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Antony Jesu Prabhu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2026.107706" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371620v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Fern&#225;ndez-Maest&#250;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Martinat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Calo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Velasco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L Soengas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2025.111176" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506447v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Reji" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J. V&#233;lez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayel&#233;n M Blanco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Heraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V&#233;ron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00765.2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406131v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes-Juan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baranek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watbs.2025.100529" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236906v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lasserre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lanuque" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2025.102943" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076390v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Varvarais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/anu/6690967" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942469v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.742093" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236893v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42995-025-00316-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05225823v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia March&#225;n-Moreno" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reversat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2025.07.043" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236435v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Pavl&#237;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bultel-Ponc&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502310" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698540v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741602" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350525v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2025.111939" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304245v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael P&#233;ron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bertrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.09.007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208169v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Segret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Roy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63173-x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311147v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.740362" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412783v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Defaix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jep Lokesh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Frohn" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-023-00951-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166623v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114523001599" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702263v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Abramova" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Bride" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Oger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demion" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Galano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2024.118600" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04426412v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Kleiber" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Baranek" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Calvez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101081" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132656v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Favalier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maunas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turonnet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2023.111436" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04079694v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.P. Philip" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Braun" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Herman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739550" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189749v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lefort" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselle G&#233;linas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Forest" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bouchard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Daneault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2023.166843" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04069055v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09181-z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03584391v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Hirschinger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23042123" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03755536v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Milhade" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11081093" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03763673v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ghislain" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Reyrolle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738699" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775944v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Pourtau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Terrier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158584" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564723v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Mercier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/1152463" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414051v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Terrier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marchand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10101040" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354628v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giani Garcia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pitta" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulcin&#233;ia Abdalla" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Grabe-Guimar&#227;es" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13091521" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236907v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bilodeau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikunj Gevariya" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Larose" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Robitaille" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2020.102215" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909761v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vercauteren" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingqing Zhou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.06.010" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861694v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Wischhusen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Larroquet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.05.006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887780v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sandres" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2020.05.044" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364326v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Tonnet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.112692" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902619v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Demers" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Israel Machuca-Parra" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Dashtehei Pour" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bairamian" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-020-0623-6" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01856045v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rouhana" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Farah" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Finan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaucy Rodrigues de Araujo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2018.08.005" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01789989v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jetty Chung-Yung Lee" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Guennec" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mam.2018.03.003" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822213v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Tupinamb&#225; Branquinho" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giani Martins Garcia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44998" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01831264v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubina Fazal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laudette" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Paula-Gomes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pons" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Conte" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.116.309859" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822215v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10974-016-9459-z" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822212v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201700170R" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822214v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauconnier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Angebault" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.12.005" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01786235v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roussel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Labarthe" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thireau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ferro" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2015.07.027" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01800835v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Champeroux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Richard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25388" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01786233v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2015.06.010" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01784408v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ouill&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37948" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01784397v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiu Yiu Lee" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-016-4198-x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01753886v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Mercier-Touzet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2015.04.014" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01254138v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliam Teixeira Oliveira" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bultel-Ponc&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-015-0273-z" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913158v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barden" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor A Mori" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Signorini" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostaglandins.2013.04.003" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563423v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076976v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505380v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093355v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Huot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gontier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093338v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Sasso" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Houssier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05386703v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076862v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baranek Elodie" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasserre Marie" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077000v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076581v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076924v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226070v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marchand" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227131v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Jesu Prabhu Philip" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226668v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226658v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220665v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226080v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud El Hanafi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Queipo-Abad" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226674v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075137v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505358v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226699v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226710v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226689v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837656v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Djohan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonafos" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fouret" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lauret" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gaillet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05232256v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-roy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3007-1585" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192407007" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05571575v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Lou Zwick" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;ma Hakkach" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Biasutti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00191.2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528392v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste V&#233;chart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line David" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pineau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heraud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aaf.2025.12.010" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528110v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pigeon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2026.111211" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446963v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bidon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaya Saito" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaja H Skjaerven" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Antony Jesu Prabhu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2026.107706" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371620v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Fern&#225;ndez-Maest&#250;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Martinat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Calo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Velasco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L Soengas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2025.111176" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506447v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Reji" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J. V&#233;lez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayel&#233;n M Blanco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Heraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V&#233;ron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00765.2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599832v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Kleiber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Morineau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baranek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le-Calvez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2026.744033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350525v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2025.111939" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304245v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael P&#233;ron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bertrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.09.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698540v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reversat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741602" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406131v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes-Juan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watbs.2025.100529" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236906v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lasserre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lanuque" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2025.102943" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076390v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Varvarais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/anu/6690967" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942469v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.742093" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236435v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Pavl&#237;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bultel-Ponc&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502310" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05225823v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia March&#225;n-Moreno" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2025.07.043" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236893v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42995-025-00316-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04426412v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Baranek" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Calvez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101081" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702263v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Abramova" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Bride" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Oger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demion" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Galano" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2024.118600" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208169v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Segret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Roy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63173-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311147v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.740362" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412783v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Defaix" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jep Lokesh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Frohn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-023-00951-z" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166623v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114523001599" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04069055v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09181-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132656v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Favalier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maunas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turonnet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2023.111436" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189749v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lefort" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselle G&#233;linas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Forest" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bouchard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Daneault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2023.166843" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04079694v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.P. Philip" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Braun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Herman" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739550" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03755536v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Milhade" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11081093" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03584391v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Hirschinger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23042123" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03763673v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ghislain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Reyrolle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738699" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775944v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Pourtau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Terrier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158584" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564723v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Mercier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/1152463" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414051v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Terrier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marchand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10101040" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354628v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giani Garcia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pitta" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulcin&#233;ia Abdalla" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Grabe-Guimar&#227;es" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13091521" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236907v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bilodeau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikunj Gevariya" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Larose" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Robitaille" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2020.102215" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861694v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Wischhusen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Larroquet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.05.006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909761v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vercauteren" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingqing Zhou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.06.010" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887780v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sandres" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2020.05.044" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364326v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Tonnet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.112692" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902619v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Demers" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Israel Machuca-Parra" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Dashtehei Pour" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bairamian" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-020-0623-6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01856045v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rouhana" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Farah" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Finan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaucy Rodrigues de Araujo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2018.08.005" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01789989v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jetty Chung-Yung Lee" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Guennec" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mam.2018.03.003" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822214v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauconnier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Angebault" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.12.005" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822213v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Tupinamb&#225; Branquinho" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giani Martins Garcia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44998" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01831264v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubina Fazal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laudette" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Paula-Gomes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pons" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Conte" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.116.309859" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822215v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10974-016-9459-z" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822212v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201700170R" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01786235v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roussel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Labarthe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thireau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ferro" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2015.07.027" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01800835v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Champeroux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Richard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25388" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01786233v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2015.06.010" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01784397v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiu Yiu Lee" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-016-4198-x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01784408v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ouill&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37948" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01753886v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Mercier-Touzet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2015.04.014" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01254138v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliam Teixeira Oliveira" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bultel-Ponc&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-015-0273-z" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913158v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barden" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor A Mori" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Signorini" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostaglandins.2013.04.003" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563423v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093355v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Huot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gontier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093338v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Sasso" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Houssier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076976v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505380v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05386703v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076862v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baranek Elodie" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasserre Marie" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077000v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592358v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dias" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076581v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592344v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sprague" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076924v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226070v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marchand" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226658v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227131v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Jesu Prabhu Philip" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226668v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220665v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226080v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud El Hanafi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Queipo-Abad" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226674v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075137v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505358v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226699v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226710v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226689v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837656v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Djohan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonafos" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fouret" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lauret" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gaillet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05232256v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05594949v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>