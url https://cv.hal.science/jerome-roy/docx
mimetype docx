--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -180,51 +180,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (57)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -482,9275 +482,9668 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of interindividual DNA methylation variability in rainbow trout (Oncorhynchus mykiss)</w:t>
+                <w:t xml:space="preserve">Selenomethionine mitigation of methylmercury-induced epigenetic and transcriptomic alterations in rainbow trout brain: a toxicogenomic survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+                <w:t xml:space="preserve">Marius Bidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+                <w:t xml:space="preserve">Takaya Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Piégu</w:t>
+                <w:t xml:space="preserve">Kaja H Skjaerven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Terrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Pigeon</w:t>
+                <w:t xml:space="preserve">Philip Antony Jesu Prabhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2026.111211⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 291, pp.107706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2026.107706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05528110v1</w:t>
+                <w:t xml:space="preserve">hal-05446963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selenomethionine mitigation of methylmercury-induced epigenetic and transcriptomic alterations in rainbow trout brain: a toxicogenomic survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of interindividual DNA methylation variability in rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Bidon</w:t>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takaya Saito</w:t>
+                <w:t xml:space="preserve">Benoît Piégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaja H Skjaerven</w:t>
+                <w:t xml:space="preserve">Frédéric Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Antony Jesu Prabhu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Heraud</w:t>
+                <w:t xml:space="preserve">Antoine Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 291, pp.107706. </w:t>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 118 (2), pp.111211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2026.107706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2026.111211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05446963v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05528110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal dynamics of hepatic mRNA levels of carbohydrate and lipid metabolism-related genes in rainbow trout: Impact of a plant-based diet from first feeding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Embryonic Thermal Programming combined with Fractionated Feeding induces Early Activation of Hepatic Lipid Storage Pathways in Mule Ducks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura-Lou Zwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Fernández-Maestú</w:t>
+                <w:t xml:space="preserve">Joséphine Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Martinat</w:t>
+                <w:t xml:space="preserve">Marie Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Calo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">José L Soengas</w:t>
+                <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology. Part B, Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpb.2025.111176⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.107075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2026.107075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371620v1</w:t>
+                <w:t xml:space="preserve">hal-05616968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Central Activation of Chaperone-Mediated Autophagy reduces Appetite by Fine-tuning Hypothalamic Amino Acid Pools: New Insights from Fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Reji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steffi Reji</w:t>
+                <w:t xml:space="preserve">Ayelén M Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+                <w:t xml:space="preserve">Cecile Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 330 (3), pp.C590-C604. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/ajpcell.00765.2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictability of bubbles versus feeding as cognitive enrichment in rainbow trout: Contrasting effects on behavior, brain plasticity, and welfare</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal dynamics of hepatic mRNA levels of carbohydrate and lipid metabolism-related genes in rainbow trout: Impact of a plant-based diet from first feeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Fernández-Maestú</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Martinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Kleiber</w:t>
+                <w:t xml:space="preserve">Jessica Calo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorine Morineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cecile Heraud</w:t>
+                <w:t xml:space="preserve">Cristina Velasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Baranek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Le-Calvez</w:t>
+                <w:t xml:space="preserve">José L Soengas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2026.744033⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology. Part B, Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 281, pp.111176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpb.2025.111176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05599832v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-course of mRNA abundance of appetite-regulatory genes in the brain of rainbow trout fed a plant-based diet from the first feeding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Postprandial dynamics of sensory receptor and neural mechanisms underlying feeding regulation in mule ducks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Martinat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">José L Soengas</w:t>
+                <w:t xml:space="preserve">Marie Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Fericelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura-Lou Zwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Sasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2025.111939⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.107070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2026.107070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05350525v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-3 long-chain polyunsaturated fatty acids in fish physiology: From aquaculture to economic, ecological and public health challenges</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predictability of bubbles versus feeding as cognitive enrichment in rainbow trout: Contrasting effects on behavior, brain plasticity, and welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Bertrand</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Aude Kleiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorine Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Baranek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Soudant</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le-Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2025.09.007⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 622, pp.744033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2026.744033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304245v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-year plant-based diet alters the fatty acid profile and enzymatic and non-enzymatic lipid metabolites, in the eggs and fry of female rainbow trout</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Vigor</w:t>
+                <w:t xml:space="preserve">Effects of a Plant-Based Diet During the First Month of Feeding on Alevin Rainbow Trout (Oncorhynchus mykiss) in the Development of Tongue Sensory System Regulating Feeding Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Martinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Gros</w:t>
+                <w:t xml:space="preserve">Amelle Varvarais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Reversat</w:t>
+                <w:t xml:space="preserve">Anthony Lanuque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 595, pp.741602. </w:t>
+              <w:t xml:space="preserve">Aquaculture Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.741602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/anu/6690967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698540v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal hedonic regulation of feeding behavior in rainbow trout: a role for the opioid system under plant-based diets from first feeding onward</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Effects of a plant-based diet from first feeding on the intestinal expression of nutrient sensors in rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Fernández-Maestú</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Calo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Martinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Baranek</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Heraud</w:t>
+                <w:t xml:space="preserve">José L Soengas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Biology and Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watbs.2025.100529⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 599, pp.742093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.742093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406131v1</w:t>
+                <w:t xml:space="preserve">hal-04942469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early sensory responses to plant-based diets in rainbow trout (Oncorhynchus mykiss) alevins: Impact on feeding behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Martinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Martinat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Baranek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lanuque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 43, pp.102943. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aqrep.2025.102943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a Plant-Based Diet During the First Month of Feeding on Alevin Rainbow Trout (Oncorhynchus mykiss) in the Development of Tongue Sensory System Regulating Feeding Behavior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Temporal hedonic regulation of feeding behavior in rainbow trout: a role for the opioid system under plant-based diets from first feeding onward</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Plagnes-Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Martinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amelle Varvarais</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Baranek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Heraud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Lanuque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/anu/6690967⟩</w:t>
+              <w:t xml:space="preserve">Water Biology and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.100529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watbs.2025.100529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05076390v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a plant-based diet from first feeding on the intestinal expression of nutrient sensors in rainbow trout (Oncorhynchus mykiss)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">José L Soengas</w:t>
+                <w:t xml:space="preserve">Beyond Neuroprostanes: Total Synthesis and Epilipidomic Studies of a Novel Cyclopentenone Metabolite of Docosahexaenoic Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tereza Pavlíčková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bultel-Poncé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Reversat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vigor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 599, pp.742093. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e02310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.742093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202502310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942469v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Neuroprostanes: Total Synthesis and Epilipidomic Studies of a Novel Cyclopentenone Metabolite of Docosahexaenoic Acid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal dynamics of oxylipins and antioxidant metabolites in rainbow trout muscle are driven by diet type rather than methylmercury or selenomethionine supplementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Bidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tereza Pavlíčková</w:t>
+                <w:t xml:space="preserve">Claudia Marchán-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Bultel-Poncé</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Reversat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Vigor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.e02310. </w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 239, pp.417-431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202502310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2025.07.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05236435v1</w:t>
+                <w:t xml:space="preserve">hal-05225823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal dynamics of oxylipins and antioxidant metabolites in rainbow trout muscle are driven by diet type rather than methylmercury or selenomethionine supplementation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marius Bidon</w:t>
+                <w:t xml:space="preserve">Impact of maternal DHA-enriched plant-based diets on early development of rainbow trout offspring: insights into parental nutritional programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Martinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Baranek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Reversat</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2025.07.043⟩</w:t>
+              <w:t xml:space="preserve">Marine Life Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42995-025-00316-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05225823v1</w:t>
+                <w:t xml:space="preserve">hal-05236893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of maternal DHA-enriched plant-based diets on early development of rainbow trout offspring: insights into parental nutritional programming</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">A two-year plant-based diet alters the fatty acid profile and enzymatic and non-enzymatic lipid metabolites, in the eggs and fry of female rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Baranek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Surget</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vigor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Reversat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Life Science &amp; Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 595, pp.741602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42995-025-00316-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.741602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05236893v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding predictability as a cognitive enrichment protects brain function and physiological status in rainbow trout: a multidisciplinary approach to assess fish welfare</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-course of mRNA abundance of appetite-regulatory genes in the brain of rainbow trout fed a plant-based diet from the first feeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Fernández-Maestú</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Martinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Kleiber</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Le Calvez</w:t>
+                <w:t xml:space="preserve">Jessica Calo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José L Soengas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101081⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 310 (Part A), pp.111939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2025.111939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04426412v1</w:t>
+                <w:t xml:space="preserve">hal-05350525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolites derived from radical oxidation of PUFA: NEO-PUFAs, promising molecules for health?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+                <w:t xml:space="preserve">N-3 long-chain polyunsaturated fatty acids in fish physiology: From aquaculture to economic, ecological and public health challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Baranek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Martinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atherosclerosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2024.118600⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2025.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702263v2</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adverse effects of excessive dietary arachidonic acid on survival, PUFA-derived enzymatic and non-enzymatic oxylipins, stress response in rainbow trout fry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Segret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vigor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (1), pp.12376. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-024-63173-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05208169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of expression response in post-prandial situation of food sensing system in rainbow trout (Oncorhynchus mykiss) fed a plant-based diet: Focus on free fatty acid receptors and their signaling pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Baranek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 581, pp.740362. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.740362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the effects of dietary inulin in rainbow trout fed a high-starch, 100% plant-based diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Defaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jep Lokesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Frohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (1), pp.6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40104-023-00951-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04412783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term regulation of fat sensing in rainbow trout ( Oncorhynchus mykiss ) fed a vegetable diet from the first feeding: focus on free fatty acid receptors and their signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Baranek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lanuque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 131 (1), pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0007114523001599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of free fatty acid receptor family in rainbow trout (Oncorhynchus mykiss): towards a better understanding of their involvement in fatty acid signalisation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Metabolites derived from radical oxidation of PUFA: NEO-PUFAs, promising molecules for health?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Abramova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamie Bride</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Demion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-023-09181-z⟩</w:t>
+              <w:t xml:space="preserve">Atherosclerosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.118600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2024.118600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04069055v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702263v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex dimorphism of glucosensing parameters and appetite-regulating peptides in the hypothalamus of rainbow trout broodstocks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feeding predictability as a cognitive enrichment protects brain function and physiological status in rainbow trout: a multidisciplinary approach to assess fish welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Kleiber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Favalier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karine Dias</w:t>
+                <w:t xml:space="preserve">Élodie Baranek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Maunas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Turonnet</w:t>
+                <w:t xml:space="preserve">Jean-Michel Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2023.111436⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (3), pp.101081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04132656v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remodeling of lipid landscape in high fat fed very-long chain acyl-CoA dehydrogenase null mice favors pro-arrhythmic polyunsaturated fatty acids and their downstream metabolites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sex dimorphism of glucosensing parameters and appetite-regulating peptides in the hypothalamus of rainbow trout broodstocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Favalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Lefort</w:t>
+                <w:t xml:space="preserve">Patrick Maunas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roselle Gélinas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Caroline Daneault</w:t>
+                <w:t xml:space="preserve">Nicolas Turonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2023.166843⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 281, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2023.111436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189749v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between dietary selenium and methylmercury on growth performance, deposition and health parameters in rainbow trout fed selenium-rich tuna-based diets or selenium-poor plant-based diets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marius Bidon</w:t>
+                <w:t xml:space="preserve">Remodeling of lipid landscape in high fat fed very-long chain acyl-CoA dehydrogenase null mice favors pro-arrhythmic polyunsaturated fatty acids and their downstream metabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselle Gélinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anik Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.J.P. Philip</w:t>
+                <w:t xml:space="preserve">Bertrand Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Braun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Roy</w:t>
+                <w:t xml:space="preserve">Caroline Daneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.739550⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1869 (8), pp.166843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2023.166843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04079694v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Enrichment Triggers Brain Plasticity and Influences Blood Plasma Circulating miRNA in Rainbow Trout (Oncorhynchus mykiss)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentin Brunet</w:t>
+                <w:t xml:space="preserve">Interaction between dietary selenium and methylmercury on growth performance, deposition and health parameters in rainbow trout fed selenium-rich tuna-based diets or selenium-poor plant-based diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Bidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J.P. Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Milhade</w:t>
+                <w:t xml:space="preserve">Axelle Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Bobe</w:t>
+                <w:t xml:space="preserve">Alexandre Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biology11081093⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 572, pp.739550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.739550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03755536v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04079694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and Modulation of Olfactory Sensing Receptors in Carnivorous Rainbow Trout (Oncorhynchus mykiss) Fed from First Feeding with Plant-Based Diet</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Characterization of free fatty acid receptor family in rainbow trout (Oncorhynchus mykiss): towards a better understanding of their involvement in fatty acid signalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Baranek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23042123⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-023-09181-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03584391v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prebiotics Modify Host Metabolism in Rainbow Trout (Oncorhynchus Mykiss) Fed with a Total Plant-Based Diet: Potential Implications for Microbiome-Mediated Diet Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jep Lokesh</w:t>
+                <w:t xml:space="preserve">Physical Enrichment Triggers Brain Plasticity and Influences Blood Plasma Circulating miRNA in Rainbow Trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Milhade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Ghislain</w:t>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Reyrolle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Pigot</w:t>
+                <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 561, pp.738699. </w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2022.738699⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biology11081093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763673v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03755536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue origin of circulating microRNAs and their response to nutritional and environmental stress in rainbow trout (Oncorhynchus mykiss)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Léo Milhade</w:t>
+                <w:t xml:space="preserve">Prebiotics Modify Host Metabolism in Rainbow Trout (Oncorhynchus Mykiss) Fed with a Total Plant-Based Diet: Potential Implications for Microbiome-Mediated Diet Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jep Lokesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angéline Pourtau</w:t>
+                <w:t xml:space="preserve">Mylène Ghislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Panserat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fréderic Terrier</w:t>
+                <w:t xml:space="preserve">Marine Reyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.158584⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 561, pp.738699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2022.738699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775944v1</w:t>
+                <w:t xml:space="preserve">hal-03763673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of taste receptors in the oro-sensory perception of nutrients in rainbow trout (Oncorhynchus Mikyss) fed diets with different fatty acid profiles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Baranek</w:t>
+                <w:t xml:space="preserve">Tissue origin of circulating microRNAs and their response to nutritional and environmental stress in rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Milhade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Pourtau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Mercier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Surget</w:t>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2022/1152463⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.158584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.158584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564723v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Low Stocking Densities on Zootechnical Parameters and Physiological Responses of Rainbow Trout (Oncorhynchus mykiss) Juveniles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Terrier</w:t>
+                <w:t xml:space="preserve">Detection and Modulation of Olfactory Sensing Receptors in Carnivorous Rainbow Trout (Oncorhynchus mykiss) Fed from First Feeding with Plant-Based Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Marchand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Heraud</w:t>
+                <w:t xml:space="preserve">Théo Hirschinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Baranek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (10), </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biology10101040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms23042123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414051v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polylactide Nanocapsules Attenuate Adverse Cardiac Cellular Effects of Lyso-7, a Pan-PPAR Agonist/Anti-Inflammatory New Thiazolidinedione</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Involvement of taste receptors in the oro-sensory perception of nutrients in rainbow trout (Oncorhynchus Mikyss) fed diets with different fatty acid profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Baranek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giani Garcia</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Andrea Grabe-Guimarães</w:t>
+                <w:t xml:space="preserve">Yvan Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13091521⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022, pp.1152463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2022/1152463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03354628v1</w:t>
+                <w:t xml:space="preserve">hal-03564723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long chain omega-3 fatty acids and their oxidized metabolites are associated with reduced prostate tumor growth</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of Low Stocking Densities on Zootechnical Parameters and Physiological Responses of Rainbow Trout (Oncorhynchus mykiss) Juveniles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plefa.2020.102215⟩</w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biology10101040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03236907v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative stress and antioxidant response in rainbow trout fry exposed to acute hypoxia is affected by selenium nutrition of parents and during first exogenous feeding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+                <w:t xml:space="preserve">Polylactide Nanocapsules Attenuate Adverse Cardiac Cellular Effects of Lyso-7, a Pan-PPAR Agonist/Anti-Inflammatory New Thiazolidinedione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giani Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Pitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dulcinéia Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Grabe-Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2020.05.006⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (9), pp.1521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13091521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02861694v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modulation of brain lipids content of rainbow trout fed with 100% plant based diet rich in omega-3 long chain polyunsaturated fatty acids DHA and EPA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long chain omega-3 fatty acids and their oxidized metabolites are associated with reduced prostate tumor growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bilodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikunj Gevariya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Larose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Robitaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bingqing Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2020.06.010⟩</w:t>
+              <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 164, pp.102215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plefa.2020.102215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02909761v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03236907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact on cerebral function in rainbow trout fed with plant based omega-3 long chain polyunsaturated fatty acids enriched with DHA and EPA</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anthony Lanuque</w:t>
+                <w:t xml:space="preserve">Oxidative stress and antioxidant response in rainbow trout fry exposed to acute hypoxia is affected by selenium nutrition of parents and during first exogenous feeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Wischhusen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Sandres</w:t>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 103, pp.409-420. </w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 155, pp.99-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2020.05.044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2020.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887780v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainbow trout prefer diets rich in omega-3 long chain polyunsaturated fatty acids DHA and EPA</w:t>
+                <w:t xml:space="preserve">Impact on cerebral function in rainbow trout fed with plant based omega-3 long chain polyunsaturated fatty acids enriched with DHA and EPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yvan Mercier</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Surget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lanuque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenny Tonnet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anthony Lanuque</w:t>
+                <w:t xml:space="preserve">Franck Sandres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2019.112692⟩</w:t>
+              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103, pp.409-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2020.05.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02364326v1</w:t>
+                <w:t xml:space="preserve">hal-02887780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish oil supplementation alleviates metabolic and anxiodepressive effects of diet-induced obesity and associated changes in brain lipid composition in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rainbow trout prefer diets rich in omega-3 long chain polyunsaturated fatty acids DHA and EPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenny Tonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Demers</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Diane Bairamian</w:t>
+                <w:t xml:space="preserve">Christine Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lanuque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41366-020-0623-6⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 213, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2019.112692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902619v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early calcium handling imbalance in pressure overload-induced heart failure with nearly normal left ventricular ejection fraction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization and modulation of brain lipids content of rainbow trout fed with 100% plant based diet rich in omega-3 long chain polyunsaturated fatty acids DHA and EPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Glaucy Rodrigues de Araujo</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vigor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Vercauteren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Reversat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingqing Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2018.08.005⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2020.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01856045v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological activities of non-enzymatic oxygenated metabolites of polyunsaturated fatty acids (NEO-PUFAs) derived from EPA and DHA: New anti-arrhythmic compounds?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+                <w:t xml:space="preserve">Fish oil supplementation alleviates metabolic and anxiodepressive effects of diet-induced obesity and associated changes in brain lipid composition in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Demers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Le Guennec</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Israel Machuca-Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Dashtehei Pour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Bairamian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Aspects of Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mam.2018.03.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 44, pp.1936-1945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41366-020-0623-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01789989v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-enzymatic oxidized metabolite of DHA, 4( RS )-4-F 4t -neuroprostane protects the heart against reperfusion injury</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early calcium handling imbalance in pressure overload-induced heart failure with nearly normal left ventricular ejection fraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Rouhana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Finan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fauconnier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claire Angebault</w:t>
+                <w:t xml:space="preserve">Glaucy Rodrigues de Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2016.12.005⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Basis of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1865 (1), pp.230-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbadis.2018.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01822214v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradable Polymeric Nanocapsules Prevent Cardiotoxicity of Anti-Trypanosomal Lychnopholide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biological activities of non-enzymatic oxygenated metabolites of polyunsaturated fatty acids (NEO-PUFAs) derived from EPA and DHA: New anti-arrhythmic compounds?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jetty Chung-Yung Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep44998⟩</w:t>
+              <w:t xml:space="preserve">Molecular Aspects of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 64, pp.161-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mam.2018.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01822213v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifunctional Mitochondrial Epac1 Controls Myocardial Cell Death</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodegradable Polymeric Nanocapsules Prevent Cardiotoxicity of Anti-Trypanosomal Lychnopholide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Tupinambá Branquinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loubina Fazal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Caroline Conte</w:t>
+                <w:t xml:space="preserve">Giani Martins Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.116.309859⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.44998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep44998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831264v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardioprotective effects of omega 3 fatty acids: origin of the variability</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multifunctional Mitochondrial Epac1 Controls Myocardial Cell Death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubina Fazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Laudette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sílvia Paula-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Muscle Research and Cell Motility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10974-016-9459-z⟩</w:t>
+              <w:t xml:space="preserve">Circulation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 120 (4), pp.645-657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.116.309859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01822215v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological role of reactive oxygen species as promoters of natural defenses</w:t>
+                <w:t xml:space="preserve">Cardioprotective effects of omega 3 fatty acids: origin of the variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Guennec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jetty Chung-Yung Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Muscle Research and Cell Motility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (1), pp.25 - 30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10974-016-9459-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1096/fj.201700170R⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01822212v1</w:t>
+                <w:t xml:space="preserve">hal-01822215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carnitine deficiency induces a short QT syndrome</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physiological role of reactive oxygen species as promoters of natural defenses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jetty Chung-Yung Lee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heart Rhythm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hrthm.2015.07.027⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (9), pp.3729 - 3745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.201700170R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01786235v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Complex QT/RR Relationship in Mice</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-enzymatic oxidized metabolite of DHA, 4( RS )-4-F 4t -neuroprostane protects the heart against reperfusion injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fauconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Angebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep25388⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102, pp.229 - 239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2016.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01800835v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-enzymatic cyclic oxygenated metabolites of omega-3 polyunsaturated fatty acid: Bioactive drugs?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Complex QT/RR Relationship in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Champeroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bultel-Poncé</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 120, pp.56 - 61. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.25388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2015.06.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep25388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01786233v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01800835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Isoprostanes in Human Plasma: Technical Considerations and the Use of Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carnitine deficiency induces a short QT syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiu Yiu Lee</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Reversat</w:t>
+                <w:t xml:space="preserve">François Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11745-016-4198-x⟩</w:t>
+              <w:t xml:space="preserve">Heart Rhythm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (1), pp.165 - 174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hrthm.2015.07.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01784397v1</w:t>
+                <w:t xml:space="preserve">hal-01786235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-individual variability and modeling of electrical activity: a possible new approach to explore cardiac safety?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Non-enzymatic cyclic oxygenated metabolites of omega-3 polyunsaturated fatty acid: Bioactive drugs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Roy</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bultel-Poncé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120, pp.56 - 61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2015.06.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep37948⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01784408v1</w:t>
+                <w:t xml:space="preserve">hal-01786233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-enzymatic lipid mediators, neuroprostanes, exert the antiarrhythmic properties of docosahexaenoic acid</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Assessment of Isoprostanes in Human Plasma: Technical Considerations and the Use of Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiu Yiu Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivia Mercier-Touzet</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vigor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Reversat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2015.04.014⟩</w:t>
+              <w:t xml:space="preserve">Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (11), pp.1217 - 1229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11745-016-4198-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01753886v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymeric nanocapsules prevent oxidation of core-loaded molecules: evidence based on the effects of docosahexaenoic acid and neuroprostane on breast cancer cells proliferation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inter-individual variability and modeling of electrical activity: a possible new approach to explore cardiac safety?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ouillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valerie Bultel-Poncé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental and Clinical Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 34 (1), pp.155. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.37948. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13046-015-0273-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep37948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01254138v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Non-enzymatic lipid mediators, neuroprostanes, exert the antiarrhythmic properties of docosahexaenoic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Mercier-Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 86, pp.269 - 278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2015.04.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polymeric nanocapsules prevent oxidation of core-loaded molecules: evidence based on the effects of docosahexaenoic acid and neuroprostane on breast cancer cells proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliam Teixeira Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bultel-Poncé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental and Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (1), pp.155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13046-015-0273-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01254138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isoprostanes and neuroprostanes: Total synthesis, biological activity and biomarkers of oxidative stress in humans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Galano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor A Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinzia Signorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prostaglandins and Other Lipid Mediators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 107, pp.95-102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.prostaglandins.2013.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00913158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorando el papel fisiológico de la autofagia selectiva y su relación con los aminoácidos en peces: ingesta de alimento.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Reji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayelén M Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Steffi Reji</w:t>
+                <w:t xml:space="preserve">Cecile Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XX Congreso Nacional de Acuicultura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Spanish Aquaculture Society (SEA), Jun 2026, Vigo, Spain</w:t>
+              <w:t xml:space="preserve">, Spanish Aquaculture Society (SEA), Jun 2026, Vigo, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'une programmation thermique embryonnaire sur le métabolisme hépatique des canards mulards dans un contexte de protocole d'engraissement sans gavage</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Involvement of poly-unsaturated fatty acid omega-3 and their oxygenated metabolites in the regulation of feeding behaviour of rainbow trout.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t>
+              <w:t xml:space="preserve">Workshop : Oxylipins, Lipophenols, Lipopeptides: Promising Biomolecules for Diabetes, Cardiometabolic Diseases, and Other Pathologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05093355v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compréhension des mécanismes sensoriels et neuronaux impliqués lors de la prise alimentaire chez les canards</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marianne Houssier</w:t>
+                <w:t xml:space="preserve">Chaperone-mediated autophagy regulates appetite by fine-tuning hypothalamic amino acid pools: new insights from fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Reji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayelén M Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France. n.p</w:t>
+              <w:t xml:space="preserve">Women in Autophagy- 6th Annual Symposium Webinar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05093338v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of poly-unsaturated fatty acid omega-3 and their oxygenated metabolites in the regulation of feeding behaviour of rainbow trout.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact d'une programmation thermique embryonnaire sur le métabolisme hépatique des canards mulards dans un contexte de protocole d'engraissement sans gavage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura-Lou Zwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop : Oxylipins, Lipophenols, Lipopeptides: Promising Biomolecules for Diabetes, Cardiometabolic Diseases, and Other Pathologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05076976v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaperone-mediated autophagy regulates appetite by fine-tuning hypothalamic amino acid pools: new insights from fish</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Dias</w:t>
+                <w:t xml:space="preserve">Compréhension des mécanismes sensoriels et neuronaux impliqués lors de la prise alimentaire chez les canards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura-Lou Zwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Sasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Houssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Women in Autophagy- 6th Annual Symposium Webinar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Online, United States</w:t>
+              <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05505380v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le challenge jeûne/réalimentation : un modèle sans gavage pour induire un stockage lipidique dans le foie du canard mulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Houssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura-Lou Zwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quinzièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of food detection in rainbow trout: Exploring the role of omega-3 fatty acids and their sensing receptors on feeding behavior regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Martinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baranek Elodie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasserre Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAS european congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Copenaghen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05076862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free Fatty Acid Receptors in rainbow trout (Oncorhynchus mykiss): interactions with fatty acids and their metabolites for feeding behavior regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Belloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baranek Elodie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Briand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Symposium on Olfaction and Taste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05077000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes de la détection alimentaire chez la truite arc-en-ciel : rôle des acides gras oméga-3 dans la régulation du comportement alimentaire (projet ANR FEEDOMEGA)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Dias</w:t>
+                <w:t xml:space="preserve">EFFECTS OF DIETARY CARBOHYDRATES/PROTEINS RATIO ON GUT MICROBIOTA AND METABOLISM OF RAINBOW TROUT FED A 100% PLANT-BASED DIET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Defaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jep Lokesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Frohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITAVI, Jul 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">World and European Aquaculture Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAS, Aug 2024, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05592358v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05618436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of poly-unsaturated fatty acid omega-3 in the regulation of feeding behaviour of rainbow trout</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mécanismes de la détection alimentaire chez la truite arc-en-ciel : rôle des acides gras oméga-3 dans la régulation du comportement alimentaire (projet ANR FEEDOMEGA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Martinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Baranek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th international lipidomic meeting: Lipids: from Sea to fork</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Brest, France</w:t>
+              <w:t xml:space="preserve">Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05076581v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définition des besoins en acides gras poly-insaturés clés chez des génitrices de truites arc-en-ciel</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Involvement of poly-unsaturated fatty acid omega-3 in the regulation of feeding behaviour of rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Recherche Filière Piscicole 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">19th international lipidomic meeting: Lipids: from Sea to fork</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05592344v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes de la détection alimentaire chez la truite arc-en-ciel : rôle des acides gras oméga-3 dans la régulation du comportement alimentaire (Projet ANR FEEDOMEGA).</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Définition des besoins en acides gras poly-insaturés clés chez des génitrices de truites arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Colon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Sprague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Segret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vigor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées de la Recherche Piscicole</w:t>
+              <w:t xml:space="preserve">Journées de la Recherche Filière Piscicole 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05076924v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dietary arachidonic acid content impacts the fatty acid metabolism, enzymatic and non-enzymatic metabolites of lipids and the response to acute stressor in rainbow trout fry</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mécanismes de la détection alimentaire chez la truite arc-en-ciel : rôle des acides gras oméga-3 dans la régulation du comportement alimentaire (Projet ANR FEEDOMEGA).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2023 - Balanced Diversity in Aquaculture Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">8. Journées de la Recherche Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04226070v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taste receptors regulation of feeding behavior in rainbow trout (Oncorhynchus mykiss) fed from first feeding with plantbased diet,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Baranek</w:t>
+                <w:t xml:space="preserve">The dietary arachidonic acid content impacts the fatty acid metabolism, enzymatic and non-enzymatic metabolites of lipids and the response to acute stressor in rainbow trout fry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Segret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anthony Lanuque</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vigor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. International Symposium on Fish Nutrition And Feeding -Towards Precision Fish Nutrition And Feeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Sorrento, Italy</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2023 - Balanced Diversity in Aquaculture Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04226658v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of dietary selenium and methylmercury interactions on growth, digestibility and retention in rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Jesu Prabhu Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. International Symposium of Fish Nutrition and Feeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and modulation of olfactory sensing receptors in rainbow trout (Oncorhynchus mikyss) fed from first feeding with plant-based diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Hirschinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Baranek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. International Symposium on Fish Nutrition And Feeding Towards Precision Fish Nutrition And Feeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Sorrento - Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04226668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omega-3 long chain polyunsaturated fatty acids DHA and EPA drove the feeding behaviour of juvenile rainbow trout</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yvan Mercier</w:t>
+                <w:t xml:space="preserve">Taste receptors regulation of feeding behavior in rainbow trout (Oncorhynchus mykiss) fed from first feeding with plantbased diet,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Baranek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenny Tonnet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+                <w:t xml:space="preserve">Franck Sandres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lanuque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society, Apr 2021, Online, France</w:t>
+              <w:t xml:space="preserve">20. International Symposium on Fish Nutrition And Feeding -Towards Precision Fish Nutrition And Feeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03220665v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary methylmercury and selenium interactions in rainbow trout juveniles (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khouloud El Hanafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Queipo-Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Marchán-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAS, Oct 2021, Funchal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04226080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omega-3 long chain polyinsaturated fatty acids dha and epa drove the feeding behaviour of juvenile rainbow trout</w:t>
+                <w:t xml:space="preserve">Omega-3 long chain polyunsaturated fatty acids DHA and EPA drove the feeding behaviour of juvenile rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenny Tonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society, Apr 2021, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03220665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omega-3 long chain polyinsaturated fatty acids dha and epa drove the feeding behaviour of juvenile rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenny Tonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquaculture Europe 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04226674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9760,667 +10153,667 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the Role of Chaperone-Mediated Autophagy in the Control of Feed Intake in Rainbow Trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Reji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steffi Reji</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ayelén M Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFATG12 - 12th Scientific days on Autophagy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the Role of Chaperone-Mediated Autophagy in the Control of Feed Intake in Rainbow Trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Reji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steffi Reji</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ayelén M Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France Science Summit 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of expression response in postprandial situation of food detection in rainbow trout fed with plant-based diet : focus to free-fatty-acid-receptor and their signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Baranek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lanuque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for the Study of Fatty Acids 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Nantes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04226699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La régulation du comportement alimentaire chez la truite arc-en-ciel : impact des oméga-3. ProjetANRJCJC FEEDOM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de la recherche piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04226710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainbow trout prefer diets rich in omega-3 long chain polyunsaturated fatty acids DHA and EPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. GERLI International Lipidomics Meeting : Biodiversity of lipid species – Benefit for nutrition and effects on health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04226689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’huile de palme présente des effets comparables à ceux de l’huile d’olive sur certaines caractéristiques du syndrome métabolique chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Djohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Montpellier, France. 221 p., 2016, Journées francophones de nutrition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10430,147 +10823,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of interindividual DNA methylation variability in rainbow trout ( Oncorhynchus mykiss )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Piégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05232256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10580,105 +10973,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes de régulation de la prise alimentaire chez la truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Pau et des pays de l'Adour, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05594949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId307"/>
+      <w:footerReference w:type="default" r:id="rId315"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10746,51 +11139,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="969CF128"/>
+    <w:nsid w:val="B7262942"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10977,51 +11370,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-roy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3007-1585" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192407007" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05571575v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Lou Zwick" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;ma Hakkach" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Biasutti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00191.2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528392v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste V&#233;chart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line David" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pineau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heraud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aaf.2025.12.010" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528110v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pigeon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2026.111211" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446963v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bidon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaya Saito" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaja H Skjaerven" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Antony Jesu Prabhu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2026.107706" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371620v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Fern&#225;ndez-Maest&#250;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Martinat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Calo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Velasco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L Soengas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2025.111176" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506447v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Reji" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J. V&#233;lez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayel&#233;n M Blanco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Heraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V&#233;ron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00765.2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599832v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Kleiber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Morineau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baranek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le-Calvez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2026.744033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350525v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2025.111939" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304245v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael P&#233;ron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bertrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.09.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698540v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reversat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741602" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406131v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes-Juan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watbs.2025.100529" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236906v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lasserre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lanuque" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2025.102943" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076390v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Varvarais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/anu/6690967" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942469v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.742093" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236435v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Pavl&#237;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bultel-Ponc&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502310" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05225823v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia March&#225;n-Moreno" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2025.07.043" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236893v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42995-025-00316-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04426412v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Baranek" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Calvez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101081" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702263v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Abramova" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Bride" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Oger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demion" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Galano" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2024.118600" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208169v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Segret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Roy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63173-x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311147v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.740362" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412783v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Defaix" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jep Lokesh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Frohn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-023-00951-z" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166623v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114523001599" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04069055v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09181-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132656v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Favalier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maunas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turonnet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2023.111436" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189749v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lefort" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselle G&#233;linas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Forest" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bouchard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Daneault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2023.166843" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04079694v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.P. Philip" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Braun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Herman" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739550" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03755536v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Milhade" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11081093" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03584391v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Hirschinger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23042123" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03763673v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ghislain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Reyrolle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738699" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775944v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Pourtau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Terrier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158584" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564723v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Mercier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/1152463" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414051v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Terrier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marchand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10101040" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354628v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giani Garcia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pitta" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulcin&#233;ia Abdalla" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Grabe-Guimar&#227;es" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13091521" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236907v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bilodeau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikunj Gevariya" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Larose" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Robitaille" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2020.102215" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861694v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Wischhusen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Larroquet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.05.006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909761v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vercauteren" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingqing Zhou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.06.010" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887780v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sandres" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2020.05.044" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364326v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Tonnet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.112692" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902619v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Demers" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Israel Machuca-Parra" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Dashtehei Pour" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bairamian" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-020-0623-6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01856045v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rouhana" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Farah" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Finan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaucy Rodrigues de Araujo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2018.08.005" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01789989v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jetty Chung-Yung Lee" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Guennec" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mam.2018.03.003" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822214v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauconnier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Angebault" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.12.005" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822213v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Tupinamb&#225; Branquinho" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giani Martins Garcia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44998" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01831264v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubina Fazal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laudette" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Paula-Gomes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pons" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Conte" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.116.309859" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822215v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10974-016-9459-z" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822212v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201700170R" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01786235v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roussel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Labarthe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thireau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ferro" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2015.07.027" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01800835v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Champeroux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Richard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25388" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01786233v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2015.06.010" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01784397v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiu Yiu Lee" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-016-4198-x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01784408v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ouill&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37948" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01753886v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Mercier-Touzet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2015.04.014" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01254138v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliam Teixeira Oliveira" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bultel-Ponc&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-015-0273-z" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913158v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barden" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor A Mori" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Signorini" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostaglandins.2013.04.003" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563423v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093355v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Huot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gontier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093338v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Sasso" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Houssier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076976v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505380v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05386703v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076862v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baranek Elodie" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasserre Marie" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077000v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592358v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dias" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076581v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592344v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sprague" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076924v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226070v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marchand" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226658v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227131v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Jesu Prabhu Philip" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226668v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220665v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226080v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud El Hanafi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Queipo-Abad" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226674v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075137v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505358v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226699v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226710v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226689v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837656v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Djohan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonafos" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fouret" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lauret" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gaillet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05232256v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05594949v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-roy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3007-1585" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192407007" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05571575v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Lou Zwick" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;ma Hakkach" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Biasutti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00191.2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528392v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste V&#233;chart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line David" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pineau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Heraud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aaf.2025.12.010" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446963v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bidon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaya Saito" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaja H Skjaerven" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Antony Jesu Prabhu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2026.107706" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528110v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pigeon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2026.111211" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05616968v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Huot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lasserre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2026.107075" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506447v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Reji" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J. V&#233;lez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayel&#233;n M Blanco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Heraud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V&#233;ron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00765.2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371620v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Fern&#225;ndez-Maest&#250;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Martinat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Calo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Velasco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L Soengas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2025.111176" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05616969v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Fericelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Sasso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2026.107070" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599832v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Kleiber" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Morineau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baranek" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le-Calvez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2026.744033" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076390v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Varvarais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lanuque" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/anu/6690967" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942469v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.742093" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236906v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2025.102943" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406131v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes-Juan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watbs.2025.100529" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236435v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Pavl&#237;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bultel-Ponc&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reversat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502310" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05225823v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia March&#225;n-Moreno" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2025.07.043" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236893v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42995-025-00316-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698540v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741602" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350525v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2025.111939" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304245v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael P&#233;ron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bertrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2025.09.007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208169v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Segret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Roy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63173-x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311147v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.740362" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412783v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Defaix" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jep Lokesh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Frohn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-023-00951-z" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166623v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114523001599" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702263v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Abramova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Bride" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Oger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demion" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Galano" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2024.118600" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04426412v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Baranek" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Calvez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101081" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132656v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Favalier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maunas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turonnet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2023.111436" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189749v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lefort" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselle G&#233;linas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Forest" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bouchard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Daneault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2023.166843" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04079694v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.P. Philip" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Braun" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Herman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739550" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04069055v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09181-z" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03755536v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Milhade" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11081093" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03763673v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ghislain" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Reyrolle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738699" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775944v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Pourtau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Terrier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158584" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03584391v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Hirschinger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23042123" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564723v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Mercier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/1152463" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414051v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Terrier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marchand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10101040" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354628v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giani Garcia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Pitta" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulcin&#233;ia Abdalla" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Grabe-Guimar&#227;es" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13091521" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236907v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bilodeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikunj Gevariya" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Larose" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Robitaille" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2020.102215" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861694v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Wischhusen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Larroquet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.05.006" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887780v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sandres" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2020.05.044" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364326v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny Tonnet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.112692" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909761v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vercauteren" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingqing Zhou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.06.010" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902619v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Demers" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Israel Machuca-Parra" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Dashtehei Pour" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bairamian" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-020-0623-6" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01856045v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rouhana" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Farah" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Finan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glaucy Rodrigues de Araujo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2018.08.005" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01789989v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jetty Chung-Yung Lee" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Guennec" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mam.2018.03.003" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822213v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Tupinamb&#225; Branquinho" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giani Martins Garcia" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44998" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01831264v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubina Fazal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laudette" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Paula-Gomes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pons" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Conte" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.116.309859" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822215v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10974-016-9459-z" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822212v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201700170R" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822214v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fauconnier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Angebault" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2016.12.005" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01800835v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roussel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Champeroux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Richard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25388" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01786235v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Labarthe" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thireau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ferro" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2015.07.027" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01786233v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2015.06.010" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01784397v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiu Yiu Lee" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-016-4198-x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01784408v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ouill&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37948" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01753886v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Mercier-Touzet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2015.04.014" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01254138v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliam Teixeira Oliveira" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bultel-Ponc&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-015-0273-z" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913158v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barden" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor A Mori" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Signorini" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostaglandins.2013.04.003" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563423v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076976v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505380v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093355v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Huot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gontier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093338v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Houssier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05386703v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076862v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baranek Elodie" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasserre Marie" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077000v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05618436v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ricaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592358v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dias" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076581v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592344v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Colon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Sprague" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076924v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226070v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marchand" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227131v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Jesu Prabhu Philip" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226668v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226658v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226080v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud El Hanafi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Queipo-Abad" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220665v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226674v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075137v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505358v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226699v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226710v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226689v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837656v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Djohan" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonafos" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fouret" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lauret" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gaillet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05232256v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05594949v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>