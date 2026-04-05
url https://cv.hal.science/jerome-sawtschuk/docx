--- v0 (2026-03-06)
+++ v1 (2026-04-05)
@@ -308,222 +308,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’autopartage entre particuliers, une opportunité pour la mobilité en milieu rural ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enfrichement des côtes rocheuses : analyse de la dynamique du paysage et de la végétation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Libaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sawtschuk</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clara Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pour.249.0287⟩</w:t>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 138, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12jje⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04867482v1</w:t>
+                <w:t xml:space="preserve">hal-04755463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enfrichement des côtes rocheuses : analyse de la dynamique du paysage et de la végétation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’autopartage entre particuliers, une opportunité pour la mobilité en milieu rural ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sawtschuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Libaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Sawtschuk</w:t>
+                <w:t xml:space="preserve">Clara Beaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 138, </w:t>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 249-250 (2-3), pp.287-296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12jje⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pour.249.0287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755463v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques du vélo à l’Université de Bretagne-Occidentale (UBO) à Brest</w:t>
               </w:r>
@@ -2521,51 +2521,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friches en partage. Ecologie et politique en littoral breton.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelia Veitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Libaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgit Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2864,91 +2864,209 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04497775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vélis et mobilités durables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dargos Le Goascoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Joux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de bretagne occidentale; Laboratoire d'Économie et de Gestion de l'Ouest; Laboratoire d'Études et de Recherche en Sociologie. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Contributions de l'analyse spatiale de données écologiques pour optimiser la restauration et la gestion de cours d'eau à salmonidés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muller, I.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2973,51 +3091,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan I. Bernez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ONEMA (Office National de l'Eau et des Milieux Aquatiques). 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3027,185 +3145,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration écologique des pelouses et des landes des falaises littorales atlantiques : Analyse des trajectoires successionnelles en environnement contraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sawtschuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecosystèmes. Université de Bretagne occidentale - Brest, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00662843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration écologique des pelouses et des landes des falaises littorales atlantiques : Analyse des trajectoires successionnelles en environnement contraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sawtschuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecosystèmes. Université de Bretagne occidentale - Brest, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04497774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId105"/>
+      <w:footerReference w:type="default" r:id="rId110"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3352,51 +3470,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099225v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Grasset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sawtschuk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775877v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pin&#231;on" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hern&#225;ndez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12mla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867482v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Guerin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Beaumont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.249.0287" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04755463v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Libaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jje" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04533271v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140062v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Dez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Urvois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mericskay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Le Bot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.36682" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850558v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Servain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dargentas Magdalini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Roux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.20545" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366443v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hacala" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafage" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Prinzing" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sawtschuk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-021-05032-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031958v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gourdain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delzons" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Larzilli&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quenot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a22" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02355338v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Le Roy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;tillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-019-01880-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01915340v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bioret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gallet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12849" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210258v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delisle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mesmin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2014.933362" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906385v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Betbeder" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corgne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2013068" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449633v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fichaut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/38954" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05132792v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Tilly" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Perron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pombar Isabelle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497780v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perron S&#233;verine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04497779v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279929v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Co&#239;c" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492669v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenhael Perrin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05017724v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jaunatre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jaymond" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vivier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Dausse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36577.83043" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511130v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Veitch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit M&#252;ller" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04418589v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ardist.org/wp-content/uploads/2024/01/Apres-les-12e-Rencontres-scientifiques-de-lARDIST.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497775v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaduna-Eve Demailly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01904123v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muller, I." TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00662843v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04497774v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099225v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Grasset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sawtschuk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775877v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pin&#231;on" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hern&#225;ndez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12mla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04755463v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Libaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jje" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867482v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Guerin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Beaumont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.249.0287" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04533271v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140062v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Dez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Urvois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mericskay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Le Bot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.36682" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850558v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Servain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dargentas Magdalini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Roux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.20545" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366443v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hacala" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafage" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Prinzing" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sawtschuk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-021-05032-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031958v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gourdain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delzons" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Larzilli&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quenot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a22" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02355338v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Le Roy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;tillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-019-01880-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01915340v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bioret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gallet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12849" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210258v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delisle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mesmin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2014.933362" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906385v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Betbeder" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corgne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2013068" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449633v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fichaut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/38954" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05132792v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Tilly" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Perron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pombar Isabelle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497780v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perron S&#233;verine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04497779v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279929v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Co&#239;c" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492669v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenhael Perrin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05017724v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jaunatre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jaymond" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vivier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Dausse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36577.83043" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511130v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Veitch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit M&#252;ller" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04418589v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ardist.org/wp-content/uploads/2024/01/Apres-les-12e-Rencontres-scientifiques-de-lARDIST.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497775v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaduna-Eve Demailly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568487v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dargos Le Goascoz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Joux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Innocent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01904123v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muller, I." TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00662843v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04497774v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>