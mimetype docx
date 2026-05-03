--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1722,392 +1722,405 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03449633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloque « Les sciences participatives à l'école » Quel accompagnement des enseignants pour développer les apprentissages scientifiques des élèves</w:t>
+                <w:t xml:space="preserve">Peut-on ralentir sans avoir jamais accéléré ? Classes populaires et enjeux climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
+                <w:t xml:space="preserve">Edith Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bénédicte Havard-Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sawtschuk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Les sciences participatives à l'école"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison des sciences humaines et sociales en Bretagne; Patricia Marzin-Janvier, Oct 2023, Rennes (MSHB, Revie), France</w:t>
+              <w:t xml:space="preserve">Ralentir, bifurquer, « transitionner », 10 ans après la COP21, quelles transformations écologiques dans les territoires ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labers, Université de Bretagne Occidentale, Brest, Nov 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05132792v1</w:t>
+                <w:t xml:space="preserve">halshs-05596255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les projets de sciences participatives à destination des élèves.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Colloque « Les sciences participatives à l'école » Quel accompagnement des enseignants pour développer les apprentissages scientifiques des élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Le Tilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perron Séverine</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Séverine Perron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pombar Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Rencontres de l'ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la recherche en Didactique des Sciences et des Technologies, Nov 2022, Toulouse, France. pp.37-43</w:t>
+              <w:t xml:space="preserve">Colloque "Les sciences participatives à l'école"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des sciences humaines et sociales en Bretagne; Patricia Marzin-Janvier, Oct 2023, Rennes (MSHB, Revie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04497780v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Headwaters ecological restoration at landscape scales.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan I. Bernez</w:t>
+                <w:t xml:space="preserve">Les projets de sciences participatives à destination des élèves.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perron Séverine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sawtschuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Ecological Restoration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Ceské Budejovice (CZ), Czech Republic</w:t>
+              <w:t xml:space="preserve">12. Rencontres de l'ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la recherche en Didactique des Sciences et des Technologies, Nov 2022, Toulouse, France. pp.37-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04497779v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revegetation of a closed landfill site in a context of maritime cliff top : grassland and heathland restoration , Island of Ouessant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sawtschuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2116,113 +2129,195 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delzons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coïc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th European Conference on Ecological Restoration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for ecological restoration, Jan 2012, České Budějovic, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Headwaters ecological restoration at landscape scales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan I. Bernez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sawtschuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Conference on Ecological Restoration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Ceské Budejovice (CZ), Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Restauration passive des végétations des hauts de falaises littorales de Bretagne: Modélisation des processus de recolonisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sawtschuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2237,88 +2332,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fichaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenhael Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Rennes, France. pp.137-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00492669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2328,445 +2423,585 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BDRest : une base de données nationale pour recenser les opérations de restauration des écosystèmes terrestres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jaymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Dausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REVER12 : Restaurer et (se) questionner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bagnères-de-Bigorre, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.36577.83043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adapter les territoires aux changements climatiques : transition urbanistique et aménagement de l’espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René-Paul Desse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Holvoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sawtschuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4 (245), 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friches en partage. Ecologie et politique en littoral breton.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelia Veitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Libaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgit Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sawtschuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Levain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoria Naturalia. Aménager sans altérer, entre partage et réserve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Métis Presses, pp.173-186, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05511130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les projets de sciences participatives à destination des élèves. Quelle(s) potentialité(s) pour une éducation à la durabilité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Perron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Perron</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Sawtschuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lionel Pelissier &amp; Patrice Venturini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Après les 12 èmes rencontres scientifiques … Actualité des recherches en didactique des sciences et des technologies.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions de l'ARDIST</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.155-170, 2024, Après les rencontres, 978-2-9577091-1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2776,297 +3011,385 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaduna-Eve Demailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sawtschuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire pluriel de la marche en ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04497775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (2)</w:t>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vélis et mobilités durables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dargos Le Goascoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Joux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de bretagne occidentale; Laboratoire d'Économie et de Gestion de l'Ouest; Laboratoire d'Études et de Recherche en Sociologie. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Précarité et Climat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Havard-Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sawtschuk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Labers. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05596163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Contributions de l'analyse spatiale de données écologiques pour optimiser la restauration et la gestion de cours d'eau à salmonidés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muller, I.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3091,51 +3414,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan I. Bernez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ONEMA (Office National de l'Eau et des Milieux Aquatiques). 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3145,185 +3468,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration écologique des pelouses et des landes des falaises littorales atlantiques : Analyse des trajectoires successionnelles en environnement contraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sawtschuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecosystèmes. Université de Bretagne occidentale - Brest, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00662843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration écologique des pelouses et des landes des falaises littorales atlantiques : Analyse des trajectoires successionnelles en environnement contraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sawtschuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecosystèmes. Université de Bretagne occidentale - Brest, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04497774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId110"/>
+      <w:footerReference w:type="default" r:id="rId118"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3470,51 +3793,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099225v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Grasset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sawtschuk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775877v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pin&#231;on" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hern&#225;ndez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12mla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04755463v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Libaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jje" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867482v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Guerin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Beaumont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.249.0287" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04533271v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140062v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Dez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Urvois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mericskay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Le Bot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.36682" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850558v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Servain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dargentas Magdalini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Roux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.20545" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366443v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hacala" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafage" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Prinzing" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sawtschuk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-021-05032-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031958v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gourdain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delzons" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Larzilli&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quenot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a22" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02355338v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Le Roy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;tillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-019-01880-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01915340v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bioret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gallet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12849" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210258v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delisle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mesmin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2014.933362" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906385v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Betbeder" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corgne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2013068" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449633v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fichaut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/38954" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05132792v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Tilly" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Perron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pombar Isabelle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497780v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perron S&#233;verine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04497779v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279929v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Co&#239;c" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492669v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenhael Perrin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05017724v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jaunatre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jaymond" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vivier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Dausse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36577.83043" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511130v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Veitch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit M&#252;ller" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04418589v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ardist.org/wp-content/uploads/2024/01/Apres-les-12e-Rencontres-scientifiques-de-lARDIST.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497775v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaduna-Eve Demailly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568487v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dargos Le Goascoz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Joux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Innocent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01904123v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muller, I." TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00662843v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04497774v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099225v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Grasset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sawtschuk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775877v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pin&#231;on" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hern&#225;ndez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12mla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04755463v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Libaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jje" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867482v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Guerin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Beaumont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.249.0287" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04533271v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140062v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Dez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Urvois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mericskay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Le Bot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.36682" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850558v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Servain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dargentas Magdalini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Roux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.20545" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366443v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hacala" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafage" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Prinzing" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sawtschuk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-021-05032-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031958v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gourdain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delzons" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Larzilli&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quenot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a22" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02355338v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Le Roy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;tillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-019-01880-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01915340v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bioret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gallet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12849" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210258v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delisle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mesmin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2014.933362" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906385v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Betbeder" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corgne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2013068" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449633v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fichaut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/38954" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05596255v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gaillard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Havard-Duclos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05132792v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Tilly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Perron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pombar Isabelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497780v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perron S&#233;verine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279929v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Co&#239;c" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04497779v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492669v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenhael Perrin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05017724v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jaunatre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jaymond" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vivier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Dausse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36577.83043" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605655v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Paul Desse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fran&#231;ois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Holvoet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511130v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Veitch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit M&#252;ller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04418589v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ardist.org/wp-content/uploads/2024/01/Apres-les-12e-Rencontres-scientifiques-de-lARDIST.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497775v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaduna-Eve Demailly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568487v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dargos Le Goascoz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Joux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Innocent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05596163v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01904123v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muller, I." TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00662843v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04497774v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>