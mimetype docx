--- v2 (2026-05-03)
+++ v3 (2026-06-01)
@@ -598,607 +598,607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels productions, usages et partages des cartographies de végétation dans l’estuaire de la Loire ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’autopartage entre particuliers du point de vue des utilisateurs : quand la voiture devient un bien commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Servain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sawtschuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Urvois</w:t>
+                <w:t xml:space="preserve">Dargentas Magdalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Mericskay</w:t>
+                <w:t xml:space="preserve">Nicole Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristell Le Bot</w:t>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (3), </w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vol. 13, n°1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/vertigo.36682⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.20545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04140062v1</w:t>
+                <w:t xml:space="preserve">hal-03850558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’autopartage entre particuliers du point de vue des utilisateurs : quand la voiture devient un bien commun</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quels productions, usages et partages des cartographies de végétation dans l’estuaire de la Loire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sawtschuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Servain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Sawtschuk</w:t>
+                <w:t xml:space="preserve">Mathieu Le Dez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dargentas Magdalini</w:t>
+                <w:t xml:space="preserve">Valentin Urvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Roux</w:t>
+                <w:t xml:space="preserve">Boris Mericskay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Noûs</w:t>
+                <w:t xml:space="preserve">Kristell Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Vol. 13, n°1, </w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.20545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.36682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03850558v1</w:t>
+                <w:t xml:space="preserve">halshs-04140062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers of taxonomic, functional and phylogenetic diversities in dominant ground-dwelling arthropods of coastal heathlands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelles trajectoires de réhabilitation pour la décharge de l'Île d'Ouessant (29) ? Retour sur dix années de recherche-action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sawtschuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Hacala</w:t>
+                <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Lafage</w:t>
+                <w:t xml:space="preserve">Olivier Delzons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Prinzing</w:t>
+                <w:t xml:space="preserve">Agathe Larzillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Sawtschuk</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Quenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-021-05032-4⟩</w:t>
+              <w:t xml:space="preserve">Naturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, pp.309-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/naturae2021a22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03366443v1</w:t>
+                <w:t xml:space="preserve">hal-04031958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles trajectoires de réhabilitation pour la décharge de l'Île d'Ouessant (29) ? Retour sur dix années de recherche-action</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Sawtschuk</w:t>
+                <w:t xml:space="preserve">Drivers of taxonomic, functional and phylogenetic diversities in dominant ground-dwelling arthropods of coastal heathlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Hacala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gourdain</w:t>
+                <w:t xml:space="preserve">Denis Lafage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Delzons</w:t>
+                <w:t xml:space="preserve">Andreas Prinzing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Larzillière</w:t>
+                <w:t xml:space="preserve">Jerome Sawtschuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Quenot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Petillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22, pp.309-319. </w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 197 (2), pp.511-522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5852/naturae2021a22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00442-021-05032-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04031958v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative responses of spiders and plants to maritime heathland restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Hacala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Sawtschuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pétillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2084,217 +2084,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revegetation of a closed landfill site in a context of maritime cliff top : grassland and heathland restoration , Island of Ouessant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Headwaters ecological restoration at landscape scales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan I. Bernez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sawtschuk</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Coïc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th European Conference on Ecological Restoration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for ecological restoration, Jan 2012, České Budějovic, Czech Republic</w:t>
+              <w:t xml:space="preserve">European Conference on Ecological Restoration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Ceské Budejovice (CZ), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04279929v1</w:t>
+                <w:t xml:space="preserve">hal-04497779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Headwaters ecological restoration at landscape scales.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revegetation of a closed landfill site in a context of maritime cliff top : grassland and heathland restoration , Island of Ouessant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sawtschuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delzons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Coïc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Ecological Restoration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Ceské Budejovice (CZ), Czech Republic</w:t>
+              <w:t xml:space="preserve">The 8th European Conference on Ecological Restoration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for ecological restoration, Jan 2012, České Budějovic, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04497779v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration passive des végétations des hauts de falaises littorales de Bretagne: Modélisation des processus de recolonisation.</w:t>
               </w:r>
@@ -2907,51 +2907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Marzin-Janvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Sawtschuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lionel Pelissier &amp; Patrice Venturini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Après les 12 èmes rencontres scientifiques … Actualité des recherches en didactique des sciences et des technologies.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3793,51 +3793,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099225v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Grasset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sawtschuk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775877v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pin&#231;on" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hern&#225;ndez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12mla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04755463v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Libaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jje" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867482v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Guerin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Beaumont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.249.0287" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04533271v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140062v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Dez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Urvois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mericskay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Le Bot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.36682" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850558v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Servain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dargentas Magdalini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Roux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.20545" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366443v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hacala" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafage" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Prinzing" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sawtschuk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-021-05032-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031958v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gourdain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delzons" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Larzilli&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quenot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a22" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02355338v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Le Roy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;tillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-019-01880-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01915340v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bioret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gallet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12849" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210258v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delisle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mesmin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2014.933362" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906385v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Betbeder" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corgne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2013068" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449633v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fichaut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/38954" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05596255v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gaillard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Havard-Duclos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05132792v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Tilly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Perron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pombar Isabelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497780v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perron S&#233;verine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279929v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Co&#239;c" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04497779v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492669v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenhael Perrin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05017724v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jaunatre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jaymond" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vivier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Dausse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36577.83043" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605655v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Paul Desse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fran&#231;ois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Holvoet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511130v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Veitch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit M&#252;ller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04418589v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ardist.org/wp-content/uploads/2024/01/Apres-les-12e-Rencontres-scientifiques-de-lARDIST.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497775v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaduna-Eve Demailly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568487v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dargos Le Goascoz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Joux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Innocent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05596163v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01904123v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muller, I." TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00662843v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04497774v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099225v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Grasset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sawtschuk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775877v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pin&#231;on" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hern&#225;ndez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12mla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04755463v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Libaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jje" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867482v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Guerin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Beaumont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.249.0287" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04533271v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850558v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Servain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dargentas Magdalini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.20545" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140062v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Dez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Urvois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mericskay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Le Bot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.36682" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031958v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gourdain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delzons" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Larzilli&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quenot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a22" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366443v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hacala" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafage" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Prinzing" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sawtschuk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-021-05032-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02355338v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Le Roy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;tillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-019-01880-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01915340v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bioret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gallet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12849" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210258v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delisle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mesmin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2014.933362" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906385v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Betbeder" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corgne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2013068" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449633v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fichaut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/38954" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05596255v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Gaillard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Havard-Duclos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05132792v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Marzin-Janvier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Tilly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Perron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pombar Isabelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497780v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perron S&#233;verine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04497779v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279929v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Co&#239;c" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492669v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenhael Perrin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05017724v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jaunatre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jaymond" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vivier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Dausse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36577.83043" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605655v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Paul Desse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fran&#231;ois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Holvoet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511130v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Veitch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit M&#252;ller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Levain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04418589v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ardist.org/wp-content/uploads/2024/01/Apres-les-12e-Rencontres-scientifiques-de-lARDIST.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04497775v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaduna-Eve Demailly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568487v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dargos Le Goascoz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Joux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Innocent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05596163v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01904123v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muller, I." TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00662843v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04497774v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>