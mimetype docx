--- v1 (2026-03-29)
+++ v2 (2026-05-11)
@@ -66,2321 +66,2451 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Air-based packed-bed thermocline thermal energy storage: numerical and experimental study over a charge-standby-discharge cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Ouambo Tobou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lontsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yilin Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 159, pp.121554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2026.121554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improvement of thermal management of composites forming process tooling using lattice structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthis Balthazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Edelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guéroult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 134 (5-6), pp.2705-2723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-024-14264-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental and numerical study on the thermocline behavior of packed-bed storage tank with sensible fillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baoshan Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yilin Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingai Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 209, pp.106-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2023.03.107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapid Heat Control for Thermoplastic Injection Tooling Using Lattice Structures as Heat Exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Lepoivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Edelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Villière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 926, pp.1850-1863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/p-1zcpjl⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761908v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermal conductivity evolution of a compressed expanded natural graphite – Phase change material composite after thermal cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Jadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thermal Science and Engineering Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28, pp.101047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsep.2021.101047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wall impact on efficiency of packed-bed thermocline thermal energy storage system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baoshan Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yilin Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingai Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 247, pp.123503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2022.123503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental determination of crystallization kinetic model of CENG-PCM composite material. Validation at macro and meso scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Jadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thermal Science and Engineering Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33, pp.101336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsep.2022.101336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermal cycling aging of encapsulated phase change material – Compressed expanded natural graphite composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Jadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas de Guyenro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thermal Science and Engineering Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, pp.100836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsep.2020.100836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental investigation of the air side fouling of finned tube heat exchangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Edelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bariteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Etourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Traonvouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (10), pp.2713-2722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00231-019-02612-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Storage of thermal solar energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Stutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Kuznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévyn Johannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Palomo del Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Demain l'énergie – Séminaire Daniel-Dautreppe, Grenoble, France, 2016, 18 (7-8), p.401-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2017.09.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude numérique de l'intensification des échanges thermiques dans un stockage de chaleur latent par l'usage combiné de graphite naturel expansé compressé, ailettes et mélangeurs statiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Numerical model of a latent heat storage integration on heat pump refrigeration circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Dubreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bedecarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Lara Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique (SFT 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">REHVA HVAC World Congress- CLIMA 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Milan (Italie), Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05126491v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical model of a latent heat storage integration on heat pump refrigeration circuit</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Étude numérique de l'intensification des échanges thermiques dans un stockage de chaleur latent par l'usage combiné de graphite naturel expansé compressé, ailettes et mélangeurs statiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Ait Moula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Jadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Balli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REHVA HVAC World Congress- CLIMA 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Français de Thermique (SFT 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Chambéry, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2025-118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05396345v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05126491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of thermal management of composites forming tools using lattice structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthis Balthazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guéroult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sobotka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International ESAFORM Conference on Material Forming (ESAFORM 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Paestum, Italy. pp.2302-2310, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21741/9781644903599-248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05124985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of composite forming tool with high thermal dynamic through the use of lattice structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthis Balthazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Edelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guéroult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAMPE Europe Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la cinétique de cristallisation d’un matériau à changement de phase dopé en conductivité par méthode inverse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Jadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Delaunay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique SFT 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation expérimentale d'un modèle cinétique de solidification d'une plaque MCP/GNE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Jadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Delaunay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Belfort (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid analytical and finite element simulation of a latent heat storage exchanger: Comparison of heat transfer models for enhanced thermal conductivity phase change material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Jadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingai Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boyard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Heat Transfer Conference, IHTC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Pékin, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1615/IHTC16.ecs.023118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376167v1</w:t>
-              </w:r>
-[...1160 lines deleted...]
-                <w:t xml:space="preserve">hal-01655060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of packed-bed thermal energy storage system with PCM fillers for greenhouse application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baoshan Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yilin Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingai Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroSun 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Kassel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wall impact on a packed-bed thermal energy storage system efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baoshan Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Baudin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lingai Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yilin Fan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2390,173 +2520,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermocline packed bed thermal energy storage system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baoshan Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yilin Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingai Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy Production and Distribution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.325-385, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-323-91892-3.24001-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId69"/>
+      <w:footerReference w:type="default" r:id="rId73"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2703,51 +2833,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126491v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Ait Moula" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Jadal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Soto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Py" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Balli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-118" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396345v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Dubreil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedecarrats" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lara Cruz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dufour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124985v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Balthazar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baudin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gu&#233;roult" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sobotka" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-248" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236700v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Edelin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761884v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delaunay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257909v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376167v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingai Luo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC16.ecs.023118" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701564v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-14264-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071072v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoshan Xie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilin Fan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.03.107" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761908v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lepoivre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Villi&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-1zcpjl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528043v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2021.101047" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596042v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.123503" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712578v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2022.101336" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120094v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Guyenro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2020.100836" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372717v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bariteau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Etourneau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Traonvouez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-019-02612-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01655060v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Stutz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pierr&#232;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kuznik" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vyn Johannes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Palomo del Barrio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2017.09.008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977559v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257945v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780076v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91892-3.24001-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590901v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Ouambo Tobou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baudin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lontsi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Soto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilin Fan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2026.121554" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701564v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Balthazar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Edelin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gu&#233;roult" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-14264-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071072v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoshan Xie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingai Luo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.03.107" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761908v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lepoivre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Villi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-1zcpjl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528043v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Jadal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delaunay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2021.101047" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596042v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.123503" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712578v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2022.101336" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120094v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Guyenro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2020.100836" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372717v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bariteau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Etourneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Traonvouez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-019-02612-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01655060v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Stutz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pierr&#232;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kuznik" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vyn Johannes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Palomo del Barrio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2017.09.008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396345v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Dubreil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bedecarrats" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lara Cruz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dufour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126491v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Ait Moula" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Py" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Balli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-118" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124985v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sobotka" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903599-248" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236700v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761884v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257909v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376167v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC16.ecs.023118" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977559v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257945v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780076v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91892-3.24001-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>