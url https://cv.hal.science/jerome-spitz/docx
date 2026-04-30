--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -84,51 +84,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (101)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (102)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -252,3574 +252,3570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05394606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organohalogen contaminants of emerging concern in common dolphins (Delphinus delphis) from the Bay of Biscay (NE Atlantic): occurrence and 2000–2023 temporal patterns</w:t>
+                <w:t xml:space="preserve">Inter- and intra-specific trophic niche partitioning, and cryptic speciation in three deep-sea predators in the Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Munschy</w:t>
+                <w:t xml:space="preserve">Baptiste Le Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Aminot</w:t>
+                <w:t xml:space="preserve">Jeremy Kiszka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Caurant</w:t>
+                <w:t xml:space="preserve">Jérôme Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willy Dabin</w:t>
+                <w:t xml:space="preserve">Toby Daly-Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Mauchamp</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 229, pp.104681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.127290⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2026.104681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05328068v1</w:t>
+                <w:t xml:space="preserve">hal-05575201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of energy content indices for exploited small pelagic fish</w:t>
+                <w:t xml:space="preserve">I sink therefore I am: 20 years of tagging small cetacean carcasses in the North-East Atlantic for bycatch estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Favreau</w:t>
+                <w:t xml:space="preserve">Hélène Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Doray</w:t>
+                <w:t xml:space="preserve">Matthieu Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Spitz</w:t>
+                <w:t xml:space="preserve">Willy Dabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Huret</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/alr/2025018⟩</w:t>
+              <w:t xml:space="preserve">Journal for Nature Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 87, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnc.2025.127005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05366371v1</w:t>
+                <w:t xml:space="preserve">hal-05221520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATL_FISHREF: A 12S mitochondrial reference dataset for metabarcoding Atlantic fishes frequently caught during scientific surveys in the Bay of Biscay</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carbon and Nitrogen Stable Isotopes Evidence High Trophic Segregation Within a Meso- to Bathypelagic Micronektonic Invertebrate Community From Canyons in the North-East Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Eme</w:t>
+                <w:t xml:space="preserve">Liz Loutrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eilish Richards</w:t>
+                <w:t xml:space="preserve">Anik Brind'Amour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐emilie Deschez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1440-1703.12542⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (1), e70005 (10p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/maec.70005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05057921v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I sink therefore I am: 20 years of tagging small cetacean carcasses in the North-East Atlantic for bycatch estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intra-species differences in impacts of climate change: A case study of the hooded seal (Cystophora cristata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Vacquié‐garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Peltier</w:t>
+                <w:t xml:space="preserve">Kit M Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Authier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Willy Dabin</w:t>
+                <w:t xml:space="preserve">Christian Lydersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Daniel</w:t>
+                <w:t xml:space="preserve">Arnoldus S Blix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Dars</w:t>
+                <w:t xml:space="preserve">Lars P Folkow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for Nature Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 87, </w:t>
+              <w:t xml:space="preserve">Ecosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (12), pp.e70482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnc.2025.127005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ecs2.70482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05221520v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05412996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-species differences in impacts of climate change: A case study of the hooded seal (Cystophora cristata)</w:t>
+                <w:t xml:space="preserve">Organohalogen contaminants of emerging concern in common dolphins (Delphinus delphis) from the Bay of Biscay (NE Atlantic): occurrence and 2000–2023 temporal patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Vacquié‐garcia</w:t>
+                <w:t xml:space="preserve">Catherine Munschy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kit M Kovacs</w:t>
+                <w:t xml:space="preserve">Yann Aminot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Lydersen</w:t>
+                <w:t xml:space="preserve">Florence Caurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Dabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnoldus S Blix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lars P Folkow</w:t>
+                <w:t xml:space="preserve">Audrey Mauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecs2.70482⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.127290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05412996v1</w:t>
+                <w:t xml:space="preserve">hal-05328068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon and Nitrogen Stable Isotopes Evidence High Trophic Segregation Within a Meso- to Bathypelagic Micronektonic Invertebrate Community From Canyons in the North-East Atlantic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of energy content indices for exploited small pelagic fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liz Loutrage</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Mathieu Doray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anik Brind'Amour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
+                <w:t xml:space="preserve">Martin Huret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/maec.70005⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38, 19, 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr/2025018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05028555v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Changes in the Winter Diet of Common Dolphins Reflects Ecological Shifts and Bycatch Dynamics in the Bay of Biscay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ATL_FISHREF: A 12S mitochondrial reference dataset for metabarcoding Atlantic fishes frequently caught during scientific surveys in the Bay of Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Rozanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Faure</w:t>
+                <w:t xml:space="preserve">David Eme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasmin Niol</w:t>
+                <w:t xml:space="preserve">Eilish Richards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonore Meheust</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie‐emilie Deschez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Rufino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.71815⟩</w:t>
+              <w:t xml:space="preserve">Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1440-1703.12542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05169769v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05057921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predator-mediated nutrient transfers and recycling in ecosystems: Fine-scale variation in the contribution of Antarctic fur seals (Arctocephalus gazella) on and around the Kerguelen Islands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lola Gilbert</w:t>
+                <w:t xml:space="preserve">Longevity Collapse in Dolphins: A Growing Conservation Concern in the Bay of Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Plard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Mauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Spitz</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Willy Dabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.179195⟩</w:t>
+              <w:t xml:space="preserve">Conservation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/conl.13142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05018577v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longevity Collapse in Dolphins: A Growing Conservation Concern in the Bay of Biscay</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-Term Changes in the Winter Diet of Common Dolphins Reflects Ecological Shifts and Bycatch Dynamics in the Bay of Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Plard</w:t>
+                <w:t xml:space="preserve">Johanna Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ridoux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jasmin Niol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Meheust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/conl.13142⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (7), pp.e71815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.71815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05310366v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condition states in anchovy (Engraulis encrasicolus) and sardine (Sardina pilchardus) revealed by energy and proximate composition relationships</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Predator-mediated nutrient transfers and recycling in ecosystems: Fine-scale variation in the contribution of Antarctic fur seals (Arctocephalus gazella) on and around the Kerguelen Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martin Huret</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chevallay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Jeanniard-Du-Dot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfb.15948⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 975, pp.179195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.179195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05028551v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution acoustic recordings of wild free-ranging short-beaked common dolphins for etho-acoustical and repertoire studies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Condition states in anchovy (Engraulis encrasicolus) and sardine (Sardina pilchardus) revealed by energy and proximate composition relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Le Gall</w:t>
+                <w:t xml:space="preserve">Aurelien Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Doray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Menut</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Le Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Huret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (9), pp.4495--4511. </w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 106 (2), pp.465-480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-17-4495-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jfb.15948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05300981v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking the Depths: Use of a Trait‐Based Approach to Reveal the Diversity of Foraging Strategies in a Deep‐Pelagic Fish Community</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-resolution acoustic recordings of wild free-ranging short-beaked common dolphins for etho-acoustical and repertoire studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Simon‐bouhet</w:t>
+                <w:t xml:space="preserve">Loïc Lehnhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Dubourg</w:t>
+                <w:t xml:space="preserve">Hervé Glotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célina Chantre</w:t>
+                <w:t xml:space="preserve">Yves Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.71891⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (9), pp.4495--4511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-17-4495-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05237166v1</w:t>
+                <w:t xml:space="preserve">hal-05300981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High trophic specialization structures the epi-to bathypelagic fish community in the Bay of Biscay</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Unlocking the Depths: Use of a Trait‐Based Approach to Reveal the Diversity of Foraging Strategies in a Deep‐Pelagic Fish Community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liz Loutrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anik Brind'Amour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Simon‐bouhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célina Chantre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2024.104347⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (8), pp.e71891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.71891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731643v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05237166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontogenetic shift or not? Different foraging trade‐offs within the meso‐ to bathypelagic fish community</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PelaSIG, a QGIS plugin for marine megafauna census: application to the aerial ACCOBAMS Survey Initiative dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Nivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Jraifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Van Canneyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Dorémus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.11129⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1270335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573212v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury Stable Isotopes Reveal the Vertical Distribution and Trophic Ecology of Deep-Pelagic Organisms over the North-East Atlantic Ocean Continental Slope</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Development of a new control rule for managing anthropogenic removals of protected, endangered or threatened species in marine ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Ouzoulias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Genu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Spitz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Liz Loutrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.4c05201⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.e16688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.16688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777772v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PelaSIG, a QGIS plugin for marine megafauna census: application to the aerial ACCOBAMS Survey Initiative dataset</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High trophic specialization structures the epi-to bathypelagic fish community in the Bay of Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liz Loutrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anik Brind’amour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1270335⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 209, pp.104347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2024.104347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724159v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new control rule for managing anthropogenic removals of protected, endangered or threatened species in marine ecosystems</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Ontogenetic shift or not? Different foraging trade‐offs within the meso‐ to bathypelagic fish community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liz Loutrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anik Brind'Amour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Spitz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (3), pp.e11129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.11129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.16688⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04764472v1</w:t>
+                <w:t xml:space="preserve">hal-04573212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les leçons de Ziphia : un cas d'étude pour mieux protéger les mammifères marins du bruit anthropique dans la zone économique exclusive française</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mercury Stable Isotopes Reveal the Vertical Distribution and Trophic Ecology of Deep-Pelagic Organisms over the North-East Atlantic Ocean Continental Slope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baudin Eric</w:t>
+                <w:t xml:space="preserve">Anaïs Médieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourillet Jean-François</w:t>
+                <w:t xml:space="preserve">David Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dutreuil Sébastien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anna Evans</w:t>
+                <w:t xml:space="preserve">Jeroen E. Sonke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liz Loutrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2024036⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (42), pp.18733-18743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.4c05201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382836v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foraging habits of Northwest Atlantic hooded seals over the past 30 years: Future habitat suitability under global warming</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Spitz</w:t>
+                <w:t xml:space="preserve">Les leçons de Ziphia : un cas d'étude pour mieux protéger les mammifères marins du bruit anthropique dans la zone économique exclusive française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cam Chloé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mike Hammill</w:t>
+                <w:t xml:space="preserve">Baudin Eric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garry B Stenson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kit M Kovacs</w:t>
+                <w:t xml:space="preserve">Bourillet Jean-François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dutreuil Sébastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.17186⟩</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (2), pp.204 - 215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2024036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04501185v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective modelling of operational offshore windfarms on the distribution of marine megafauna in the southern North Sea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Van Canneyt</w:t>
+                <w:t xml:space="preserve">Foraging habits of Northwest Atlantic hooded seals over the past 30 years: Future habitat suitability under global warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Vacquié‐garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Hammill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garry B Stenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kit M Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2024.1344013⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (3), pp.e17186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.17186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04017553v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who lives in the open sea? Distribution and densities of surfacing marine megafauna in three subregions of the South Pacific (New Caledonia, Wallis and Futuna, and French Polynesia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Van Canneyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Dorémus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Berr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pacific Conservation Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 30, pp.PC23023. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/PC23023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A risk-based forecast of extreme mortality events in small cetaceans: Assessing trends and changes over time</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Prospective modelling of operational offshore windfarms on the distribution of marine megafauna in the southern North Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Virgili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Dorémus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Van Canneyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.111820⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.1344013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2024.1344013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678183v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic niches reveal the trophic structure of the cetacean community in the oceanic waters around the Azores</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rui Prieto</w:t>
+                <w:t xml:space="preserve">A risk-based forecast of extreme mortality events in small cetaceans: Assessing trends and changes over time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irma Cascão</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colin Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2024.1283357⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 160, pp.111820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.111820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764518v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the sky and on the beaches: complementary tools to evaluate common dolphin bycatch in the Bay of Biscay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Dabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endangered Species Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 53, pp.509-522. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/esr01310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04426404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic guilds and niche segregation among marine megafauna in the Bay of Biscay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isotopic niches reveal the trophic structure of the cetacean community in the oceanic waters around the Azores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beñat Iglesias</w:t>
+                <w:t xml:space="preserve">Ana Colaço</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Giménez</w:t>
+                <w:t xml:space="preserve">Rui Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Izaskun Preciado</w:t>
+                <w:t xml:space="preserve">Irma Cascão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Méndez-Fernández</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
+                <w:t xml:space="preserve">Cláudia Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 202, pp.106751. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.1283357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2024.1283357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723973v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pack-ice seals contribute to biological transfers of iron in the Southern Ocean</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Trophic guilds and niche segregation among marine megafauna in the Bay of Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beñat Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Giménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izaskun Preciado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Méndez-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00300-023-03198-6⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 202, pp.106751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249232v2</w:t>
+                <w:t xml:space="preserve">hal-04723973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an integrated indicator to assess chemical contamination in different marine species: The case of mercury on the French Atlantic continental shelf</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pack-ice seals contribute to biological transfers of iron in the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Jeanniard-Du-Dot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 902, pp.165753. </w:t>
+              <w:t xml:space="preserve">Polar Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47, pp.903-919. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165753⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00300-023-03198-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04204128v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249232v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation of 210-polonium in the cephalopod community from the Bay of Biscay, North-East Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniel Guillen-Arruebarruena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 268-269, pp.107265. </w:t>
@@ -3851,624 +3847,624 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strengthening the health surveillance of marine mammals in the waters of metropolitan France by monitoring strandings</w:t>
+                <w:t xml:space="preserve">Development of an integrated indicator to assess chemical contamination in different marine species: The case of mercury on the French Atlantic continental shelf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Wund</w:t>
+                <w:t xml:space="preserve">Tiphaine Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Méheust</w:t>
+                <w:t xml:space="preserve">Nathalie Wessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dars</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Demaret</w:t>
+                <w:t xml:space="preserve">Mélanie Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1116819⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 902, pp.165753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04294825v1</w:t>
+                <w:t xml:space="preserve">hal-04204128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nocturnal distribution of deep-pelagic fish on the continental slope of the Bay of Biscay</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Composition of cetacean communities worldwide shapes their contribution to ocean nutrient cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Jeanniard-Du-Dot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Spitz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anik Brind'Amour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2023.103070⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.5823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-41532-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04204091v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition of cetacean communities worldwide shapes their contribution to ocean nutrient cycling</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Strengthening the health surveillance of marine mammals in the waters of metropolitan France by monitoring strandings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Méheust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Dabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Demaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-41532-y⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.1116819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1116819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222776v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic ecology of northern gannets Morus bassanus highlights the extent of isotopic niche overlap with other apex predators within the Bay of Biscay</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eider Andonegi</w:t>
+                <w:t xml:space="preserve">The nocturnal distribution of deep-pelagic fish on the continental slope of the Bay of Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liz Loutrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaia Astarloa</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samuel P. Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anik Brind'Amour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 169 (8), pp.105. </w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 216, 103070 (15 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00227-022-04079-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2023.103070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774382v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural Responses of Common Dolphins Delphinus delphis to a Bio-Inspired Acoustic Device for Limiting Fishery By-Catch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lehnhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Glotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Dabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (20), pp.13186. </w:t>
@@ -4500,4099 +4496,4095 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03820889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed response to environmental conditions and infra-seasonal dynamics of the short-beaked common dolphin distribution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Laran</w:t>
+                <w:t xml:space="preserve">Trophic ecology of northern gannets Morus bassanus highlights the extent of isotopic niche overlap with other apex predators within the Bay of Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Giménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eider Andonegi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaia Astarloa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.220379⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 169 (8), pp.105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-022-04079-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03882703v1</w:t>
+                <w:t xml:space="preserve">hal-03774382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High inter-species variability in elemental composition of the twilight zone fauna varies implications for predators and exploitation by humans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carine Churlaud</w:t>
+                <w:t xml:space="preserve">Delayed response to environmental conditions and infra-seasonal dynamics of the short-beaked common dolphin distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Dorémus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.220379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2021.112379⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03685500v1</w:t>
+                <w:t xml:space="preserve">hal-03882703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional grouping of marine forage species reveals contrasted exposure of high trophic levels to essential micro‐nutrients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">High inter-species variability in elemental composition of the twilight zone fauna varies implications for predators and exploitation by humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Munschy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bruzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Caurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paco Bustamante</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Churlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.08844⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 204, Part D, pp.112379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2021.112379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03684022v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MesopTroph, a database of trophic parameters to study interactions in mesopelagic food webs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catarina Fonseca</w:t>
+                <w:t xml:space="preserve">Nutritional grouping of marine forage species reveals contrasted exposure of high trophic levels to essential micro‐nutrients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Caurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pilar Olivar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Spitz</w:t>
+                <w:t xml:space="preserve">Paula Méndez‐fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-022-01831-3⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, The role of the nutritional quality of resources in ecosystem functioning, 2022 (7), pp.e08844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.08844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04006589v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Large Diversity of Organohalogen Contaminants Reach the Meso- and Bathypelagic Organisms in the Bay of Biscay (Northeast Atlantic)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Special issue: Questioning the roles of resources nutritional quality in ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Héas-Moisan</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie‐Elodie Perga</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.114180⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (7), pp.e09503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.09503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781597v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special issue: Questioning the roles of resources nutritional quality in ecology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Large Diversity of Organohalogen Contaminants Reach the Meso- and Bathypelagic Organisms in the Bay of Biscay (Northeast Atlantic)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Munschy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Bely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Danger</w:t>
+                <w:t xml:space="preserve">Karine Héas-Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bec</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.09503⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 184, pp.114180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.114180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03903052v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two cetacean species reveal different long-term trends for toxic trace elements in European Atlantic French waters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MesopTroph, a database of trophic parameters to study interactions in mesopelagic food webs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Méndez-Fernandez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Catarina Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pilar Olivar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ainhoa Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Spitz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Celine Mahfouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.133676⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (1), pp.716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-022-01831-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03683958v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury in the tissues of five cephalopods species: first data on the nervous system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two cetacean species reveal different long-term trends for toxic trace elements in European Atlantic French waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Manceau</w:t>
+                <w:t xml:space="preserve">Paula Méndez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Dabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Valada-Mennuni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Churlaud Carine</w:t>
+                <w:t xml:space="preserve">Celine Mahfouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.143907⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 294 (1), pp.133676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.133676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03039862v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic niche overlap between sympatric harbour seals ( Phoca vitulina ) and grey seals ( Halichoerus grypus ) at the southern limit of their European range (Eastern English Channel)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mercury in the tissues of five cephalopods species: first data on the nervous system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Minet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Planque</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Authier</w:t>
+                <w:t xml:space="preserve">Anaïs Valada-Mennuni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Guillou</w:t>
+                <w:t xml:space="preserve">Maud Brault-Favrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Vincent</w:t>
+                <w:t xml:space="preserve">Churlaud Carine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (15), pp.10004-10025. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 759, pp.143907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.7739⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.143907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803381v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal models highlight influence of oceanographic conditions on common dolphin bycatch risk in the Bay of Biscay</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trophic niche overlap between sympatric harbour seals ( Phoca vitulina ) and grey seals ( Halichoerus grypus ) at the southern limit of their European range (Eastern English Channel)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Tew-Kai</w:t>
+                <w:t xml:space="preserve">Yann Planque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Quilfen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Peltier</w:t>
+                <w:t xml:space="preserve">Gaël Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps13894⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (15), pp.10004-10025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.7739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05113891v1</w:t>
+                <w:t xml:space="preserve">hal-04803381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In the Wrong Place at the Wrong Time: Identifying Spatiotemporal Co-occurrence of Bycaught Common Dolphins and Fisheries in the Bay of Biscay (NE Atlantic) From 2010 to 2019</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Authier</w:t>
+                <w:t xml:space="preserve">Spatiotemporal models highlight influence of oceanographic conditions on common dolphin bycatch risk in the Bay of Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Tew-Kai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Quilfen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Caurant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Daniel</w:t>
+                <w:t xml:space="preserve">Jérôme Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.617342⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 679, pp.195-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps13894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231116v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of toothfish depredated on fishing lines to the energy intake of killer whales off the Crozet Islands: a multi-scale bioenergetic approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In the Wrong Place at the Wrong Time: Identifying Spatiotemporal Co-occurrence of Bycaught Common Dolphins and Fisheries in the Bay of Biscay (NE Atlantic) From 2010 to 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Massiot-Granier</w:t>
+                <w:t xml:space="preserve">Helene Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Caurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Spitz</w:t>
+                <w:t xml:space="preserve">Willy Dabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 668, pp.149-161. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (617342), </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps13725⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.617342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03210895v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nontargeted LC/ESI-HRMS Detection of Polyhalogenated Compounds in Marine Mammals Stranded on French Atlantic Coasts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of toothfish depredated on fishing lines to the energy intake of killer whales off the Crozet Islands: a multi-scale bioenergetic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Cariou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paula Méndez-Fernandez</w:t>
+                <w:t xml:space="preserve">Clara Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Hutinet</w:t>
+                <w:t xml:space="preserve">Nicolas Gasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Guitton</w:t>
+                <w:t xml:space="preserve">Félix Massiot-Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Caurant</w:t>
+                <w:t xml:space="preserve">Jérôme Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS ES&amp;T Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1 (2), pp.309-318. </w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 668, pp.149-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsestwater.0c00091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/meps13725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03193843v1</w:t>
+                <w:t xml:space="preserve">hal-03210895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French ichthyological records for 2019</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nontargeted LC/ESI-HRMS Detection of Polyhalogenated Compounds in Marine Mammals Stranded on French Atlantic Coasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bariche</w:t>
+                <w:t xml:space="preserve">Ronan Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Méndez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Beau</w:t>
+                <w:t xml:space="preserve">Sébastien Hutinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Berenger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Beucher</w:t>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Caurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26028/cybium/2021-453-001⟩</w:t>
+              <w:t xml:space="preserve">ACS ES&amp;T Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (2), pp.309-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsestwater.0c00091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03475120v1</w:t>
+                <w:t xml:space="preserve">hal-03193843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can modelling the drift of bycaught dolphin stranded carcasses help identify involved fisheries? An exploratory study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Peltier</w:t>
+                <w:t xml:space="preserve">French ichthyological records for 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel P. Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bariche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authier Matthieu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Dars</w:t>
+                <w:t xml:space="preserve">Florent Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Demaret</w:t>
+                <w:t xml:space="preserve">Lucas Berenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Beucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gecco.2019.e00843⟩</w:t>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (3), pp.169-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26028/cybium/2021-453-001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02382459v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary production and depth drive different trophic structure and functioning of fish assemblages in French marine ecosystems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paco Bustamante</w:t>
+                <w:t xml:space="preserve">French ichthyological records for 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel P. Iglesias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Bănaru</w:t>
+                <w:t xml:space="preserve">P. Bergot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Baudrier</w:t>
+                <w:t xml:space="preserve">P. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brunelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Camusat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2020.102343⟩</w:t>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (4), pp.285-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26028/cybium/2020-444-001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569564v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French ichthyological records for 2018</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Breton</w:t>
+                <w:t xml:space="preserve">Of power and despair in cetacean conservation: estimation and detection of trend in abundance with noisy and short time-series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Brunelle</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anders Galatius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26028/cybium/2020-444-001⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.9436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172125v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Of power and despair in cetacean conservation: estimation and detection of trend in abundance with noisy and short time-series</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Setting the scene for Mediterranean litterscape management: The first basin-scale quantification and mapping of floating marine debris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dorémus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anders Galatius</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Laran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Panigada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.9436⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 263 (A), pp.114430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2020.114430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03023339v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setting the scene for Mediterranean litterscape management: The first basin-scale quantification and mapping of floating marine debris</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Primary production and depth drive different trophic structure and functioning of fish assemblages in French marine ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Laran</w:t>
+                <w:t xml:space="preserve">Pierre Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Panigada</w:t>
+                <w:t xml:space="preserve">Daniela Bănaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Baudrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2020.114430⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 186C, pp.102343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2020.102343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02545613v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French ichthyological records for 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel P Iglésias</w:t>
+                <w:t xml:space="preserve">Can modelling the drift of bycaught dolphin stranded carcasses help identify involved fisheries? An exploratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Bouche</w:t>
+                <w:t xml:space="preserve">Authier Matthieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Dabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Cosquer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samuel Guyader</w:t>
+                <w:t xml:space="preserve">Fabien Demaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26028/cybium/2019-433-008⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21, pp.e00843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gecco.2019.e00843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03023391v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of a multi-target protocol on cetacean detection and abundance estimation in aerial surveys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Hammond</w:t>
+                <w:t xml:space="preserve">A risk-based forecast of extreme mortality events in small cetaceans: Using stranding data to inform conservation practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cameron Bracken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Dabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier van Canneyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.190296⟩</w:t>
+              <w:t xml:space="preserve">Conservation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/conl.12639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296739v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A risk-based forecast of extreme mortality events in small cetaceans: Using stranding data to inform conservation practice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ridoux</w:t>
+                <w:t xml:space="preserve">The effect of a multi-target protocol on cetacean detection and abundance estimation in aerial surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dorémus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hammond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/conl.12639⟩</w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (9), pp.190296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.190296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056885v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hide and seek in the Bay of Biscay—a functional investigation of marine megafauna and small pelagic fish interactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Spitz</w:t>
+                <w:t xml:space="preserve">French ichthyological records for 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel P Iglésias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cosquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goascoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsy143⟩</w:t>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (3), pp.275-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26028/cybium/2019-433-008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264224v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of Marine Mammal Strandings Along French Coasts Reveals the Importance of Ship Strikes on Large Cetaceans: A Challenge for the European Marine Strategy Framework Directive</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Dars</w:t>
+                <w:t xml:space="preserve">Hide and seek in the Bay of Biscay—a functional investigation of marine megafauna and small pelagic fish interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Doray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Dorémus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76 (1), pp.113-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsy143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00486⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03023655v1</w:t>
+                <w:t xml:space="preserve">hal-02264224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decadal stability in top predator habitat preferences in the Bay of Biscay</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Authier</w:t>
+                <w:t xml:space="preserve">Monitoring of Marine Mammal Strandings Along French Coasts Reveals the Importance of Ship Strikes on Large Cetaceans: A Challenge for the European Marine Strategy Framework Directive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Doray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Dorémus</w:t>
+                <w:t xml:space="preserve">Alain Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Spitz</w:t>
+                <w:t xml:space="preserve">Catherine Cesarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Dabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 166, pp.109-120. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2018.03.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264538v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience of harbor porpoises to anthropogenic disturbance: Must they really feed continuously?</w:t>
+                <w:t xml:space="preserve">Decadal stability in top predator habitat preferences in the Bay of Biscay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeroen Hoekendijk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Spitz</w:t>
+                <w:t xml:space="preserve">C. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Read</w:t>
+                <w:t xml:space="preserve">M. Doray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dorémus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mardik Leopold</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Mammal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mms.12446⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 166, pp.109-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2018.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915504v1</w:t>
+                <w:t xml:space="preserve">hal-02264538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring small pelagic fish in the Bay of Biscay ecosystem, using indicators from an integrated survey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Doray</w:t>
+                <w:t xml:space="preserve">Resilience of harbor porpoises to anthropogenic disturbance: Must they really feed continuously?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Hoekendijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Petitgas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Huret</w:t>
+                <w:t xml:space="preserve">Andrew Read</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Duhamel</w:t>
+                <w:t xml:space="preserve">Mardik Leopold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Baptiste Romagnan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael C. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 166, pp.168-188. </w:t>
+              <w:t xml:space="preserve">Marine Mammal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (1), pp.258-264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.12.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mms.12446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015724v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring change in the relative abundance of marine megafauna in the Bay of Biscay, 2004–2016</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier van Canneyt</w:t>
+                <w:t xml:space="preserve">The PELGAS survey: Ship-based integrated monitoring of the Bay of Biscay pelagic ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Doray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Boubert</w:t>
+                <w:t xml:space="preserve">Pierre Petitgas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Gautier</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Romagnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Huret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 166, pp.159-167. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.09.014⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 166, pp.15-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02264504v1</w:t>
+                <w:t xml:space="preserve">hal-01675028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PELGAS survey: Ship-based integrated monitoring of the Bay of Biscay pelagic ecosystem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Monitoring small pelagic fish in the Bay of Biscay ecosystem, using indicators from an integrated survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Doray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Petitgas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Huret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Romagnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 166, pp.15-29. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.09.015⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 166, pp.168-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675028v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prey consumption by cetaceans reveals the importance of energy-rich food webs in the Bay of Biscay</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Ridoux</w:t>
+                <w:t xml:space="preserve">Exploring change in the relative abundance of marine megafauna in the Bay of Biscay, 2004–2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Dorémus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier van Canneyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.W. Trites</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Jacques Boubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 166, pp.148-158. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.09.013⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 166, pp.159-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02264589v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem spatial structure revealed by integrated survey data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Petitgas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Huret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
@@ -8624,4750 +8616,4892 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioenergetic condition of anchovy and sardine in the Bay of Biscay and English Channel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prey consumption by cetaceans reveals the importance of energy-rich food webs in the Bay of Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Gatti</w:t>
+                <w:t xml:space="preserve">V. Ridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Cominassi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.W. Trites</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Laran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Authier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 166, pp.129-138. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.12.006⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 166, pp.148-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626097v1</w:t>
+                <w:t xml:space="preserve">hal-02264589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From banana fields to the deep blue: Assessment of chlordecone contamination of oceanic cetaceans in the eastern Caribbean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paula Méndez-Fernandez</w:t>
+                <w:t xml:space="preserve">Bioenergetic condition of anchovy and sardine in the Bay of Biscay and English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Kiszka</w:t>
+                <w:t xml:space="preserve">Louise Cominassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael R Heithaus</w:t>
+                <w:t xml:space="preserve">Patrick Grellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andria Beal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Vandersarren</w:t>
+                <w:t xml:space="preserve">Herve Le Delliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2018.10.012⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 166, pp.129-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02237509v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of energy density among mesozooplankton community: new insights in functional diversity to forage fish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From banana fields to the deep blue: Assessment of chlordecone contamination of oceanic cetaceans in the eastern Caribbean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Méndez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Kiszka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael R Heithaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Dessier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Dupuy</w:t>
+                <w:t xml:space="preserve">Andria Beal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Kerric</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Authier</w:t>
+                <w:t xml:space="preserve">Gaëlle Vandersarren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 137, pp.56-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2018.10.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.10.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01675022v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02237509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic ecology of commercial-size meagre, Argyrosomus regius, in the Bay of Biscay (NE Atlantic)★</w:t>
+                <w:t xml:space="preserve">Variability of energy density among mesozooplankton community: new insights in functional diversity to forage fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Hubans</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
+                <w:t xml:space="preserve">Aurélie Dessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Begout</w:t>
+                <w:t xml:space="preserve">Anaïs Kerric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard Biais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paco Bustamante</w:t>
+                <w:t xml:space="preserve">Françoise Mornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 30, pp.9. </w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 166, pp.121-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/alr/2017004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01520772v2</w:t>
+                <w:t xml:space="preserve">hal-01675022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong bonds and small home range in a resident bottlenose dolphin community in a Marine Protected Area (Brittany, France, Northeast Atlantic)</w:t>
+                <w:t xml:space="preserve">Trophic ecology of commercial-size meagre, Argyrosomus regius, in the Bay of Biscay (NE Atlantic)★</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Louis</w:t>
+                <w:t xml:space="preserve">Barbara Hubans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Buanic</w:t>
+                <w:t xml:space="preserve">Marie-Laure Begout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Lefeuvre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ridoux</w:t>
+                <w:t xml:space="preserve">Gerard Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Mammal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mms.12419⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30, pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr/2017004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03023738v1</w:t>
+                <w:t xml:space="preserve">hal-01520772v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation science for marine megafauna in Europe: Historical perspectives and future directions.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Authier</w:t>
+                <w:t xml:space="preserve">Strong bonds and small home range in a resident bottlenose dolphin community in a Marine Protected Area (Brittany, France, Northeast Atlantic)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Blanck</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Mickael Buanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillipe Le Nilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2017.05.002⟩</w:t>
+              <w:t xml:space="preserve">Marine Mammal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (4), pp.1194-1203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mms.12419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01539109v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-approach analysis to assess diet of harbour porpoises Phocoena phocoena in the southern North Sea</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tarik Méziane</w:t>
+                <w:t xml:space="preserve">Conservation science for marine megafauna in Europe: Historical perspectives and future directions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Henry</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Aurélie Blanck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Spitz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps11952⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 141, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2017.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01572032v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-species differences in polychlorinated biphenyls patterns from five sympatric species of odontocetes: Can PCBs be used as tracers of feeding ecology?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paula Méndez-Fernandez</w:t>
+                <w:t xml:space="preserve">Multi-approach analysis to assess diet of harbour porpoises Phocoena phocoena in the southern North Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mahfouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Simon-Bouhet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
+                <w:t xml:space="preserve">Tarik Méziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marisa Ferreira</w:t>
+                <w:t xml:space="preserve">Françoise Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Abi Ghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.11.013⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 563 (249-259), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps11952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01403981v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cetacean conservation in the Mediterranean and Black Seas: fostering transboundary collaboration through the European Marine Strategy Framework Directive</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Descroix Commanducci</w:t>
+                <w:t xml:space="preserve">Inter-species differences in polychlorinated biphenyls patterns from five sympatric species of odontocetes: Can PCBs be used as tracers of feeding ecology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Méndez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tilen Genov</w:t>
+                <w:t xml:space="preserve">Benoit Simon-Bouhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draško Holcer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ridoux</w:t>
+                <w:t xml:space="preserve">Marisa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 82, pp.98-103. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74, pp.98-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2017.05.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01538106v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grey and harbour seals in France: distribution at sea, connectivity and trends in abundance at haulout sites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Vincent</w:t>
+                <w:t xml:space="preserve">Cetacean conservation in the Mediterranean and Black Seas: fostering transboundary collaboration through the European Marine Strategy Framework Directive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Descroix Commanducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Huon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Willy Dabin</w:t>
+                <w:t xml:space="preserve">Tilen Genov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armel Deniau</w:t>
+                <w:t xml:space="preserve">Draško Holcer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 141, pp.294-305. </w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82, pp.98-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2017.04.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2017.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01509674v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foraging behaviour and prey consumption by grey seals (Halichoerus grypus)—spatial and trophic overlaps with ﬁsheries in a marine protected area</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Grey and harbour seals in France: distribution at sea, connectivity and trends in abundance at haulout sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. J. Mcconnell</w:t>
+                <w:t xml:space="preserve">Mathilde Huon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Caurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Dabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carol E Sparling</w:t>
+                <w:t xml:space="preserve">Armel Deniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 73 (10), pp.2653-2665. </w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 141, pp.294-305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsw102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2017.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01337655v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-two punches to eliminate depredation by marine mammals on fish caught or raised for human consumption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Foraging behaviour and prey consumption by grey seals (Halichoerus grypus)—spatial and trophic overlaps with ﬁsheries in a marine protected area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew W Trites</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mike A. Fedak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. J. Mcconnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol E Sparling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/acv.12291⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73 (10), pp.2653-2665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsw102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03023760v1</w:t>
+                <w:t xml:space="preserve">hal-01337655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrapolating cetacean densities beyond surveyed regions: habitat-based predictions in the circumtropical belt</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One-two punches to eliminate depredation by marine mammals on fish caught or raised for human consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Monestiez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Andrew W Trites</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Spitz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ridoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 42 (7), pp.1267-1280. </w:t>
+              <w:t xml:space="preserve">Animal Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jbi.12530⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/acv.12291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322367v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03023760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury in wintering seabirds, an aggravating factor to winter wrecks?</w:t>
+                <w:t xml:space="preserve">Extrapolating cetacean densities beyond surveyed regions: habitat-based predictions in the circumtropical belt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Fort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
+                <w:t xml:space="preserve">Laura Mannocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanh Linh Nguyen</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Pascal Monestiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ridoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (7), pp.1267-1280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.12530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.05.018⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186129v1</w:t>
+                <w:t xml:space="preserve">hal-01322367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cetaceans and tuna purse seine fisheries in the Atlantic and Indian Oceans: interactions but few mortalities</w:t>
+                <w:t xml:space="preserve">Mercury in wintering seabirds, an aggravating factor to winter wrecks?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Escalle</w:t>
+                <w:t xml:space="preserve">Jérôme Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Capietto</w:t>
+                <w:t xml:space="preserve">Hanh Linh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Chavance</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Delgado de Molina</w:t>
+                <w:t xml:space="preserve">Amélie Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps11149⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 527-528, pp.448-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840456v1</w:t>
+                <w:t xml:space="preserve">hal-01186129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An assessment of contaminant concentrations in toothed whale species of the NW Iberian Peninsula: Part II. Trace element concentrations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paula Méndez-Fernandez</w:t>
+                <w:t xml:space="preserve">Cetaceans and tuna purse seine fisheries in the Atlantic and Indian Oceans: interactions but few mortalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Escalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Capietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Webster</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marisa Ferreira</w:t>
+                <w:t xml:space="preserve">P Chavance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dubroca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delgado de Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.03.001⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 522, pp.255 - 268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps11149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01079869v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An assessment of contaminant concentrations in toothed whale species of the NW Iberian Peninsula: Part I. Persistent organic pollutants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">An assessment of contaminant concentrations in toothed whale species of the NW Iberian Peninsula: Part II. Trace element concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Méndez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marisa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 484, pp.196 - 205. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.02.045⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 484, pp.206 - 217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01079865v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01079869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Let's go beyond taxonomy in diet description: testing a trait-based approach to prey-predator relationships.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An assessment of contaminant concentrations in toothed whale species of the NW Iberian Peninsula: Part I. Persistent organic pollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Méndez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.12218⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 484, pp.196 - 205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.02.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061113v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01079865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological opportunities and specializations shaped genetic divergence in a highly mobile marine top predator</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Let's go beyond taxonomy in diet description: testing a trait-based approach to prey-predator relationships.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anik Brind'Amour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 83, pp.1137-1148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.12218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2014.1558⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01075773v1</w:t>
+                <w:t xml:space="preserve">hal-01061113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species- and size-related patterns in stable isotopes and mercury concentrations in fish help refine marine ecosystem indicators and provide evidence for distinct management units for hake in the Northeast Atlantic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
+                <w:t xml:space="preserve">Ecological opportunities and specializations shaped genetic divergence in a highly mobile marine top predator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael C. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Caurant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Simon-Bouhet</w:t>
+                <w:t xml:space="preserve">Jérôme Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schlund Erika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Spitz</w:t>
+                <w:t xml:space="preserve">Willy Dabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fst199⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 281, pp.20141558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2014.1558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016160v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prey preferences of adult sea bass Dicentrarchus labrax in the northeastern Atlantic: Implications for bycatch of common dolphin Delphinus delphis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Species- and size-related patterns in stable isotopes and mercury concentrations in fish help refine marine ecosystem indicators and provide evidence for distinct management units for hake in the Northeast Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Kostecki</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Caurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lorance</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves Cherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Simon-Bouhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 70 (2), pp.452-461. </w:t>
+              <w:t xml:space="preserve">, 2014, 71 (5), pp.1073-1087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fss200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fst199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00815475v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological niche segregation among five toothed whale species off the NW Iberian Peninsula using ecological tracers as multi-approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paula Méndez-Fernandez</w:t>
+                <w:t xml:space="preserve">Prey preferences of adult sea bass Dicentrarchus labrax in the northeastern Atlantic: Implications for bycatch of common dolphin Delphinus delphis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.J. Pierce</w:t>
+                <w:t xml:space="preserve">Marion Cardinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bustamante</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Kostecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lorance</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00227-013-2274-9⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 70 (2), pp.452-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fss200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00842319v1</w:t>
+                <w:t xml:space="preserve">hal-00815475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ecosystem approach for the assessment of fisheries impacts on marine top predators: the Bay of Biscay case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecological niche segregation among five toothed whale species off the NW Iberian Peninsula using ecological tracers as multi-approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Méndez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+                <w:t xml:space="preserve">G.J. Pierce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gj. Pierce</w:t>
+                <w:t xml:space="preserve">P. Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fss049⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-013-2274-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00840402v1</w:t>
+                <w:t xml:space="preserve">hal-00842319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost of Living Dictates what Whales, Dolphins and Porpoises Eat: The Importance of Prey Quality on Predator Foraging Strategies.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrew W Trites</w:t>
+                <w:t xml:space="preserve">An ecosystem approach for the assessment of fisheries impacts on marine top predators: the Bay of Biscay case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Becquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Cherel</w:t>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gj. Pierce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0050096⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 69 (6), pp.925-938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fss049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758087v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced bioaccumulation of mercury in deep-sea fauna from the Bay of Biscay (north-east Atlantic) in relation to trophic positions identified by analysis of carbon and nitrogen stable isotopes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Cost of Living Dictates what Whales, Dolphins and Porpoises Eat: The Importance of Prey Quality on Predator Foraging Strategies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Autier</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew W Trites</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anik Brind'Amour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2012.02.010⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (11), pp.e50096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0050096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694521v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the use of δ15N in meso-scale studies of marine food webs by considering spatio-temporal variations in stable isotopic signatures. The case of an open ecosystem: the Bay of Biscay (north-east Atlantic)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Enhanced bioaccumulation of mercury in deep-sea fauna from the Bay of Biscay (north-east Atlantic) in relation to trophic positions identified by analysis of carbon and nitrogen stable isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Caurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Mèndez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Chappuis</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Autier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2012.01.004⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 65, pp.113-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2012.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00700409v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-specific and ontogenic differences in δ13C and δ15N values and Hg and Cd concentrations in cephalopods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Revisiting the use of δ15N in meso-scale studies of marine food webs by considering spatio-temporal variations in stable isotopic signatures. The case of an open ecosystem: the Bay of Biscay (north-east Atlantic)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jérôme Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Florence Caurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Sirmel</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Mèndez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chappuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101 (1), pp.95-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2012.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps09159⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00613955v2</w:t>
+                <w:t xml:space="preserve">hal-00700409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prey preferences among the community of deep-diving odontocetes from the Bay of Biscay, Northeast Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Kiszka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dewez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 58, pp.273-282. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dsr.2010.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00573185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower trophic levels and detrital biomass control the Bay of Biscay continental shelf food web: Implications for ecosystem management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Loc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Certain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 91 (4), pp.561-575. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pocean.2011.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foraging ecology of five toothed whale species in the Northwest Iberian Peninsula, inferred using carbon and nitrogen isotope ratios</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Inter-specific and ontogenic differences in δ13C and δ15N values and Hg and Cd concentrations in cephalopods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marisa Ferreira</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Caurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sirmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2011.12.007⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 433, pp.107-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps09159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842286v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00613955v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prey selection by the common dolphin: fulfilling high energy requirements with high quality food</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emeline Mourocq</w:t>
+                <w:t xml:space="preserve">Foraging ecology of five toothed whale species in the Northwest Iberian Peninsula, inferred using carbon and nitrogen isotope ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Méndez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Léauté</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antonio Bode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 390 (2), pp.73-77</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 413, pp.150-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2011.12.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00751689v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable isotopes document the trophic structure of a deep-sea cephalopod assemblage including giant octopod and giant squid.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Spitz</w:t>
+                <w:t xml:space="preserve">Prey selection by the common dolphin: fulfilling high energy requirements with high quality food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Richard</w:t>
+                <w:t xml:space="preserve">Emeline Mourocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Léauté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Quéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ridoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 390 (2), pp.73-77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00383255v1</w:t>
+                <w:t xml:space="preserve">hal-00751689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet overlap between harbour porpoise and bottlenose dolphin: An argument in favour of interference competition for food?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
+                <w:t xml:space="preserve">Stable isotopes document the trophic structure of a deep-sea cephalopod assemblage including giant octopod and giant squid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Ridoux</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5, pp.364-367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2009.0024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00150198v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary plasticity of the oceanic striped dolphin, Stenella coeruleoalba, in the neritic Bay of Biscay</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
+                <w:t xml:space="preserve">Diet overlap between harbour porpoise and bottlenose dolphin: An argument in favour of interference competition for food?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pusineri</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+                <w:t xml:space="preserve">Y. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ridoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 55, pp.309-320</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 70, pp.259-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00150199v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00150198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term dietary segregation of common dolphins Delphinus delphis in the Bay of Biscay, determined using cadmium as an ecological tracer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dietary plasticity of the oceanic striped dolphin, Stenella coeruleoalba, in the neritic Bay of Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Lahaye</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Willy Dabin</w:t>
+                <w:t xml:space="preserve">E. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krishna Das</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Meynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pusineri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ridoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 55, pp.309-320</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00226655v1</w:t>
+                <w:t xml:space="preserve">hal-00150199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Long-term dietary segregation of common dolphins Delphinus delphis in the Bay of Biscay, determined using cadmium as an ecological tracer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Dabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 305, pp.275-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps305275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00226655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The impact of the “Erika” oil spill on pelagic and coastal marine mammals: Combining demographic, ecological, trace metals and biomarker evidences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Caurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Dabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Living Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 17, pp.379-387. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/alr:2004031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01158349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId466"/>
+      <w:footerReference w:type="default" r:id="rId470"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13514,51 +13648,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394606v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Virgili" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Houles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Dor&#233;mus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lambert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2025.e04001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328068v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Munschy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Aminot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caurant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Dabin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mauchamp" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127290" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366371v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Favreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Doray" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Spitz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2025018" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057921v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Rozanski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eilish Richards" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;emilie Deschez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rufino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1440-1703.12542" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221520v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Peltier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Authier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daniel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dars" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2025.127005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412996v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Vacqui&#233;&#8208;garcia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kit M Kovacs" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lydersen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoldus S Blix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars P Folkow" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.70482" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028555v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Loutrage" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Brind'Amour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chouvelon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maec.70005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169769v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Faure" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Niol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Meheust" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71815" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018577v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Gilbert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevallay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Jeanniard-Du-Dot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179195" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310366v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rouby" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Plard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ridoux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.13142" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028551v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Favreau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Mestre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15948" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05300981v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lehnhoff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gall" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Menut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-4495-2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237166v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Simon&#8208;bouhet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Dubourg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lina Chantre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71891" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731643v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Brind&#8217;amour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2024.104347" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573212v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11129" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777772v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s M&#233;dieu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Point" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E. Sonke" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c05201" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724159v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Nivi&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Blanchard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Jraifi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Van Canneyt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1270335" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764472v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ouzoulias" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Genu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Gilles" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.16688" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382836v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Cam Chlo&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudin Eric" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourillet Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dutreuil S&#233;bastien" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Evans" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024036" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501185v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Hammill" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry B Stenson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17186" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017553v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1344013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04495853v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garrigue" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berr" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/PC23023" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678183v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.111820" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764518v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lebon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cola&#231;o" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Prieto" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Casc&#227;o" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Oliveira" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1283357" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426404v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr01310" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723973v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#241;at Iglesias" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Gim&#233;nez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izaskun Preciado" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M&#233;ndez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106751" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249232v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-023-03198-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204128v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wessel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Brun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165753" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189340v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniel Guillen-Arruebarruena" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2023.107265" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294825v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wund" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M&#233;heust" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dars" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dabin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demaret" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1116819" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204091v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P. Iglesias" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2023.103070" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222776v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41532-y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774382v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gaspar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eider Andonegi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Astarloa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-022-04079-y" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03820889v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su142013186" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882703v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.220379" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685500v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bruzac" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Churlaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.112379" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684022v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M&#233;ndez&#8208;fernandez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.08844" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006589v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Silva" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Fonseca" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pilar Olivar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Bernal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01831-3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781597v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bely" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine H&#233;as-Moisan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Olivier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114180" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903052v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;Elodie Perga" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09503" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683958v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M&#233;ndez-Fernandez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Mahfouz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.133676" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039862v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Minet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manceau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Valada-Mennuni" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Brault-Favrou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Churlaud Carine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143907" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803381v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Planque" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guillou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vincent" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7739" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113891v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tew-Kai" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Quilfen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13894" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231116v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Peltier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.617342" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210895v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara P&#233;ron" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gasco" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Massiot-Granier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13725" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193843v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cariou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hutinet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.0c00091" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475120v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bariche" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Beau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Berenger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Beucher" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2021-453-001" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382459v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Authier Matthieu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Demaret" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2019.e00843" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569564v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cresson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela B&#259;naru" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Baudrier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102343" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172125v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Breton" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brunelle" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camusat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2020-444-001" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023339v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Galatius" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.9436" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545613v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dor&#233;mus" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laran" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panigada" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.114430" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023391v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P Igl&#233;sias" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bouche" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cosquer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goascoz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guyader" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2019-433-008" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296739v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Authier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilles" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hammond" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.190296" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056885v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Bracken" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier van Canneyt" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12639" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264224v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsy143" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023655v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beaufils" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cesarini" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00486" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264538v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lambert" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doray" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Spitz" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.03.007" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915504v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Hoekendijk" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Read" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mardik Leopold" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Fontaine" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.12446" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015724v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petitgas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Duhamel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.12.004" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264504v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boubert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gautier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.09.014" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675028v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.09.015" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264589v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ridoux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Trites" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.09.013" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB0PV4QD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675030v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.09.012" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626097v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gatti" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cominassi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grellier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Le Delliou" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.12.006" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02237509v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Kiszka" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Heithaus" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Beal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vandersarren" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.10.012" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4B1FPB9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675022v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dessier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Kerric" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mornet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.10.009" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520772v2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hubans" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Begout" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Biais" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2017004" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023738v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louis" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Buanic" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lefeuvre" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Le Nilliot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.12419" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539109v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blanck" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2017.05.002" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572032v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mahfouz" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik M&#233;ziane" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Henry" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Abi Ghanem" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11952" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403981v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Simon-Bouhet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Ferreira" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.11.013" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538106v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Descroix Commanducci" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilen Genov" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dra&#353;ko Holcer" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2017.05.012" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H97KDKHC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509674v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Huon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Deniau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2017.04.004" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337655v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike A. Fedak" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Mcconnell" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol E Sparling" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsw102" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023760v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W Trites" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12291" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N8LHDQTS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322367v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mannocci" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monestiez" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12530" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VRXDPT2S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186129v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fort" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Linh Nguyen" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bou&#233;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.05.018" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840456v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Escalle" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Capietto" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chavance" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dubroca" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delgado de Molina" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11149" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079869v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Webster" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.03.001" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079865v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.02.045" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061113v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12218" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075773v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marie" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schlund Erika" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.1558" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016160v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fst199" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00815475v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cardinaud" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kostecki" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lorance" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fss200" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842319v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Pierce" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bustamante" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-013-2274-9" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C35FC72895AD4F8E0A2183E7A729EEF0D74C554C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840402v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gj. Pierce" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fss049" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758087v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Becquet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050096" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694521v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M&#232;ndez-Fernandez" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Autier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2012.02.010" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700409v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chappuis" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2012.01.004" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613955v2" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sirmel" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09159" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573185v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Kiszka" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dewez" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2010.12.009" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JKPZDKF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683349v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Certain" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.09.002" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842286v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bode" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2011.12.007" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751689v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Mourocq" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre L&#233;aut&#233;" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Qu&#233;ro" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383255v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2009.0024" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150198v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rousseau" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150199v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richard" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meynier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pusineri" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00226655v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lahaye" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Das" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps305275" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158349v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lafontaine" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2004031" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B525A4EF3056E3BDA450CD2A7F52EC042035929/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394606v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Virgili" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Houles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Dor&#233;mus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lambert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2025.e04001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575201v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Le Bourg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Kiszka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Spitz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Daly-Engel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2026.104681" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221520v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Peltier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Authier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Dabin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daniel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dars" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2025.127005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028555v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Loutrage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Brind'Amour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chouvelon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maec.70005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412996v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Vacqui&#233;&#8208;garcia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kit M Kovacs" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lydersen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoldus S Blix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars P Folkow" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.70482" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328068v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Munschy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Aminot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caurant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mauchamp" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127290" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366371v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Favreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Doray" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2025018" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057921v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Rozanski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eilish Richards" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;emilie Deschez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rufino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1440-1703.12542" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310366v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rouby" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Plard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ridoux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.13142" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169769v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Faure" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Niol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Meheust" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71815" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018577v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Gilbert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevallay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Jeanniard-Du-Dot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179195" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028551v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Favreau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Mestre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15948" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05300981v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lehnhoff" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gall" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Menut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-4495-2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237166v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Simon&#8208;bouhet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Dubourg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lina Chantre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71891" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724159v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Nivi&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Blanchard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Jraifi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Van Canneyt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1270335" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764472v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ouzoulias" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Genu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Gilles" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.16688" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731643v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Brind&#8217;amour" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2024.104347" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573212v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11129" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777772v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s M&#233;dieu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Point" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E. Sonke" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c05201" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382836v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Cam Chlo&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudin Eric" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourillet Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dutreuil S&#233;bastien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Evans" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024036" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501185v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Hammill" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry B Stenson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17186" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04495853v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garrigue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berr" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/PC23023" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017553v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1344013" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678183v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.111820" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426404v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr01310" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764518v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lebon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cola&#231;o" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Prieto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Casc&#227;o" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Oliveira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1283357" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723973v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#241;at Iglesias" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Gim&#233;nez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izaskun Preciado" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M&#233;ndez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106751" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249232v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-023-03198-6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189340v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniel Guillen-Arruebarruena" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2023.107265" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204128v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mille" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wessel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Brun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165753" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222776v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41532-y" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294825v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wund" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M&#233;heust" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dars" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dabin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demaret" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1116819" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204091v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P. Iglesias" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2023.103070" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03820889v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su142013186" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774382v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gaspar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eider Andonegi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Astarloa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-022-04079-y" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882703v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.220379" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685500v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bruzac" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Churlaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.112379" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684022v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M&#233;ndez&#8208;fernandez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.08844" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903052v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;Elodie Perga" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09503" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781597v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bely" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine H&#233;as-Moisan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Olivier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114180" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006589v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Silva" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Fonseca" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pilar Olivar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Bernal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01831-3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683958v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M&#233;ndez-Fernandez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Mahfouz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.133676" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039862v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Minet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manceau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Valada-Mennuni" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Brault-Favrou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Churlaud Carine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143907" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803381v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Planque" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guillou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vincent" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7739" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113891v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tew-Kai" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Quilfen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13894" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231116v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Peltier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.617342" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210895v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara P&#233;ron" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gasco" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Massiot-Granier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13725" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193843v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cariou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hutinet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.0c00091" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475120v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bariche" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Beau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Berenger" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Beucher" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2021-453-001" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172125v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Breton" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brunelle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camusat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2020-444-001" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023339v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Galatius" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.9436" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545613v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dor&#233;mus" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laran" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panigada" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.114430" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569564v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cresson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela B&#259;naru" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Baudrier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102343" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382459v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Authier Matthieu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Demaret" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2019.e00843" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056885v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Bracken" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier van Canneyt" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12639" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296739v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Authier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilles" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hammond" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.190296" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023391v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P Igl&#233;sias" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bouche" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cosquer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goascoz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guyader" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2019-433-008" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264224v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsy143" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023655v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beaufils" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cesarini" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00486" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264538v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lambert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doray" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Spitz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.03.007" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915504v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Hoekendijk" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Read" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mardik Leopold" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Fontaine" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.12446" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675028v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petitgas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Duhamel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.09.015" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015724v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.12.004" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264504v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boubert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gautier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.09.014" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675030v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.09.012" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264589v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ridoux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Trites" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.09.013" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB0PV4QD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626097v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gatti" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cominassi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grellier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Le Delliou" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.12.006" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02237509v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Kiszka" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Heithaus" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Beal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vandersarren" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.10.012" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4B1FPB9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675022v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dessier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Kerric" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mornet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.10.009" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520772v2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hubans" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Begout" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Biais" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2017004" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023738v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louis" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Buanic" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lefeuvre" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Le Nilliot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.12419" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539109v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blanck" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2017.05.002" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572032v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mahfouz" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik M&#233;ziane" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Henry" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Abi Ghanem" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11952" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403981v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Simon-Bouhet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Ferreira" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.11.013" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538106v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Descroix Commanducci" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilen Genov" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dra&#353;ko Holcer" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2017.05.012" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H97KDKHC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509674v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Huon" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Deniau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2017.04.004" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337655v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike A. Fedak" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Mcconnell" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol E Sparling" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsw102" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023760v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W Trites" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12291" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N8LHDQTS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322367v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mannocci" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monestiez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12530" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VRXDPT2S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186129v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fort" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Linh Nguyen" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bou&#233;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.05.018" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840456v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Escalle" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Capietto" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chavance" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dubroca" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delgado de Molina" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11149" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079869v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Webster" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.03.001" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079865v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.02.045" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061113v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12218" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075773v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marie" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schlund Erika" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.1558" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016160v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fst199" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00815475v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cardinaud" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kostecki" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lorance" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fss200" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842319v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Pierce" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bustamante" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-013-2274-9" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C35FC72895AD4F8E0A2183E7A729EEF0D74C554C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840402v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gj. Pierce" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fss049" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758087v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Becquet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050096" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694521v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M&#232;ndez-Fernandez" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Autier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2012.02.010" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700409v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chappuis" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2012.01.004" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573185v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dewez" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2010.12.009" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JKPZDKF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683349v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Certain" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.09.002" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613955v2" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sirmel" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09159" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842286v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bode" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2011.12.007" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751689v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Mourocq" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre L&#233;aut&#233;" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Qu&#233;ro" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383255v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2009.0024" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150198v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rousseau" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150199v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richard" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meynier" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pusineri" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00226655v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lahaye" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Das" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps305275" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158349v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lafontaine" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2004031" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B525A4EF3056E3BDA450CD2A7F52EC042035929/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>