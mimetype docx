--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -118,468 +118,468 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cetaceans exhibit region-specific habitat preferences across tropical waters</w:t>
+                <w:t xml:space="preserve">Inter- and intra-specific trophic niche partitioning, and cryptic speciation in three deep-sea predators in the Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auriane Virgili</w:t>
+                <w:t xml:space="preserve">Baptiste Le Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lily Houles</w:t>
+                <w:t xml:space="preserve">Jeremy Kiszka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Dorémus</w:t>
+                <w:t xml:space="preserve">Jérôme Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Lambert</w:t>
+                <w:t xml:space="preserve">Toby Daly-Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Laran</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 65, pp.e04001. </w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 229, pp.104681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gecco.2025.e04001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2026.104681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05394606v1</w:t>
+                <w:t xml:space="preserve">hal-05575201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter- and intra-specific trophic niche partitioning, and cryptic speciation in three deep-sea predators in the Indian Ocean</w:t>
+                <w:t xml:space="preserve">Cetaceans exhibit region-specific habitat preferences across tropical waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Le Bourg</w:t>
+                <w:t xml:space="preserve">Auriane Virgili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Kiszka</w:t>
+                <w:t xml:space="preserve">Lily Houles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Spitz</w:t>
+                <w:t xml:space="preserve">Ghislain Dorémus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toby Daly-Engel</w:t>
+                <w:t xml:space="preserve">Charlotte Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paco Bustamante</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Laran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 229, pp.104681. </w:t>
+              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 65, pp.e04001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2026.104681⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gecco.2025.e04001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05575201v1</w:t>
+                <w:t xml:space="preserve">hal-05394606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I sink therefore I am: 20 years of tagging small cetacean carcasses in the North-East Atlantic for bycatch estimation</w:t>
+                <w:t xml:space="preserve">Intra-species differences in impacts of climate change: A case study of the hooded seal (Cystophora cristata)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Peltier</w:t>
+                <w:t xml:space="preserve">Jade Vacquié‐garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Authier</w:t>
+                <w:t xml:space="preserve">Kit M Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willy Dabin</w:t>
+                <w:t xml:space="preserve">Christian Lydersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Daniel</w:t>
+                <w:t xml:space="preserve">Arnoldus S Blix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Dars</w:t>
+                <w:t xml:space="preserve">Lars P Folkow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for Nature Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 87, </w:t>
+              <w:t xml:space="preserve">Ecosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (12), pp.e70482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnc.2025.127005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ecs2.70482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05221520v1</w:t>
+                <w:t xml:space="preserve">hal-05412996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon and Nitrogen Stable Isotopes Evidence High Trophic Segregation Within a Meso- to Bathypelagic Micronektonic Invertebrate Community From Canyons in the North-East Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liz Loutrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anik Brind'Amour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -633,161 +633,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-species differences in impacts of climate change: A case study of the hooded seal (Cystophora cristata)</w:t>
+                <w:t xml:space="preserve">I sink therefore I am: 20 years of tagging small cetacean carcasses in the North-East Atlantic for bycatch estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Vacquié‐garcia</w:t>
+                <w:t xml:space="preserve">Hélène Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kit M Kovacs</w:t>
+                <w:t xml:space="preserve">Matthieu Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Lydersen</w:t>
+                <w:t xml:space="preserve">Willy Dabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnoldus S Blix</w:t>
+                <w:t xml:space="preserve">Pierre Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars P Folkow</w:t>
+                <w:t xml:space="preserve">Cécile Dars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (12), pp.e70482. </w:t>
+              <w:t xml:space="preserve">Journal for Nature Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 87, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ecs2.70482⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnc.2025.127005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05412996v1</w:t>
+                <w:t xml:space="preserve">hal-05221520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organohalogen contaminants of emerging concern in common dolphins (Delphinus delphis) from the Bay of Biscay (NE Atlantic): occurrence and 2000–2023 temporal patterns</w:t>
               </w:r>
@@ -812,51 +812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Aminot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Caurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Dabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Mauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -933,51 +933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Doray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Huret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1152,395 +1152,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05057921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longevity Collapse in Dolphins: A Growing Conservation Concern in the Bay of Biscay</w:t>
+                <w:t xml:space="preserve">Long-Term Changes in the Winter Diet of Common Dolphins Reflects Ecological Shifts and Bycatch Dynamics in the Bay of Biscay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Rouby</w:t>
+                <w:t xml:space="preserve">Johanna Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Plard</w:t>
+                <w:t xml:space="preserve">Jasmin Niol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ridoux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eléonore Meheust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (5), </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (7), pp.e71815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/conl.13142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.71815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05310366v1</w:t>
+                <w:t xml:space="preserve">hal-05169769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Changes in the Winter Diet of Common Dolphins Reflects Ecological Shifts and Bycatch Dynamics in the Bay of Biscay</w:t>
+                <w:t xml:space="preserve">Predator-mediated nutrient transfers and recycling in ecosystems: Fine-scale variation in the contribution of Antarctic fur seals (Arctocephalus gazella) on and around the Kerguelen Islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Faure</w:t>
+                <w:t xml:space="preserve">Lola Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasmin Niol</w:t>
+                <w:t xml:space="preserve">Mathilde Chevallay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonore Meheust</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Spitz</w:t>
+                <w:t xml:space="preserve">Tiphaine Jeanniard-Du-Dot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (7), pp.e71815. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 975, pp.179195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.71815⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.179195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05169769v1</w:t>
+                <w:t xml:space="preserve">hal-05018577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predator-mediated nutrient transfers and recycling in ecosystems: Fine-scale variation in the contribution of Antarctic fur seals (Arctocephalus gazella) on and around the Kerguelen Islands</w:t>
+                <w:t xml:space="preserve">Longevity Collapse in Dolphins: A Growing Conservation Concern in the Bay of Biscay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lola Gilbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Spitz</w:t>
+                <w:t xml:space="preserve">Etienne Rouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Chevallay</w:t>
+                <w:t xml:space="preserve">Floriane Plard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Jeanniard-Du-Dot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Ridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Mauchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Dabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 975, pp.179195. </w:t>
+              <w:t xml:space="preserve">Conservation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.179195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/conl.13142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05018577v1</w:t>
+                <w:t xml:space="preserve">hal-05310366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condition states in anchovy (Engraulis encrasicolus) and sardine (Sardina pilchardus) revealed by energy and proximate composition relationships</w:t>
               </w:r>
@@ -1552,51 +1552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Doray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1708,51 +1708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (9), pp.4495--4511. </w:t>
@@ -1918,1774 +1918,1774 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05237166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PelaSIG, a QGIS plugin for marine megafauna census: application to the aerial ACCOBAMS Survey Initiative dataset</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Dorémus</w:t>
+                <w:t xml:space="preserve">From the sky and on the beaches: complementary tools to evaluate common dolphin bycatch in the Bay of Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Dabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1270335⟩</w:t>
+              <w:t xml:space="preserve">Endangered Species Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53, pp.509-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/esr01310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04724159v1</w:t>
+                <w:t xml:space="preserve">hal-04426404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new control rule for managing anthropogenic removals of protected, endangered or threatened species in marine ecosystems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Spitz</w:t>
+                <w:t xml:space="preserve">Trophic guilds and niche segregation among marine megafauna in the Bay of Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beñat Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Giménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izaskun Preciado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Méndez-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.16688⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 202, pp.106751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764472v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High trophic specialization structures the epi-to bathypelagic fish community in the Bay of Biscay</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liz Loutrage</w:t>
+                <w:t xml:space="preserve">Isotopic niches reveal the trophic structure of the cetacean community in the oceanic waters around the Azores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Colaço</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irma Cascão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anik Brind’amour</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cláudia Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 209, pp.104347. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.1283357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2024.104347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2024.1283357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731643v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontogenetic shift or not? Different foraging trade‐offs within the meso‐ to bathypelagic fish community</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Development of a new control rule for managing anthropogenic removals of protected, endangered or threatened species in marine ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Ouzoulias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Genu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Spitz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.11129⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.e16688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.16688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04573212v1</w:t>
+                <w:t xml:space="preserve">hal-04764472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury Stable Isotopes Reveal the Vertical Distribution and Trophic Ecology of Deep-Pelagic Organisms over the North-East Atlantic Ocean Continental Slope</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">High trophic specialization structures the epi-to bathypelagic fish community in the Bay of Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liz Loutrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anik Brind’amour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Spitz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 209, pp.104347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2024.104347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.4c05201⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04777772v1</w:t>
+                <w:t xml:space="preserve">hal-04731643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les leçons de Ziphia : un cas d'étude pour mieux protéger les mammifères marins du bruit anthropique dans la zone économique exclusive française</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ontogenetic shift or not? Different foraging trade‐offs within the meso‐ to bathypelagic fish community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liz Loutrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anik Brind'Amour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2024036⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (3), pp.e11129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.11129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382836v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foraging habits of Northwest Atlantic hooded seals over the past 30 years: Future habitat suitability under global warming</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Mercury Stable Isotopes Reveal the Vertical Distribution and Trophic Ecology of Deep-Pelagic Organisms over the North-East Atlantic Ocean Continental Slope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Médieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kit M Kovacs</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen E. Sonke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liz Loutrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.17186⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (42), pp.18733-18743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.4c05201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04501185v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who lives in the open sea? Distribution and densities of surfacing marine megafauna in three subregions of the South Pacific (New Caledonia, Wallis and Futuna, and French Polynesia)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">PelaSIG, a QGIS plugin for marine megafauna census: application to the aerial ACCOBAMS Survey Initiative dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Nivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Jraifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Van Canneyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Dorémus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tristan Berr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific Conservation Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30, pp.PC23023. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/PC23023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1270335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495853v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective modelling of operational offshore windfarms on the distribution of marine megafauna in the southern North Sea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Van Canneyt</w:t>
+                <w:t xml:space="preserve">Les leçons de Ziphia : un cas d'étude pour mieux protéger les mammifères marins du bruit anthropique dans la zone économique exclusive française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cam Chloé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudin Eric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourillet Jean-François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dutreuil Sébastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2024.1344013⟩</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (2), pp.204 - 215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2024036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04017553v1</w:t>
+                <w:t xml:space="preserve">hal-04382836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A risk-based forecast of extreme mortality events in small cetaceans: Assessing trends and changes over time</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Foraging habits of Northwest Atlantic hooded seals over the past 30 years: Future habitat suitability under global warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Vacquié‐garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Hammill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garry B Stenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Authier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kit M Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.111820⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (3), pp.e17186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.17186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678183v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the sky and on the beaches: complementary tools to evaluate common dolphin bycatch in the Bay of Biscay</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Who lives in the open sea? Distribution and densities of surfacing marine megafauna in three subregions of the South Pacific (New Caledonia, Wallis and Futuna, and French Polynesia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cécile Dars</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Van Canneyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Dorémus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Berr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endangered Species Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/esr01310⟩</w:t>
+              <w:t xml:space="preserve">Pacific Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30, pp.PC23023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/PC23023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426404v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic niches reveal the trophic structure of the cetacean community in the oceanic waters around the Azores</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cláudia Oliveira</w:t>
+                <w:t xml:space="preserve">Prospective modelling of operational offshore windfarms on the distribution of marine megafauna in the southern North Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auriane Virgili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Dorémus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Van Canneyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 11, pp.1283357. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2024.1283357⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 11, pp.1344013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2024.1344013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764518v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic guilds and niche segregation among marine megafauna in the Bay of Biscay</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Izaskun Preciado</w:t>
+                <w:t xml:space="preserve">A risk-based forecast of extreme mortality events in small cetaceans: Assessing trends and changes over time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Méndez-Fernández</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colin Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 202, pp.106751. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 160, pp.111820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2024.106751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.111820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723973v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pack-ice seals contribute to biological transfers of iron in the Southern Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Jeanniard-Du-Dot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polar Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 47, pp.903-919. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3719,51 +3719,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation of 210-polonium in the cephalopod community from the Bay of Biscay, North-East Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniel Guillen-Arruebarruena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3771,51 +3771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 268-269, pp.107265. </w:t>
@@ -3892,51 +3892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3981,3274 +3981,3274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition of cetacean communities worldwide shapes their contribution to ocean nutrient cycling</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Strengthening the health surveillance of marine mammals in the waters of metropolitan France by monitoring strandings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Méheust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Dabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Demaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-41532-y⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.1116819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1116819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222776v1</w:t>
+                <w:t xml:space="preserve">hal-04294825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strengthening the health surveillance of marine mammals in the waters of metropolitan France by monitoring strandings</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The nocturnal distribution of deep-pelagic fish on the continental slope of the Bay of Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liz Loutrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel P. Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anik Brind'Amour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1116819⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 216, 103070 (15 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2023.103070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294825v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nocturnal distribution of deep-pelagic fish on the continental slope of the Bay of Biscay</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Composition of cetacean communities worldwide shapes their contribution to ocean nutrient cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Jeanniard-Du-Dot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Spitz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anik Brind'Amour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 216, 103070 (15 p.). </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.5823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2023.103070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-41532-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04204091v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural Responses of Common Dolphins Delphinus delphis to a Bio-Inspired Acoustic Device for Limiting Fishery By-Catch</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two cetacean species reveal different long-term trends for toxic trace elements in European Atlantic French waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Bernard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Paula Méndez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Dabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Gall</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Mahfouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su142013186⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 294 (1), pp.133676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.133676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03820889v1</w:t>
+                <w:t xml:space="preserve">hal-03683958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic ecology of northern gannets Morus bassanus highlights the extent of isotopic niche overlap with other apex predators within the Bay of Biscay</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joan Giménez</w:t>
+                <w:t xml:space="preserve">Behavioural Responses of Common Dolphins Delphinus delphis to a Bio-Inspired Acoustic Device for Limiting Fishery By-Catch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lehnhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Glotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eider Andonegi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
+                <w:t xml:space="preserve">Serge Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Dabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00227-022-04079-y⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (20), pp.13186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su142013186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774382v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed response to environmental conditions and infra-seasonal dynamics of the short-beaked common dolphin distribution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Laran</w:t>
+                <w:t xml:space="preserve">Trophic ecology of northern gannets Morus bassanus highlights the extent of isotopic niche overlap with other apex predators within the Bay of Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Giménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eider Andonegi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaia Astarloa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.220379⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 169 (8), pp.105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-022-04079-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882703v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High inter-species variability in elemental composition of the twilight zone fauna varies implications for predators and exploitation by humans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carine Churlaud</w:t>
+                <w:t xml:space="preserve">Delayed response to environmental conditions and infra-seasonal dynamics of the short-beaked common dolphin distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Dorémus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 204, Part D, pp.112379. </w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2021.112379⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsos.220379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03685500v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional grouping of marine forage species reveals contrasted exposure of high trophic levels to essential micro‐nutrients</w:t>
+                <w:t xml:space="preserve">High inter-species variability in elemental composition of the twilight zone fauna varies implications for predators and exploitation by humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lola Gilbert</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Munschy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bruzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Caurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paco Bustamante</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Churlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.08844⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 204, Part D, pp.112379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2021.112379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03684022v1</w:t>
+                <w:t xml:space="preserve">hal-03685500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special issue: Questioning the roles of resources nutritional quality in ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Danger</w:t>
+                <w:t xml:space="preserve">Nutritional grouping of marine forage species reveals contrasted exposure of high trophic levels to essential micro‐nutrients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Caurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bec</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paula Méndez‐fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2022 (7), pp.e09503. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.09503⟩</w:t>
+              <w:t xml:space="preserve">, 2022, The role of the nutritional quality of resources in ecosystem functioning, 2022 (7), pp.e08844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.08844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03903052v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Large Diversity of Organohalogen Contaminants Reach the Meso- and Bathypelagic Organisms in the Bay of Biscay (Northeast Atlantic)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Special issue: Questioning the roles of resources nutritional quality in ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Héas-Moisan</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie‐Elodie Perga</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.114180⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (7), pp.e09503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.09503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781597v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MesopTroph, a database of trophic parameters to study interactions in mesopelagic food webs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Large Diversity of Organohalogen Contaminants Reach the Meso- and Bathypelagic Organisms in the Bay of Biscay (Northeast Atlantic)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Munschy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Bely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mónica Silva</w:t>
+                <w:t xml:space="preserve">Karine Héas-Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catarina Fonseca</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Spitz</w:t>
+                <w:t xml:space="preserve">Nathalie Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-022-01831-3⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 184, pp.114180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.114180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04006589v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two cetacean species reveal different long-term trends for toxic trace elements in European Atlantic French waters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MesopTroph, a database of trophic parameters to study interactions in mesopelagic food webs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Méndez-Fernandez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">M. Pilar Olivar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ainhoa Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Spitz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Celine Mahfouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 294 (1), pp.133676. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (1), pp.716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.133676⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-022-01831-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03683958v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury in the tissues of five cephalopods species: first data on the nervous system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">French ichthyological records for 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel P. Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Minet</w:t>
+                <w:t xml:space="preserve">Michel Bariche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Manceau</w:t>
+                <w:t xml:space="preserve">Florent Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Valada-Mennuni</w:t>
+                <w:t xml:space="preserve">Lucas Berenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Brault-Favrou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Churlaud Carine</w:t>
+                <w:t xml:space="preserve">Renaud Beucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.143907⟩</w:t>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (3), pp.169-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26028/cybium/2021-453-001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03039862v1</w:t>
+                <w:t xml:space="preserve">hal-03475120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trophic niche overlap between sympatric harbour seals ( Phoca vitulina ) and grey seals ( Halichoerus grypus ) at the southern limit of their European range (Eastern English Channel)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Planque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Planque</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Authier</w:t>
+                <w:t xml:space="preserve">Gaël Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (15), pp.10004-10025. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ece3.7739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal models highlight influence of oceanographic conditions on common dolphin bycatch risk in the Bay of Biscay</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lola Gilbert</w:t>
+                <w:t xml:space="preserve">Mercury in the tissues of five cephalopods species: first data on the nervous system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Tew-Kai</w:t>
+                <w:t xml:space="preserve">Alain Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Quilfen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Peltier</w:t>
+                <w:t xml:space="preserve">Anaïs Valada-Mennuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Brault-Favrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Churlaud Carine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps13894⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 759, pp.143907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.143907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05113891v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In the Wrong Place at the Wrong Time: Identifying Spatiotemporal Co-occurrence of Bycaught Common Dolphins and Fisheries in the Bay of Biscay (NE Atlantic) From 2010 to 2019</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Daniel</w:t>
+                <w:t xml:space="preserve">Spatiotemporal models highlight influence of oceanographic conditions on common dolphin bycatch risk in the Bay of Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Tew-Kai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Quilfen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 679, pp.195-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps13894⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.617342⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03231116v1</w:t>
+                <w:t xml:space="preserve">hal-05113891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of toothfish depredated on fishing lines to the energy intake of killer whales off the Crozet Islands: a multi-scale bioenergetic approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Spitz</w:t>
+                <w:t xml:space="preserve">In the Wrong Place at the Wrong Time: Identifying Spatiotemporal Co-occurrence of Bycaught Common Dolphins and Fisheries in the Bay of Biscay (NE Atlantic) From 2010 to 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Caurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Dabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps13725⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (617342), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.617342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03210895v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nontargeted LC/ESI-HRMS Detection of Polyhalogenated Compounds in Marine Mammals Stranded on French Atlantic Coasts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paula Méndez-Fernandez</w:t>
+                <w:t xml:space="preserve">Contribution of toothfish depredated on fishing lines to the energy intake of killer whales off the Crozet Islands: a multi-scale bioenergetic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Hutinet</w:t>
+                <w:t xml:space="preserve">Clara Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Guitton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Caurant</w:t>
+                <w:t xml:space="preserve">Nicolas Gasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Massiot-Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS ES&amp;T Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsestwater.0c00091⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 668, pp.149-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps13725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193843v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French ichthyological records for 2019</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nontargeted LC/ESI-HRMS Detection of Polyhalogenated Compounds in Marine Mammals Stranded on French Atlantic Coasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Beau</w:t>
+                <w:t xml:space="preserve">Ronan Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Méndez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Berenger</w:t>
+                <w:t xml:space="preserve">Sébastien Hutinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Beucher</w:t>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Caurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 45 (3), pp.169-188. </w:t>
+              <w:t xml:space="preserve">ACS ES&amp;T Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (2), pp.309-318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26028/cybium/2021-453-001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsestwater.0c00091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03475120v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French ichthyological records for 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel P. Iglesias</w:t>
+                <w:t xml:space="preserve">Setting the scene for Mediterranean litterscape management: The first basin-scale quantification and mapping of floating marine debris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bergot</w:t>
+                <w:t xml:space="preserve">G. Dorémus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Breton</w:t>
+                <w:t xml:space="preserve">S. Laran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Brunelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Camusat</w:t>
+                <w:t xml:space="preserve">S. Panigada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26028/cybium/2020-444-001⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 263 (A), pp.114430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2020.114430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172125v1</w:t>
+                <w:t xml:space="preserve">hal-02545613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Of power and despair in cetacean conservation: estimation and detection of trend in abundance with noisy and short time-series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Galatius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Spitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PeerJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7717/peerj.9436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setting the scene for Mediterranean litterscape management: The first basin-scale quantification and mapping of floating marine debris</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Authier</w:t>
+                <w:t xml:space="preserve">Can modelling the drift of bycaught dolphin stranded carcasses help identify involved fisheries? An exploratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Authier Matthieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Dabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Dorémus</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Panigada</w:t>
+                <w:t xml:space="preserve">Fabien Demaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2020.114430⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21, pp.e00843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gecco.2019.e00843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02545613v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary production and depth drive different trophic structure and functioning of fish assemblages in French marine ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Bănaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Baudrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 186C, pp.102343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pocean.2020.102343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can modelling the drift of bycaught dolphin stranded carcasses help identify involved fisheries? An exploratory study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Peltier</w:t>
+                <w:t xml:space="preserve">French ichthyological records for 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel P. Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bergot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authier Matthieu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Dars</w:t>
+                <w:t xml:space="preserve">S. Brunelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Demaret</w:t>
+                <w:t xml:space="preserve">M. Camusat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21, pp.e00843. </w:t>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (4), pp.285-307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gecco.2019.e00843⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26028/cybium/2020-444-001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02382459v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A risk-based forecast of extreme mortality events in small cetaceans: Using stranding data to inform conservation practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cameron Bracken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Dabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier van Canneyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 p. </w:t>
@@ -7286,77 +7286,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of a multi-target protocol on cetacean detection and abundance estimation in aerial surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dorémus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7554,103 +7554,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hide and seek in the Bay of Biscay—a functional investigation of marine megafauna and small pelagic fish interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Doray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Dorémus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 76 (1), pp.113-123. </w:t>
@@ -7688,103 +7688,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of Marine Mammal Strandings Along French Coasts Reveals the Importance of Ship Strikes on Large Cetaceans: A Challenge for the European Marine Strategy Framework Directive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cesarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Dabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -7816,2066 +7816,2066 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decadal stability in top predator habitat preferences in the Bay of Biscay</w:t>
+                <w:t xml:space="preserve">Variability of energy density among mesozooplankton community: new insights in functional diversity to forage fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lambert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Authier</w:t>
+                <w:t xml:space="preserve">Aurélie Dessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Doray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Dorémus</w:t>
+                <w:t xml:space="preserve">Christine Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Spitz</w:t>
+                <w:t xml:space="preserve">Anaïs Kerric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Mornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 166, pp.109-120. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2018.03.007⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 166, pp.121-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02264538v1</w:t>
+                <w:t xml:space="preserve">hal-01675022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience of harbor porpoises to anthropogenic disturbance: Must they really feed continuously?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Spitz</w:t>
+                <w:t xml:space="preserve">The PELGAS survey: Ship-based integrated monitoring of the Bay of Biscay pelagic ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Doray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Read</w:t>
+                <w:t xml:space="preserve">Pierre Petitgas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mardik Leopold</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Romagnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Huret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael C. Fontaine</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erwan Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Mammal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34 (1), pp.258-264. </w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 166, pp.15-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mms.12446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915504v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PELGAS survey: Ship-based integrated monitoring of the Bay of Biscay pelagic ecosystem</w:t>
+                <w:t xml:space="preserve">Monitoring small pelagic fish in the Bay of Biscay ecosystem, using indicators from an integrated survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Doray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Petitgas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Huret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Petitgas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Erwan Duhamel</w:t>
+                <w:t xml:space="preserve">Jean Baptiste Romagnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 166, pp.15-29. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.09.015⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 166, pp.168-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675028v1</w:t>
+                <w:t xml:space="preserve">hal-03015724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring small pelagic fish in the Bay of Biscay ecosystem, using indicators from an integrated survey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Baptiste Romagnan</w:t>
+                <w:t xml:space="preserve">Exploring change in the relative abundance of marine megafauna in the Bay of Biscay, 2004–2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Dorémus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier van Canneyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 166, pp.168-188. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.12.004⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 166, pp.159-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015724v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring change in the relative abundance of marine megafauna in the Bay of Biscay, 2004–2016</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier van Canneyt</w:t>
+                <w:t xml:space="preserve">Decadal stability in top predator habitat preferences in the Bay of Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Boubert</w:t>
+                <w:t xml:space="preserve">M. Doray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dorémus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Gautier</w:t>
+                <w:t xml:space="preserve">J. Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 166, pp.159-167. </w:t>
+              <w:t xml:space="preserve">, 2018, 166, pp.109-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.09.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2018.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264504v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem spatial structure revealed by integrated survey data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resilience of harbor porpoises to anthropogenic disturbance: Must they really feed continuously?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Dupuy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Jeroen Hoekendijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Read</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mardik Leopold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael C. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.09.012⟩</w:t>
+              <w:t xml:space="preserve">Marine Mammal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (1), pp.258-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mms.12446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675030v1</w:t>
+                <w:t xml:space="preserve">hal-02915504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prey consumption by cetaceans reveals the importance of energy-rich food webs in the Bay of Biscay</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ecosystem spatial structure revealed by integrated survey data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Petitgas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Huret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 166, pp.148-158. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.09.013⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02264589v1</w:t>
+                <w:t xml:space="preserve">hal-01675030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioenergetic condition of anchovy and sardine in the Bay of Biscay and English Channel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prey consumption by cetaceans reveals the importance of energy-rich food webs in the Bay of Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Gatti</w:t>
+                <w:t xml:space="preserve">V. Ridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Cominassi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.W. Trites</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Laran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Authier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 166, pp.129-138. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.12.006⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 166, pp.148-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626097v1</w:t>
+                <w:t xml:space="preserve">hal-02264589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From banana fields to the deep blue: Assessment of chlordecone contamination of oceanic cetaceans in the eastern Caribbean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paula Méndez-Fernandez</w:t>
+                <w:t xml:space="preserve">Bioenergetic condition of anchovy and sardine in the Bay of Biscay and English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Kiszka</w:t>
+                <w:t xml:space="preserve">Louise Cominassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael R Heithaus</w:t>
+                <w:t xml:space="preserve">Patrick Grellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andria Beal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Vandersarren</w:t>
+                <w:t xml:space="preserve">Herve Le Delliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2018.10.012⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 166, pp.129-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02237509v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of energy density among mesozooplankton community: new insights in functional diversity to forage fish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From banana fields to the deep blue: Assessment of chlordecone contamination of oceanic cetaceans in the eastern Caribbean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Méndez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Kiszka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael R Heithaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Dessier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Dupuy</w:t>
+                <w:t xml:space="preserve">Andria Beal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Kerric</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Authier</w:t>
+                <w:t xml:space="preserve">Gaëlle Vandersarren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 137, pp.56-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2018.10.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2017.10.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01675022v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02237509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic ecology of commercial-size meagre, Argyrosomus regius, in the Bay of Biscay (NE Atlantic)★</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grey and harbour seals in France: distribution at sea, connectivity and trends in abundance at haulout sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Hubans</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
+                <w:t xml:space="preserve">Mathilde Huon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Caurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Dabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Begout</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paco Bustamante</w:t>
+                <w:t xml:space="preserve">Armel Deniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/alr/2017004⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 141, pp.294-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2017.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01520772v2</w:t>
+                <w:t xml:space="preserve">hal-01509674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong bonds and small home range in a resident bottlenose dolphin community in a Marine Protected Area (Brittany, France, Northeast Atlantic)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Louis</w:t>
+                <w:t xml:space="preserve">Mickael Buanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Buanic</w:t>
+                <w:t xml:space="preserve">Cécile Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Lefeuvre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Phillipe Le Nilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Mammal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 33 (4), pp.1194-1203. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mms.12419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation science for marine megafauna in Europe: Historical perspectives and future directions.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Authier</w:t>
+                <w:t xml:space="preserve">Trophic ecology of commercial-size meagre, Argyrosomus regius, in the Bay of Biscay (NE Atlantic)★</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Hubans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Blanck</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Laure Begout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2017.05.002⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30, pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr/2017004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01539109v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520772v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-approach analysis to assess diet of harbour porpoises Phocoena phocoena in the southern North Sea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Mahfouz</w:t>
+                <w:t xml:space="preserve">Conservation science for marine megafauna in Europe: Historical perspectives and future directions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarik Méziane</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Aurélie Blanck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Spitz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps11952⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 141, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2017.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01572032v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-species differences in polychlorinated biphenyls patterns from five sympatric species of odontocetes: Can PCBs be used as tracers of feeding ecology?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paula Méndez-Fernandez</w:t>
+                <w:t xml:space="preserve">Multi-approach analysis to assess diet of harbour porpoises Phocoena phocoena in the southern North Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mahfouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Méziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Simon-Bouhet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
+                <w:t xml:space="preserve">Françoise Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marisa Ferreira</w:t>
+                <w:t xml:space="preserve">Carine Abi Ghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 74, pp.98-108. </w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 563 (249-259), </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.11.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/meps11952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01403981v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cetacean conservation in the Mediterranean and Black Seas: fostering transboundary collaboration through the European Marine Strategy Framework Directive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Descroix Commanducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9883,51 +9883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilen Genov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draško Holcer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 82, pp.98-103. </w:t>
@@ -9971,204 +9971,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01538106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grey and harbour seals in France: distribution at sea, connectivity and trends in abundance at haulout sites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Vincent</w:t>
+                <w:t xml:space="preserve">Inter-species differences in polychlorinated biphenyls patterns from five sympatric species of odontocetes: Can PCBs be used as tracers of feeding ecology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Méndez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Huon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Willy Dabin</w:t>
+                <w:t xml:space="preserve">Benoit Simon-Bouhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armel Deniau</w:t>
+                <w:t xml:space="preserve">Marisa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 141, pp.294-305. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74, pp.98-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2017.04.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01509674v1</w:t>
+                <w:t xml:space="preserve">hal-01403981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foraging behaviour and prey consumption by grey seals (Halichoerus grypus)—spatial and trophic overlaps with ﬁsheries in a marine protected area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike A. Fedak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10258,51 +10258,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-two punches to eliminate depredation by marine mammals on fish caught or raised for human consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew W Trites</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Spitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10342,2454 +10342,2454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrapolating cetacean densities beyond surveyed regions: habitat-based predictions in the circumtropical belt</w:t>
+                <w:t xml:space="preserve">Cetaceans and tuna purse seine fisheries in the Atlantic and Indian Oceans: interactions but few mortalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Mannocci</w:t>
+                <w:t xml:space="preserve">L Escalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Monestiez</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Capietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Chavance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dubroca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delgado de Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbi.12530⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 522, pp.255 - 268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps11149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322367v1</w:t>
+                <w:t xml:space="preserve">hal-01840456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury in wintering seabirds, an aggravating factor to winter wrecks?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extrapolating cetacean densities beyond surveyed regions: habitat-based predictions in the circumtropical belt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Boué</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Laura Mannocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Monestiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ridoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.05.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (7), pp.1267-1280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.12530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186129v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cetaceans and tuna purse seine fisheries in the Atlantic and Indian Oceans: interactions but few mortalities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mercury in wintering seabirds, an aggravating factor to winter wrecks?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Chavance</w:t>
+                <w:t xml:space="preserve">Jérôme Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dubroca</w:t>
+                <w:t xml:space="preserve">Hanh Linh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Delgado de Molina</w:t>
+                <w:t xml:space="preserve">Amélie Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 522, pp.255 - 268. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 527-528, pp.448-454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps11149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840456v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An assessment of contaminant concentrations in toothed whale species of the NW Iberian Peninsula: Part II. Trace element concentrations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paula Méndez-Fernandez</w:t>
+                <w:t xml:space="preserve">Species- and size-related patterns in stable isotopes and mercury concentrations in fish help refine marine ecosystem indicators and provide evidence for distinct management units for hake in the Northeast Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Caurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Webster</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marisa Ferreira</w:t>
+                <w:t xml:space="preserve">Yves Cherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Simon-Bouhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 484, pp.206 - 217. </w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71 (5), pp.1073-1087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fst199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01079869v1</w:t>
+                <w:t xml:space="preserve">hal-01016160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An assessment of contaminant concentrations in toothed whale species of the NW Iberian Peninsula: Part I. Persistent organic pollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Méndez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marisa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 484, pp.196 - 205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.02.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01079865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Let's go beyond taxonomy in diet description: testing a trait-based approach to prey-predator relationships.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An assessment of contaminant concentrations in toothed whale species of the NW Iberian Peninsula: Part II. Trace element concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Méndez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 484, pp.206 - 217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.12218⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01061113v1</w:t>
+                <w:t xml:space="preserve">hal-01079869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological opportunities and specializations shaped genetic divergence in a highly mobile marine top predator</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Let's go beyond taxonomy in diet description: testing a trait-based approach to prey-predator relationships.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anik Brind'Amour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2014.1558⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 83, pp.1137-1148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.12218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01075773v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species- and size-related patterns in stable isotopes and mercury concentrations in fish help refine marine ecosystem indicators and provide evidence for distinct management units for hake in the Northeast Atlantic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Caurant</w:t>
+                <w:t xml:space="preserve">Ecological opportunities and specializations shaped genetic divergence in a highly mobile marine top predator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael C. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Cherel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Spitz</w:t>
+                <w:t xml:space="preserve">Schlund Erika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Dabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 71 (5), pp.1073-1087. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 281, pp.20141558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fst199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2014.1558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016160v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prey preferences of adult sea bass Dicentrarchus labrax in the northeastern Atlantic: Implications for bycatch of common dolphin Delphinus delphis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Spitz</w:t>
+                <w:t xml:space="preserve">Ecological niche segregation among five toothed whale species off the NW Iberian Peninsula using ecological tracers as multi-approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Méndez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.J. Pierce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisa Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-013-2274-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fss200⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00815475v1</w:t>
+                <w:t xml:space="preserve">hal-00842319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological niche segregation among five toothed whale species off the NW Iberian Peninsula using ecological tracers as multi-approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paula Méndez-Fernandez</w:t>
+                <w:t xml:space="preserve">Prey preferences of adult sea bass Dicentrarchus labrax in the northeastern Atlantic: Implications for bycatch of common dolphin Delphinus delphis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.J. Pierce</w:t>
+                <w:t xml:space="preserve">Marion Cardinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bustamante</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Kostecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lorance</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00227-013-2274-9⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 70 (2), pp.452-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fss200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00842319v1</w:t>
+                <w:t xml:space="preserve">hal-00815475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ecosystem approach for the assessment of fisheries impacts on marine top predators: the Bay of Biscay case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revisiting the use of δ15N in meso-scale studies of marine food webs by considering spatio-temporal variations in stable isotopic signatures. The case of an open ecosystem: the Bay of Biscay (north-east Atlantic)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Caurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+                <w:t xml:space="preserve">Paula Mèndez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gj. Pierce</w:t>
+                <w:t xml:space="preserve">Alexis Chappuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fss049⟩</w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101 (1), pp.95-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2012.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00840402v1</w:t>
+                <w:t xml:space="preserve">hal-00700409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost of Living Dictates what Whales, Dolphins and Porpoises Eat: The Importance of Prey Quality on Predator Foraging Strategies.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Enhanced bioaccumulation of mercury in deep-sea fauna from the Bay of Biscay (north-east Atlantic) in relation to trophic positions identified by analysis of carbon and nitrogen stable isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yves Cherel</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Caurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Mèndez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Autier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0050096⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 65, pp.113-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2012.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758087v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced bioaccumulation of mercury in deep-sea fauna from the Bay of Biscay (north-east Atlantic) in relation to trophic positions identified by analysis of carbon and nitrogen stable isotopes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Caurant</w:t>
+                <w:t xml:space="preserve">An ecosystem approach for the assessment of fisheries impacts on marine top predators: the Bay of Biscay case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Loc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Mèndez-Fernandez</w:t>
+                <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Autier</w:t>
+                <w:t xml:space="preserve">Gj. Pierce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 65, pp.113-124. </w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 69 (6), pp.925-938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2012.02.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fss049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694521v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the use of δ15N in meso-scale studies of marine food webs by considering spatio-temporal variations in stable isotopic signatures. The case of an open ecosystem: the Bay of Biscay (north-east Atlantic)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Cost of Living Dictates what Whales, Dolphins and Porpoises Eat: The Importance of Prey Quality on Predator Foraging Strategies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paula Mèndez-Fernandez</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew W Trites</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Chappuis</w:t>
+                <w:t xml:space="preserve">Vanessa Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anik Brind'Amour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 101 (1), pp.95-102. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (11), pp.e50096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2012.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0050096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00700409v1</w:t>
+                <w:t xml:space="preserve">hal-00758087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prey preferences among the community of deep-diving odontocetes from the Bay of Biscay, Northeast Atlantic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Cherel</w:t>
+                <w:t xml:space="preserve">Foraging ecology of five toothed whale species in the Northwest Iberian Peninsula, inferred using carbon and nitrogen isotope ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Méndez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bertin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dewez</w:t>
+                <w:t xml:space="preserve">Antonio Bode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisa Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2010.12.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 413, pp.150-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2011.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00573185v1</w:t>
+                <w:t xml:space="preserve">hal-00842286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower trophic levels and detrital biomass control the Bay of Biscay continental shelf food web: Implications for ecosystem management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Loc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Certain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 91 (4), pp.561-575. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pocean.2011.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-specific and ontogenic differences in δ13C and δ15N values and Hg and Cd concentrations in cephalopods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Caurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sirmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 433, pp.107-120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/meps09159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00613955v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foraging ecology of five toothed whale species in the Northwest Iberian Peninsula, inferred using carbon and nitrogen isotope ratios</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marisa Ferreira</w:t>
+                <w:t xml:space="preserve">Prey preferences among the community of deep-diving odontocetes from the Bay of Biscay, Northeast Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Kiszka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dewez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Deep Sea Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58, pp.273-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2010.12.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2011.12.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00842286v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00573185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prey selection by the common dolphin: fulfilling high energy requirements with high quality food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Mourocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12797,51 +12797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Léauté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Quéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ridoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 390 (2), pp.73-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12866,77 +12866,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable isotopes document the trophic structure of a deep-sea cephalopod assemblage including giant octopod and giant squid.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12977,312 +12977,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00383255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet overlap between harbour porpoise and bottlenose dolphin: An argument in favour of interference competition for food?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Dietary plasticity of the oceanic striped dolphin, Stenella coeruleoalba, in the neritic Bay of Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Rousseau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
+                <w:t xml:space="preserve">E. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Meynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pusineri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ridoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 70, pp.259-270</w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 55, pp.309-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00150198v1</w:t>
+                <w:t xml:space="preserve">hal-00150199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary plasticity of the oceanic striped dolphin, Stenella coeruleoalba, in the neritic Bay of Biscay</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Diet overlap between harbour porpoise and bottlenose dolphin: An argument in favour of interference competition for food?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pusineri</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
+                <w:t xml:space="preserve">Y. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ridoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 55, pp.309-320</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 70, pp.259-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00150199v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00150198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term dietary segregation of common dolphins Delphinus delphis in the Bay of Biscay, determined using cadmium as an ecological tracer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Dabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishna Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13333,103 +13333,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of the “Erika” oil spill on pelagic and coastal marine mammals: Combining demographic, ecological, trace metals and biomarker evidences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Caurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Dabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Living Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 17, pp.379-387. </w:t>
@@ -13648,51 +13648,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394606v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Virgili" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Houles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Dor&#233;mus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lambert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laran" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2025.e04001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575201v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Le Bourg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Kiszka" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Spitz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Daly-Engel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2026.104681" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221520v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Peltier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Authier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Dabin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daniel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dars" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2025.127005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028555v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Loutrage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Brind'Amour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chouvelon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maec.70005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412996v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Vacqui&#233;&#8208;garcia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kit M Kovacs" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lydersen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoldus S Blix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars P Folkow" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.70482" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328068v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Munschy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Aminot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caurant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mauchamp" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127290" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366371v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Favreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Doray" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2025018" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057921v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Rozanski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eilish Richards" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;emilie Deschez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rufino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1440-1703.12542" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310366v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rouby" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Plard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ridoux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.13142" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169769v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Faure" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Niol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Meheust" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71815" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018577v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Gilbert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevallay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Jeanniard-Du-Dot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179195" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028551v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Favreau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Mestre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15948" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05300981v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lehnhoff" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gall" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Menut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-4495-2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237166v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Simon&#8208;bouhet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Dubourg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lina Chantre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71891" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724159v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Nivi&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Blanchard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Jraifi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Van Canneyt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1270335" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764472v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ouzoulias" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Genu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Gilles" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.16688" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731643v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Brind&#8217;amour" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2024.104347" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573212v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11129" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777772v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s M&#233;dieu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Point" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E. Sonke" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c05201" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382836v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Cam Chlo&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudin Eric" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourillet Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dutreuil S&#233;bastien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Evans" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024036" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501185v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Hammill" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry B Stenson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17186" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04495853v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garrigue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berr" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/PC23023" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017553v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1344013" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678183v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.111820" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426404v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr01310" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764518v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lebon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cola&#231;o" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Prieto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Casc&#227;o" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Oliveira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1283357" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723973v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#241;at Iglesias" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Gim&#233;nez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izaskun Preciado" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M&#233;ndez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106751" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249232v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-023-03198-6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189340v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniel Guillen-Arruebarruena" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2023.107265" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204128v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mille" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wessel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Brun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165753" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222776v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41532-y" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294825v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wund" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M&#233;heust" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dars" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dabin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demaret" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1116819" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204091v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P. Iglesias" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2023.103070" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03820889v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su142013186" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774382v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gaspar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eider Andonegi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Astarloa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-022-04079-y" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882703v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.220379" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685500v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bruzac" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Churlaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.112379" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684022v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M&#233;ndez&#8208;fernandez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.08844" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903052v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;Elodie Perga" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09503" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781597v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bely" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine H&#233;as-Moisan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Olivier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114180" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006589v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Silva" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Fonseca" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pilar Olivar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Bernal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01831-3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683958v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M&#233;ndez-Fernandez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Mahfouz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.133676" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039862v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Minet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manceau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Valada-Mennuni" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Brault-Favrou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Churlaud Carine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143907" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803381v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Planque" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guillou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vincent" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7739" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113891v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tew-Kai" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Quilfen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13894" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231116v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Peltier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.617342" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210895v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara P&#233;ron" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gasco" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Massiot-Granier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13725" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193843v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cariou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hutinet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.0c00091" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475120v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bariche" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Beau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Berenger" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Beucher" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2021-453-001" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172125v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Breton" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brunelle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camusat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2020-444-001" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023339v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Galatius" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.9436" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545613v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dor&#233;mus" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laran" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panigada" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.114430" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569564v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cresson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela B&#259;naru" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Baudrier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102343" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382459v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Authier Matthieu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Demaret" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2019.e00843" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056885v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Bracken" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier van Canneyt" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12639" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296739v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Authier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilles" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hammond" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.190296" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023391v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P Igl&#233;sias" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bouche" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cosquer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goascoz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guyader" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2019-433-008" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264224v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsy143" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023655v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beaufils" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cesarini" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00486" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264538v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lambert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doray" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Spitz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.03.007" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915504v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Hoekendijk" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Read" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mardik Leopold" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Fontaine" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.12446" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675028v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petitgas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Duhamel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.09.015" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015724v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.12.004" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264504v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boubert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gautier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.09.014" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675030v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.09.012" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264589v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ridoux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Trites" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.09.013" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB0PV4QD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626097v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gatti" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cominassi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grellier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Le Delliou" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.12.006" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02237509v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Kiszka" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Heithaus" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Beal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vandersarren" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.10.012" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4B1FPB9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675022v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dessier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Kerric" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mornet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.10.009" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520772v2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hubans" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Begout" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Biais" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2017004" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023738v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louis" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Buanic" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lefeuvre" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Le Nilliot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.12419" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539109v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blanck" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2017.05.002" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572032v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mahfouz" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik M&#233;ziane" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Henry" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Abi Ghanem" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11952" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403981v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Simon-Bouhet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Ferreira" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.11.013" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538106v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Descroix Commanducci" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilen Genov" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dra&#353;ko Holcer" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2017.05.012" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H97KDKHC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509674v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Huon" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Deniau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2017.04.004" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337655v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike A. Fedak" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Mcconnell" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol E Sparling" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsw102" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023760v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W Trites" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12291" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N8LHDQTS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322367v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mannocci" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monestiez" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12530" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VRXDPT2S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186129v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fort" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Linh Nguyen" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bou&#233;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.05.018" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840456v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Escalle" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Capietto" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chavance" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dubroca" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delgado de Molina" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11149" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079869v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Webster" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.03.001" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079865v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.02.045" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061113v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12218" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075773v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marie" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schlund Erika" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.1558" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016160v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fst199" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00815475v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cardinaud" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kostecki" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lorance" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fss200" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842319v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Pierce" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bustamante" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-013-2274-9" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C35FC72895AD4F8E0A2183E7A729EEF0D74C554C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840402v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gj. Pierce" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fss049" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758087v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Becquet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050096" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694521v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M&#232;ndez-Fernandez" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Autier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2012.02.010" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700409v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chappuis" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2012.01.004" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573185v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dewez" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2010.12.009" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JKPZDKF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683349v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Certain" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.09.002" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613955v2" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sirmel" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09159" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842286v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bode" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2011.12.007" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751689v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Mourocq" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre L&#233;aut&#233;" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Qu&#233;ro" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383255v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2009.0024" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150198v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rousseau" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150199v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richard" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meynier" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pusineri" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00226655v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lahaye" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Das" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps305275" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158349v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lafontaine" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2004031" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B525A4EF3056E3BDA450CD2A7F52EC042035929/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575201v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Le Bourg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Kiszka" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Spitz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Daly-Engel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2026.104681" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394606v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Virgili" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Houles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Dor&#233;mus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lambert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2025.e04001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412996v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Vacqui&#233;&#8208;garcia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kit M Kovacs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lydersen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoldus S Blix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars P Folkow" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.70482" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028555v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Loutrage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Brind'Amour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chouvelon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maec.70005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221520v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Peltier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Authier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Dabin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daniel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dars" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2025.127005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328068v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Munschy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Aminot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caurant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mauchamp" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127290" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366371v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Favreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Doray" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Huret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2025018" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057921v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Rozanski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eilish Richards" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;emilie Deschez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rufino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1440-1703.12542" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169769v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Faure" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Niol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Meheust" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71815" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018577v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Gilbert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chevallay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Jeanniard-Du-Dot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179195" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310366v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rouby" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Plard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ridoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.13142" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028551v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Favreau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Mestre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15948" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05300981v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lehnhoff" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gall" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Menut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-4495-2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237166v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Simon&#8208;bouhet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Dubourg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lina Chantre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71891" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426404v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/esr01310" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723973v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#241;at Iglesias" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Gim&#233;nez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izaskun Preciado" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M&#233;ndez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2024.106751" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764518v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lebon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cola&#231;o" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Prieto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Casc&#227;o" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Oliveira" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1283357" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764472v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ouzoulias" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Genu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Gilles" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.16688" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731643v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Brind&#8217;amour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2024.104347" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573212v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11129" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777772v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s M&#233;dieu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Point" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E. Sonke" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c05201" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724159v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Nivi&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Blanchard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Jraifi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Van Canneyt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1270335" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382836v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Cam Chlo&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudin Eric" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourillet Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dutreuil S&#233;bastien" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Evans" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024036" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501185v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Hammill" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry B Stenson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17186" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04495853v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garrigue" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Berr" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/PC23023" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017553v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1344013" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678183v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.111820" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249232v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-023-03198-6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189340v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniel Guillen-Arruebarruena" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2023.107265" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204128v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mille" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wessel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Brun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165753" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294825v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wund" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M&#233;heust" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dars" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dabin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demaret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1116819" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204091v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P. Iglesias" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2023.103070" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222776v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41532-y" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683958v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M&#233;ndez-Fernandez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Mahfouz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.133676" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03820889v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su142013186" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774382v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gaspar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eider Andonegi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Astarloa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-022-04079-y" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882703v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.220379" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685500v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bruzac" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Churlaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.112379" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684022v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M&#233;ndez&#8208;fernandez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.08844" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903052v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;Elodie Perga" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09503" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781597v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bely" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine H&#233;as-Moisan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Olivier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114180" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006589v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Silva" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Fonseca" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pilar Olivar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Bernal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01831-3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03475120v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bariche" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Beau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Berenger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Beucher" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2021-453-001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803381v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Planque" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guillou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vincent" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7739" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039862v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Minet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manceau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Valada-Mennuni" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Brault-Favrou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Churlaud Carine" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143907" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113891v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tew-Kai" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Quilfen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13894" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231116v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Peltier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.617342" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210895v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara P&#233;ron" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gasco" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Massiot-Granier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13725" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193843v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cariou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hutinet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.0c00091" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545613v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dor&#233;mus" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laran" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Panigada" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.114430" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023339v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Galatius" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.9436" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382459v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Authier Matthieu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Demaret" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2019.e00843" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569564v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cresson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela B&#259;naru" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Baudrier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102343" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172125v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Breton" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brunelle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camusat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2020-444-001" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056885v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Bracken" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier van Canneyt" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12639" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296739v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Authier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilles" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hammond" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.190296" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023391v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P Igl&#233;sias" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bouche" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cosquer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goascoz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guyader" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2019-433-008" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264224v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsy143" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023655v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beaufils" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cesarini" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00486" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675022v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dessier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Kerric" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mornet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.10.009" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675028v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petitgas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Duhamel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.09.015" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015724v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Romagnan" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.12.004" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264504v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boubert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gautier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.09.014" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264538v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lambert" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doray" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Spitz" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.03.007" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915504v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Hoekendijk" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Read" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mardik Leopold" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael C. Fontaine" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.12446" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675030v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.09.012" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264589v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ridoux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Trites" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.09.013" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB0PV4QD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02626097v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gatti" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Cominassi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grellier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Le Delliou" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2017.12.006" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02237509v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Kiszka" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Heithaus" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Beal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vandersarren" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.10.012" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4B1FPB9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509674v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Huon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Deniau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2017.04.004" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023738v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louis" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Buanic" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lefeuvre" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Le Nilliot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.12419" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520772v2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hubans" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Begout" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Biais" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2017004" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539109v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blanck" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2017.05.002" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572032v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mahfouz" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik M&#233;ziane" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Henry" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Abi Ghanem" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11952" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538106v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Descroix Commanducci" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilen Genov" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dra&#353;ko Holcer" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2017.05.012" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H97KDKHC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403981v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Simon-Bouhet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Ferreira" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.11.013" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337655v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike A. Fedak" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Mcconnell" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol E Sparling" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsw102" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023760v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W Trites" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12291" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N8LHDQTS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01840456v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Escalle" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Capietto" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chavance" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dubroca" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delgado de Molina" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11149" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322367v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mannocci" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monestiez" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12530" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VRXDPT2S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186129v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fort" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Linh Nguyen" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bou&#233;" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.05.018" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016160v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fst199" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079865v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Webster" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.02.045" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079869v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.03.001" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061113v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12218" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075773v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marie" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schlund Erika" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.1558" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842319v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Pierce" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bustamante" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-013-2274-9" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C35FC72895AD4F8E0A2183E7A729EEF0D74C554C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00815475v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cardinaud" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kostecki" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lorance" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fss200" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700409v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula M&#232;ndez-Fernandez" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chappuis" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2012.01.004" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694521v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Autier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2012.02.010" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00840402v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Loc&#8217;h" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gj. Pierce" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fss049" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758087v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Becquet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050096" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842286v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bode" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2011.12.007" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683349v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Certain" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2011.09.002" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613955v2" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sirmel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09159" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573185v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dewez" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2010.12.009" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JKPZDKF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751689v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Mourocq" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre L&#233;aut&#233;" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Qu&#233;ro" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383255v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2009.0024" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150199v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richard" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meynier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pusineri" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150198v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rousseau" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00226655v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lahaye" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Das" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps305275" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158349v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lafontaine" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2004031" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B525A4EF3056E3BDA450CD2A7F52EC042035929/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>