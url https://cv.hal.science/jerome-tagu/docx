--- v0 (2026-03-27)
+++ v1 (2026-04-30)
@@ -2429,51 +2429,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3841C336"/>
+    <w:nsid w:val="299F24FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>