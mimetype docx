--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -112,50 +112,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">23318919X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=yOJ7FEMAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -179,1333 +200,1333 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The critical role of action in space-number associations: evidence from random number generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Pressigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lemoine-Lardennois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Doré-Mazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 90 (2), pp.53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00426-026-02260-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foraging through emotions: emotional stimuli and participants’ trait anxiety shape visual foraging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mathey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Royal Society Open Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12 (5), pp.242175. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rsos.242175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la difficulté scolaire au bien-être scolaire : un parcours innovant organisé et animé par le conseiller principal d'éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Véniant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliance : Revue de Recherche et Pratiques en Éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2, pp.73-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting attentional biases in a saccadic choice task</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ómar Jóhannesson</w:t>
+                <w:t xml:space="preserve">The selection balance: Contrasting value, proximity and priming in a multitarget foraging task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Árni Kristjánsson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Tagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 240 (1), pp.173-187. </w:t>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 218, pp.104935. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00221-021-06245-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2021.104935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212040v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The selection balance: Contrasting value, proximity and priming in a multitarget foraging task</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Contrasting attentional biases in a saccadic choice task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ómar Jóhannesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Árni Kristjánsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tagu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Árni Kristjánsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2021.104935⟩</w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 240 (1), pp.173-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-021-06245-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03416032v1</w:t>
+                <w:t xml:space="preserve">hal-04212040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Predation Game: Does dividing attention affect patterns of human foraging?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian M Thornton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunčica Zdravković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Árni Kristjánsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Research: Principles and Implications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6, pp.35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s41235-021-00299-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saccade accuracy as an indicator of the competition between functional asymmetries in vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Doré-Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorine Vergilino-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 238 (2), pp.411-425. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00221-019-05717-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of attentional and oculomotor orienting in visual foraging tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Árni Kristjánsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.174702182091935. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1747021820919351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetries of the visual system and their influence on visual performance and oculomotor dynamics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Recentering bias for temporal saccades only: Evidence from binocular recordings of eye movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Árni Kristjánsson</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Doré-Mazars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lemoine-Lardennois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorine Vergilino-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejn.14225⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/18.1.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157767v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recentering bias for temporal saccades only: Evidence from binocular recordings of eye movements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Asymmetries of the visual system and their influence on visual performance and oculomotor dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ómar I Jóhannesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dorine Vergilino-Perez</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Árni Kristjánsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1167/18.1.10⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48 (11), pp.3426-3445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejn.14225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690379v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying eye dominance strength – New insights into the neurophysiological bases of saccadic asymmetries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Doré-Mazars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Doré-Mazars</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christelle Lemoine-Lardennois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorine Vergilino-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 117, pp.530-540. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2018.07.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Eye Dominance Strength Modulates the Influence of a Distractor on Saccade Accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Doré-Mazars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Doré-Mazars</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christelle Lemoine-Lardennois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorine Vergilino-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 57 (2), pp.534-543. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/iovs.15-18428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1515,574 +1536,574 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examination of individual differences in eye movement dynamics during mouse-and gaze-foraging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Árni Kristjánsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd European Conference on Visual Perception (ECVP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Leuven, Belgium. Perception, 48 (2_suppl), pp.217, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0301006619863862⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of eye dominance on oculomotor and attentional selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Doré-Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorine Vergilino-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Perception. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st European Conference on Visual Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Trieste, Italy. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SAGE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01912095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eye dominance strength modulates the global effect on saccade accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Doré-Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorine Vergilino-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th European Conference on Visual Perception (ECVP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Berlin, Germany. , Perception, ECVP 2017 Abstract, pp.96, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the robustness of the measurement of eye dominance strength based on saccadic parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Doré-Mazars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Doré-Mazars</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christelle Lemoine-Lardennois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorine Vergilino-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th European Conference on Visual Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Barcelona, Spain. , 39th European Conference on Visual Perception, 45 (2_suppl), pp.306, 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0301006616671273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A perceptual asymmetry may be determined by eye dominance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Doré-Mazars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Doré-Mazars</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christelle Lemoine-Lardennois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorine Vergilino-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Conference on Eye Movements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Vienna, Austria. , Journal of Eye Movement Research, 8 (4), pp.179, 2015, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.16910/jemr.8.4.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2092,100 +2113,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la dominance oculaire dans la boucle Perception-Action : Une propriété à l'origine d'asymétries perceptives et motrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie et comportements. Université Paris Descartes (Paris 5), 2018. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02104945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2195,173 +2216,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetries of the saccadic system: A tool to quantify eye dominance strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Doré-Mazars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Doré-Mazars</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christelle Lemoine-Lardennois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorine Vergilino-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European Conference on Eye Movements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, R. Radach, H. Deubel, C. Vorstius, M.J. Hofmann, Aug 2017, Wuppertal, Germany. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.16910/jemr.10.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690382v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId62"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2429,51 +2450,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="299F24FB"/>
+    <w:nsid w:val="A6C0F785"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2660,51 +2681,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-tagu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2331-7433" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23318919X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05543144v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tagu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pressigout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemoine-Lardennois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dor&#233;-Mazars" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-026-02260-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090637v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mathey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.242175" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168100v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa V&#233;niant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Langlais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212040v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;mar J&#243;hannesson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;rni Kristj&#225;nsson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-021-06245-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416032v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2021.104935" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212029v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian M Thornton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun&#269;ica Zdravkovi&#263;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41235-021-00299-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157880v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Vergilino-Perez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-019-05717-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200141v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021820919351" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157767v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;mar I J&#243;hannesson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.14225" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690379v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Vergne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/18.1.10" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157788v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.07.020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486582v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.15-18428" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317109v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0301006619863862" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912095v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecvp2018.org/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741187v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651789v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0301006616671273" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488463v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.8.4.1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02104945v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690382v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.10.6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-tagu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2331-7433" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23318919X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=yOJ7FEMAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05543144v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tagu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Pressigout" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lemoine-Lardennois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dor&#233;-Mazars" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-026-02260-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090637v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mathey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.242175" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168100v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa V&#233;niant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Langlais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416032v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;rni Kristj&#225;nsson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2021.104935" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212040v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;mar J&#243;hannesson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-021-06245-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212029v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian M Thornton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun&#269;ica Zdravkovi&#263;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41235-021-00299-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157880v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Vergilino-Perez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-019-05717-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200141v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021820919351" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690379v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Vergne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/18.1.10" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157767v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;mar I J&#243;hannesson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.14225" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157788v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.07.020" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486582v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.15-18428" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317109v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0301006619863862" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912095v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecvp2018.org/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741187v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651789v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0301006616671273" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488463v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.8.4.1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02104945v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690382v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.10.6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>