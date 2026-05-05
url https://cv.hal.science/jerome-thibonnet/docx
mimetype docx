--- v0 (2026-03-18)
+++ v1 (2026-05-05)
@@ -93,5826 +93,6370 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Versatile Route to 3,3‐Disubstituded Phthalides Via Arylogous Michael Addition Catalyzed by Organic Base</w:t>
+                <w:t xml:space="preserve">Silver-Catalyzed Regioselective Oxacyclization of 3-Alkynyl Pyrroles: Straightforward Route to 2,3,5-Triarylated Pyrano[3,4- b ]Pyrrolones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzo Eddebbarh</w:t>
+                <w:t xml:space="preserve">Fatma Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lou Mazoyer</w:t>
+                <w:t xml:space="preserve">Julien Petrignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufida Romdhani-Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Petrignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.70128⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 91 (5), pp.2004-2017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.5c02475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05488593v1</w:t>
+                <w:t xml:space="preserve">hal-05559259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Synthesis of 3‐Arylphthalides Promoted by Eaton's reagent</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phase behavior and thermal analysis of asymmetric supramolecular liquid crystals with enhanced dielectric properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Camiade</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mouna Derbali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atef Mayoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Ayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Ben Hamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202301303⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1358, pp.145254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2026.145254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04523497v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanochemical Suzuki‐Miyaura Cross‐Coupling with Natural Deep Eutectic Solvent as Liquid‐Assisted Grinding Additive: Merging Two Fields for a Greener Strategy</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Metal Cyclen supramolecular entities tailored by the bridging effect of counter anions as potential separator for energy storage systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Maaliki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Flamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ah Lung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Ott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shyamapada Nandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50, pp.103195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2025.103195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202300727⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04969276v1</w:t>
+                <w:t xml:space="preserve">hal-05559125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, antibacterial and cytotoxic evaluation of cytosporone E and analogs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Fouquenet</w:t>
+                <w:t xml:space="preserve">Synthesis and characterisation of novel calamitic liquid crystalline compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arij Baffoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Ben Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najeh Jaoued</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik Soltani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhaira Hbaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2021.132135⟩</w:t>
+              <w:t xml:space="preserve">Liquid Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52 (12), pp.1009-1021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02678292.2025.2593847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03509478v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of 3‐Alkylidenephthalides: Recent Advances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Versatile Route to 3,3‐Disubstituded Phthalides Via Arylogous Michael Addition Catalyzed by Organic Base</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Eddebbarh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Petrignet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Gueyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202200344⟩</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 367 (20), pp.e70128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.70128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03862612v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and biological evaluation of 3,4-dihydro-1H-[1,4] oxazepino [6,5,4-hi] indol-1-ones and 4,6-dihydrooxepino [5,4,3-cd] indol-1(3H)-ones as Mycobacterium tuberculosis inhibitors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct Synthesis of 3‐Arylphthalides Promoted by Eaton's reagent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Chene</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Enzo Eddebbarh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Moutardier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Camiade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Petrignet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2021.116248⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (8), pp.e202301303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202301303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588623v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and antibacterial activity of racemic paecilocin A and its derivatives against methicillin-sensitive and -resistant Staphylococcus aureus</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mechanochemical Suzuki‐Miyaura Cross‐Coupling with Natural Deep Eutectic Solvent as Liquid‐Assisted Grinding Additive: Merging Two Fields for a Greener Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐olivier Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Boudesocque‐delaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2021.152888⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (37), pp.e202300727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202300727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03205212v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total synthesis of enhygrolide A and analogs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Preparation of 3‐Alkylidenephthalides: Recent Advances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Petrignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Commeiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gueyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2020.151786⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (22), pp.e202200344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202200344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489593v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and evaluation of heterocycle structures as potential inhibitors of Mycobacterium tuberculosis UGM</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clément Raynaud</w:t>
+                <w:t xml:space="preserve">Synthesis, antibacterial and cytotoxic evaluation of cytosporone E and analogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walaa Ibraheem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Chaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Camiade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Fouquenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2020.115579⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1252, 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2021.132135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03082669v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straightforward Access to a Great Diversity of Complex Biorelevant γ-Lactams Thanks to a Tunable Cascade Multicomponent Process</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Synthesis and biological evaluation of 3,4-dihydro-1H-[1,4] oxazepino [6,5,4-hi] indol-1-ones and 4,6-dihydrooxepino [5,4,3-cd] indol-1(3H)-ones as Mycobacterium tuberculosis inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Champciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albertus Viljoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Chene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Process Research and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.oprd.9b00438⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43, pp.116248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2021.116248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873537v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easy installation of 1,2,3-triazoles or iodo-1,2,3-triazoles onto indole-fused oxazinones via CuAAC-based MCR in the presence of 18-crown-6</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Synthesis and antibacterial activity of racemic paecilocin A and its derivatives against methicillin-sensitive and -resistant Staphylococcus aureus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walaa Ibraheem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Wils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Camiade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhadi Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00397911.2019.1611857⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67, 4 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2021.152888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172442v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Access to Highly Functionalised Benzimidazoles and Benzoxazoles from a Common Precursor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Total synthesis of enhygrolide A and analogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douha Sghairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufida Romdhani-Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Petrignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61, pp.151786 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2020.151786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0039-1690153⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03533721v1</w:t>
+                <w:t xml:space="preserve">hal-03489593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-pot approach to access 2H-pyran-2-ones bearing an amino group via the Pd-catalyzed Sonogashira coupling of (Z)-3-iodovinylic esters followed by intramolecular iodocyclization</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis and evaluation of heterocycle structures as potential inhibitors of Mycobacterium tuberculosis UGM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Maaliki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Villaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albertus Viljoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2019.151087⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (13), pp.115579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2020.115579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487304v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03082669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Reactivity of Oxazinoindolones via Regioselective 6- exo-dig Iodolactonization Reaction</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Straightforward Access to a Great Diversity of Complex Biorelevant γ-Lactams Thanks to a Tunable Cascade Multicomponent Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Idham Darussalam Mardjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atef Mayooufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Commeiras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201801167⟩</w:t>
+              <w:t xml:space="preserve">Organic Process Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (5), pp.606-614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.oprd.9b00438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172429v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient One-Pot Synthesis of Triazole-Linked Morpholinone Scaffolds by CuAAC in the Presence of 18-Crown-6</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Easy installation of 1,2,3-triazoles or iodo-1,2,3-triazoles onto indole-fused oxazinones via CuAAC-based MCR in the presence of 18-crown-6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mayooufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Romdhani-Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Carcenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SynOpen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Synthetic Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00397911.2019.1611857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0037-1610399⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02172433v1</w:t>
+                <w:t xml:space="preserve">hal-02172442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Alkyl-Glycerolipids Standards for Gas Chromatography Analysis: Application for Chimera and Shark Liver Oils</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Couthon</w:t>
+                <w:t xml:space="preserve">Direct Access to Highly Functionalised Benzimidazoles and Benzoxazoles from a Common Precursor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Fontaine</w:t>
+                <w:t xml:space="preserve">Pierre-Olivier Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Quintin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abarbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md16040101⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (21), pp.4006-4013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0039-1690153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744078v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of Copper-mediated formation of C-C bonds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">One-pot approach to access 2H-pyran-2-ones bearing an amino group via the Pd-catalyzed Sonogashira coupling of (Z)-3-iodovinylic esters followed by intramolecular iodocyclization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atef Mayooufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufida Romdhani-Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201600540⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60, pp.151087 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2019.151087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01601331v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold-silver catalyzed straightforward one pot synthesis of pyrano[3,4- b]pyrrol-7(1H)-ones</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis of Alkyl-Glycerolipids Standards for Gas Chromatography Analysis: Application for Chimera and Shark Liver Oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Guimaraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Couthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7ob01849e⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md16040101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170750v2</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Novel and Simple Approaches to &amp;quot;CD45 Protein Tyrosine Phosphatase Inhibitor' (Z)-Pulchellalactam and Derivatives</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient One-Pot Synthesis of Triazole-Linked Morpholinone Scaffolds by CuAAC in the Presence of 18-Crown-6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mayooufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Romdhani-Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0035-1561375⟩</w:t>
+              <w:t xml:space="preserve">SynOpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 02 (04), pp.0298-0305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0037-1610399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637015v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium and copper catalyzed Sonogashira decarboxylative coupling of aryl iodides and alkynyl carboxylic acids</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Synthesis and Reactivity of Oxazinoindolones via Regioselective 6- exo-dig Iodolactonization Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokaina Hammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Cherry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Kizirian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2016.06.073⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (45), pp.6314-6327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201801167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637427v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, structural determination, theoretical studies and catalytic activity of Mn(II) complex of N-isonicotinyl phosphoric triamide ligand</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gold-silver catalyzed straightforward one pot synthesis of pyrano[3,4- b]pyrrol-7(1H)-ones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Olivier Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Petrignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Thibonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2015.04.005⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (35), pp.7290-7295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7ob01849e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631418v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170750v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel Zn(II) complex of N-nicotinyl phosphoramide: Combined experimental and computational studies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Emergence of Copper-mediated formation of C-C bonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Maaliki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2015.03.020⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (2), pp.209-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201600540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02635615v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short and convenient synthesis of two natural phthalides by a copper(I) catalysed Sonogashira/oxacyclisation copper(I) process</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Palladium and copper catalyzed Sonogashira decarboxylative coupling of aryl iodides and alkynyl carboxylic acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Maaliki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 55 (5), pp.982-984. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2013.12.032⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 57 (30), pp.3358-3362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2016.06.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637363v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of titanium-containing polymeric foam for inertial confinement fusion target</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Two Novel and Simple Approaches to &amp;quot;CD45 Protein Tyrosine Phosphatase Inhibitor' (Z)-Pulchellalactam and Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Cherry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Maaliki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Inack Ngi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Duchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Organometallic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aoc.3041⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (9), pp.1407 - 1413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0035-1561375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00949725v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete assignment of 1 H and 13C NMR spectra of 1, 2, 4-trisubstituted pyrroles</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Synthesis, structural determination, theoretical studies and catalytic activity of Mn(II) complex of N-isonicotinyl phosphoric triamide ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Rajabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khodayar Gholivand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasool Salami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foroogh Molaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2013/146541⟩</w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 432, pp.149 - 157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2015.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524648v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-Catalyzed Cross-Coupling of 1,4-Disubstituted 5-Iodo-1,2,3-triazoles with Organotin Reagents</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A novel Zn(II) complex of N-nicotinyl phosphoramide: Combined experimental and computational studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khodayar Gholivand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foroogh Molaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0032-1318112⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1092, pp.130 - 136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2015.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644243v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper-Catalyzed Domino Route to Natural Nostoclides and Analogues: A Total Synthesis of Nostoclides I and II</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Short and convenient synthesis of two natural phthalides by a copper(I) catalysed Sonogashira/oxacyclisation copper(I) process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Petrignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Inack Ngi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abarbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.201300459⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55 (5), pp.982-984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2013.12.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02651135v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-Bromopenta-2,4-dienylsilane: a useful reagent for the preparation of [3]dendralenes and polycyclic compounds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Preparation of titanium-containing polymeric foam for inertial confinement fusion target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Balland-Longeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11030-012-9418-6⟩</w:t>
+              <w:t xml:space="preserve">Applied Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (12), pp.695-697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aoc.3041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02650128v1</w:t>
+                <w:t xml:space="preserve">hal-00949725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Synthesis of Substituted Styrenes and Biaryls (or Heteroaryls) with Regioselective Reactions of ortho-, meta-, and para-Bromobenzyl Bromide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Complete assignment of 1 H and 13C NMR spectra of 1, 2, 4-trisubstituted pyrroles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abarbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lamandé-Langle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0031-1290987⟩</w:t>
+              <w:t xml:space="preserve">Journal of Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013, 146541 / 7p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2013/146541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650697v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dramatic influence of the substitution of alkylidene-5H-furan-2-ones in Diels-Alder cycloadditions with o-quinonedimethide as diene partner: en route to the CDEF polycyclic ring system of lactonamycin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Blanc</w:t>
+                <w:t xml:space="preserve">Palladium-Catalyzed Cross-Coupling of 1,4-Disubstituted 5-Iodo-1,2,3-triazoles with Organotin Reagents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Carcenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck David-Quillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abarbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Rahmani</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2ob25299f⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (5), pp.633 - 638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0032-1318112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736663v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domino Benzylic-Amination-Sonogashira-Heterocyclisation Reaction: Direct Access to Dipyrido [1,2-a:3 ',4 '-d] imidazole Salts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Copper-Catalyzed Domino Route to Natural Nostoclides and Analogues: A Total Synthesis of Nostoclides I and II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Inack Ngi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Petrignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Duwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa El Hilali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abarbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201200856⟩</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 355 (14-15), pp.2936-2941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.201300459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02650908v1</w:t>
+                <w:t xml:space="preserve">hal-02651135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Easy Stereoselective Copper(I)-Catalyzed Synthesis of (E)-3-Trifluoromethylbut-2-en-3-ynoate via Palladium-Free Stille Coupling Reaction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">3-Bromopenta-2,4-dienylsilane: a useful reagent for the preparation of [3]dendralenes and polycyclic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Rahif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Abarbri</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0031-1290596⟩</w:t>
+              <w:t xml:space="preserve">Molecular Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (1), pp.49 - 53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11030-012-9418-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645720v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioselective Copper-Mediated Synthesis of Thieno[2,3-c]pyrane-7-one, Indolo[2,3-c]pyrane-1-one, and Indolo[3,2-c]pyrane-1-one</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">An Easy Stereoselective Copper(I)-Catalyzed Synthesis of (E)-3-Trifluoromethylbut-2-en-3-ynoate via Palladium-Free Stille Coupling Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Petrignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abarbri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jo201528u⟩</w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5, pp.755 - 759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0031-1290596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645958v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper(I)-mediated preparation of new pyrano[3 ',4 ':4,5]imidazo[1,2-a]pyridin-1-one compounds under mild palladium-free conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Henry</w:t>
+                <w:t xml:space="preserve">Dramatic influence of the substitution of alkylidene-5H-furan-2-ones in Diels-Alder cycloadditions with o-quinonedimethide as diene partner: en route to the CDEF polycyclic ring system of lactonamycin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Héran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 9 (4), pp.1212 - 1218. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0ob00622j⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 10, pp.4712-4719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2ob25299f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651440v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and structure of polymerizable titanium complexes: elaboration of new mesoporous organometallic materials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient Synthesis of Substituted Styrenes and Biaryls (or Heteroaryls) with Regioselective Reactions of ortho-, meta-, and para-Bromobenzyl Bromide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abarbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Langle-Lamandé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2011.05.084⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (13), pp.2023-2040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0031-1290987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02645851v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Preparation of ortho-Aminobenzenesulfonamides using Ligand-Free Copper(I)-Catalyzed Amination</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Domino Benzylic-Amination-Sonogashira-Heterocyclisation Reaction: Direct Access to Dipyrido [1,2-a:3 ',4 '-d] imidazole Salts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Petrignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassam Halouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Elhilali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0030-1260323⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31, pp.6212-6217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201200856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645591v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carboxylate-Directed Tandem Functionalizations of α,β-Dihaloalkenoic Acids with 1-Alkynes: A Straightforward Access to (Z)-Configured, α,β-Substituted γ-Alkylidenebutenolides</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Efficient Preparation of ortho-Aminobenzenesulfonamides using Ligand-Free Copper(I)-Catalyzed Amination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Bahlaouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Elhilali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201102570⟩</w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17, pp.2509 - 2512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0030-1260323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00738084v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">alpha- and beta-Stannyl Trifluoromethylbutenoates: Regioselective Preparation and Use in Copper(I)-Catalyzed Allylation and Propargylation Reactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Duchêne</w:t>
+                <w:t xml:space="preserve">Carboxylate-Directed Tandem Functionalizations of α,β-Dihaloalkenoic Acids with 1-Alkynes: A Straightforward Access to (Z)-Configured, α,β-Substituted γ-Alkylidenebutenolides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Inack-Ngi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Cherry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Héran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Commeiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.200900828⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (49), pp.13692-13696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201102570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00679276v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domino allylic amination/Sonogashira/heterocyclisation reactions: palladium-catalysed three-component synthesis of pyrroles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Copper(I)-mediated preparation of new pyrano[3 ',4 ':4,5]imidazo[1,2-a]pyridin-1-one compounds under mild palladium-free conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Bahlaouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abarbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c0cc00500b⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (4), pp.1212 - 1218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0ob00622j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00679647v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper-Catalyzed Preparation of gamma-Alkylidenebutenolides and Isocoumarins under Mild Palladium-Free Conditions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Regioselective Copper-Mediated Synthesis of Thieno[2,3-c]pyrane-7-one, Indolo[2,3-c]pyrane-1-one, and Indolo[3,2-c]pyrane-1-one</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Inack Ngi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abarbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.200800757⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 76 (20), pp.8347 - 8354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo201528u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00678956v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies Towards the Total Synthesis of (-)-Caulerpenynol, a Toxic Sesquiterpenoid of the Green Seaweed Caulerpa taxifolia</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis and structure of polymerizable titanium complexes: elaboration of new mesoporous organometallic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cadra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Velasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Balland-Longeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.200900101⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52 (31), pp.3982 - 3986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2011.05.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00678946v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Regio- and Stereoselective Synthesis of 5-Alkyl(aryl)idene- and 5-[Iodoalkyl(aryl)idene]-1H-pyrrol-2(5H)-ones via Electrophilic Cyclization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">alpha- and beta-Stannyl Trifluoromethylbutenoates: Regioselective Preparation and Use in Copper(I)-Catalyzed Allylation and Propargylation Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Carcenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Kizirian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Duchêne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elsa Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0028-1083257⟩</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 352, pp.949-954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.200900828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05519635v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00679276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STEREOSELECTIVE SYNTHESIS OF (E)-2,3-DIBROMOBUT-2-ENOIC ACID</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Domino allylic amination/Sonogashira/heterocyclisation reactions: palladium-catalysed three-component synthesis of pyrroles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lamandé-Langle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abarbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Syntheses : An annual publication of satisfactory methods for the preparation of organic chemicals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15227/orgsyn.085.0231⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46, pp.5157-5159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0cc00500b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05519628v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00679647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Synthesis of Dihalo-Substituted Unsaturated Carboxylic Acids and Derivatives</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Studies Towards the Total Synthesis of (-)-Caulerpenynol, a Toxic Sesquiterpenoid of the Green Seaweed Caulerpa taxifolia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Commeiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-2007-966043⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.2987-2997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.200900101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05519618v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioselective Synthesis of (E)-5-(Tributylstannylmethylidene)-5H-furan-2-ones and (E)-3-(Tributylstannylmethylidene)-3H-isobenzofuran-1-ones: Easy Access to γ-Alkylidenebutenolide and Phthalide Skeletons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Copper-Catalyzed Preparation of gamma-Alkylidenebutenolides and Isocoumarins under Mild Palladium-Free Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Inack-Ngi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Chouraqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Commeiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 351, pp.779 - 788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.200800757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">STEREOSELECTIVE SYNTHESIS OF (E)-2,3-DIBROMOBUT-2-ENOIC ACID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Inack Ngi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abarbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lamandé-Langle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organic Syntheses : An annual publication of satisfactory methods for the preparation of organic chemicals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 85, pp.231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15227/orgsyn.085.0231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficient Regio- and Stereoselective Synthesis of 5-Alkyl(aryl)idene- and 5-[Iodoalkyl(aryl)idene]-1H-pyrrol-2(5H)-ones via Electrophilic Cyclization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Cherry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2009 (02), pp.257-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0028-1083257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selective Synthesis of Dihalo-Substituted Unsaturated Carboxylic Acids and Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Langle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Ngi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abarbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2007 (11), pp.1724-1728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-2007-966043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regioselective Synthesis of (E)-5-(Tributylstannylmethylidene)-5H-furan-2-ones and (E)-3-(Tributylstannylmethylidene)-3H-isobenzofuran-1-ones: Easy Access to γ-Alkylidenebutenolide and Phthalide Skeletons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abarbri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2007 (04), pp.597-607. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/s-2007-965890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5922,1287 +6466,1287 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métaux de transition : outils indispensables pour la synthèse organique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Apport du groupement CF3 à la réactivité du 4,4,4,-trifluorobutynoate d’éthyle. Application à la synthèse d’hétérocycles à visée antiparasitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Petrignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Silpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Carcenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Kizirian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Invariance et Similitude" Journées Scientifiques du Pôle Prépas Tours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Polytechnique de l'Université de Tours (Polytech Tours). Tours, FRA., Jun 2012, Tours, France. n.p</w:t>
+              <w:t xml:space="preserve">8. Symposium de Chimie Organique en Centre - Auvergne - Limousin (SyCOCAL VIII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804642v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport du groupement CF3 à la réactivité du 4,4,4,-trifluorobutynoate d’éthyle. Application à la synthèse d’hétérocycles à visée antiparasitaire</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Métaux de transition : outils indispensables pour la synthèse organique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Symposium de Chimie Organique en Centre - Auvergne - Limousin (SyCOCAL VIII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Orléans, France</w:t>
+              <w:t xml:space="preserve">"Invariance et Similitude" Journées Scientifiques du Pôle Prépas Tours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Polytechnique de l'Université de Tours (Polytech Tours). Tours, FRA., Jun 2012, Tours, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810849v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Approaches Towards Enantiopure Alpha-Silylated N-Heterocycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Tiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gauthier-Gillaizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59th International Conference on Medicinal Chemistry ‒ RICT 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Orléans, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05150987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Approaches Towards Chiral Saturated Alpha-Functionalized N-Heterocycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Tiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gauthier-Gillaizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Symposium on Organic Chemistry (ESOC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05150859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de solvant eutectique profond naturel comme additif de broyage : Couplage de Suzuki-Miyaura par mécanochimie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Chimie Durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and evaluation of heterocycle structures as potential inhibitors of Mycobacterium tuberculosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokaina Hammoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Maaliki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Champciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albertus Viljoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Chimie Organique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Palaiseau (Ecole Polytechnique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de la Cytosporone E et analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walaa Baderaldeen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Camiade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Symposium Francophone de Synthèse Totale (SFST8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Bordeaux, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01822886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et réactivité de nouveaux a-bromo-g-hydroxybutyrolactames par une MCRs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atef Mayooufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Commeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Symposium Francophone de Synthèse Totale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Bordeaux, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palladium and Copper Catalyzed Sonogashira Decarboxylative Coupling of Aryl Halides and Alkynyl Carboxylic Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Maaliki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Chimie Organique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Palaiseau, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01822869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuprocatalyzed synthesis of lactones. Applications in total synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Inack Ngui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Petrignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abarbri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCO 2013 - Journées de Chimie Organique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Palaiseau, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse cuprocatalysée de lactones. Applications en synthèse totale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Inack Ngi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Petrignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abarbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la section régionale Centre-Ouest Société Chimique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Poitiers, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7212,147 +7756,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévention et/ou traitement des parasitoses induites par des parasites appartenant au phylum des apicomplexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Enguehard-Gueiffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abarbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: FR1359289. 2014, 40 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7362,384 +7906,384 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of 3‐Alkylidenephthalides: Recent Advances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Petrignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Commeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gueyrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03862716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Straightforward Access to a Great Diversity of Complex Biorelevant γ-Lactams Thanks to a Tunable Cascade Multicomponent Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Idham Darussalam Mardjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atef Mayooufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Commeiras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Illustration. France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (illustration)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02873547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper-Catalyzed Preparation of γ-Alkylidenebutenolides and Isocoumarins under Mild Palladium-Free Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Inack-Ngi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Commeiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Chouraqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Illustration. France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (illustration)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01727579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId225"/>
+      <w:footerReference w:type="default" r:id="rId249"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7886,51 +8430,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488593v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Eddebbarh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Mazoyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thibonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petrignet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.70128" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523497v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Moutardier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Camiade" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202301303" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969276v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thiery" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;olivier Delaye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque&#8208;delaye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300727" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509478v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Ibraheem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Chaar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herv&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fouquenet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.132135" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862612v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Commeiras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueyrard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202200344" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588623v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Champciaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Raynaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertus Viljoen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chene" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2021.116248" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205212v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wils" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadi Ahmed" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2021.152888" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489593v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douha Sghairi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Romdhani-Younes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guilloteau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2020.151786" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03082669v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maaliki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Fu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Villaume" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2020.115579" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873537v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Idham Darussalam Mardjan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Mayooufi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.9b00438" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172442v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mayooufi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Romdhani-Younes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Carcenac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397911.2019.1611857" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03533721v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Garrido" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Delaye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quintin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abarbri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lameiras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1690153" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487304v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jacquemin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2019.151087" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172429v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokaina Hammoud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Anselmi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Cherry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Kizirian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201801167" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172433v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayooufi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romdhani-Younes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1610399" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01744078v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Pinault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Guimaraes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Couthon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fontaine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md16040101" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601331v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600540" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170750v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petrignet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Thibonnet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ob01849e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637015v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cherry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Inack Ngi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duchene" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1561375" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637427v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Chevalier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2016.06.073" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631418v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Rajabi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodayar Gholivand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasool Salami" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foroogh Molaei" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2015.04.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635615v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2015.03.020" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637363v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Inack Ngi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.12.032" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949725v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadra" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Balland-Longeau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois G&#233;rard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Moreau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.3041" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DHHV6QTC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01524648v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duch&#234;ne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lamand&#233;-Langle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/146541" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644243v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Carcenac" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck David-Quillot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1318112" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651135v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duwald" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa El Hilali" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201300459" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DF5A493362D8FC3F7C5CA8D987B28718CB93AB7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650128v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rahif" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Roux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11030-012-9418-6" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HKQXF2DL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650697v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Langle-Lamand&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0031-1290987" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736663v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dubois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rodier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rahmani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie H&#233;ran" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob25299f" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650908v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassam Halouchi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201200856" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S3SBL6Q7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645720v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Zine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0031-1290596" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645958v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo201528u" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651440v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Bahlaouan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ob00622j" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645851v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cadra" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Velasquez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giorgi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balland-Longeau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2011.05.084" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT3MGV62-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645591v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Elhilali" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1260323" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738084v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Inack-Ngi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201102570" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WG4Z7C9C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679276v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200900828" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F1X0PRNB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679647v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc00500b" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678956v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Chouraqui" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200800757" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678946v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200900101" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519635v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0028-1083257" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519628v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15227/orgsyn.085.0231" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519618v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Langle" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ngi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-966043" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519623v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-965890" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804642v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810849v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Silpa" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150987v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Tiger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gauthier-Gillaizeau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nicolas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150859v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019137v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque-Delaye" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019003v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Raynaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822886v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Baderaldeen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herve" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172446v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Parrain" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822869v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803282v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Inack Ngui" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810266v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801359v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Enguehard-Gueiffier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gras" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Silvestre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03862716v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02873547v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01727579v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559259v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Cherif" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petrignet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Delaye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Romdhani-Younes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thibonnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c02475" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559688v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Derbali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Guesmi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Mayoufi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Ayeb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Ben Hamadi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2026.145254" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559125v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maaliki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Flamme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ah Lung" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ott" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyamapada Nandi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2025.103195" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559284v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Baffoun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ben Salah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najeh Jaoued" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Soltani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaira Hbaieb" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2025.2593847" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488593v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Eddebbarh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Mazoyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.70128" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523497v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Moutardier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Camiade" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202301303" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969276v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thiery" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;olivier Delaye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque&#8208;delaye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300727" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862612v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Commeiras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueyrard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202200344" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509478v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Ibraheem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Chaar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herv&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fouquenet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.132135" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588623v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Champciaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Raynaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertus Viljoen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chene" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2021.116248" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205212v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wils" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadi Ahmed" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2021.152888" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489593v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douha Sghairi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guilloteau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2020.151786" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03082669v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Fu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Villaume" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2020.115579" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873537v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Idham Darussalam Mardjan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Mayooufi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.9b00438" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172442v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mayooufi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Romdhani-Younes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Carcenac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397911.2019.1611857" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03533721v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Garrido" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quintin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abarbri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lameiras" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1690153" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487304v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jacquemin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2019.151087" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01744078v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Pinault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Guimaraes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Couthon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fontaine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md16040101" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172433v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayooufi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romdhani-Younes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1610399" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172429v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokaina Hammoud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Anselmi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Cherry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Kizirian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201801167" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170750v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petrignet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Thibonnet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ob01849e" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601331v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600540" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637427v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Chevalier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2016.06.073" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637015v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cherry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Inack Ngi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duchene" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1561375" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631418v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Rajabi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodayar Gholivand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasool Salami" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foroogh Molaei" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2015.04.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635615v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2015.03.020" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0HG3HKM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637363v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Inack Ngi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.12.032" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949725v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadra" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Balland-Longeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois G&#233;rard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Moreau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.3041" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DHHV6QTC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01524648v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duch&#234;ne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lamand&#233;-Langle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/146541" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644243v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Carcenac" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck David-Quillot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1318112" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651135v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duwald" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa El Hilali" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201300459" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DF5A493362D8FC3F7C5CA8D987B28718CB93AB7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650128v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rahif" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Roux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11030-012-9418-6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HKQXF2DL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645720v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Zine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0031-1290596" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736663v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dubois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rodier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rahmani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie H&#233;ran" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob25299f" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650697v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Langle-Lamand&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0031-1290987" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650908v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassam Halouchi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201200856" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S3SBL6Q7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645591v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Bahlaouan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Elhilali" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1260323" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738084v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Inack-Ngi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201102570" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WG4Z7C9C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651440v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ob00622j" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645958v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo201528u" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645851v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cadra" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Velasquez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giorgi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balland-Longeau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2011.05.084" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT3MGV62-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679276v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200900828" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F1X0PRNB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679647v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc00500b" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678946v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200900101" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678956v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Chouraqui" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200800757" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519628v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15227/orgsyn.085.0231" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519635v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0028-1083257" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519618v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Langle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ngi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-966043" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519623v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-965890" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810849v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Silpa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804642v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150987v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Tiger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gauthier-Gillaizeau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nicolas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150859v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019137v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque-Delaye" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019003v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Raynaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822886v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Baderaldeen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herve" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172446v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Parrain" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822869v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803282v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Inack Ngui" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810266v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801359v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Enguehard-Gueiffier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gras" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Silvestre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03862716v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02873547v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01727579v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>