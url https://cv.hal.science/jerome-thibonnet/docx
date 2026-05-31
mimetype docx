--- v1 (2026-05-05)
+++ v2 (2026-05-31)
@@ -2304,265 +2304,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03487304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Alkyl-Glycerolipids Standards for Gas Chromatography Analysis: Application for Chimera and Shark Liver Oils</w:t>
+                <w:t xml:space="preserve">Efficient One-Pot Synthesis of Triazole-Linked Morpholinone Scaffolds by CuAAC in the Presence of 18-Crown-6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Pinault</w:t>
+                <w:t xml:space="preserve">A. Mayooufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Guimaraes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Couthon</w:t>
+                <w:t xml:space="preserve">M. Romdhani-Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md16040101⟩</w:t>
+              <w:t xml:space="preserve">SynOpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 02 (04), pp.0298-0305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0037-1610399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744078v1</w:t>
+                <w:t xml:space="preserve">hal-02172433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient One-Pot Synthesis of Triazole-Linked Morpholinone Scaffolds by CuAAC in the Presence of 18-Crown-6</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of Alkyl-Glycerolipids Standards for Gas Chromatography Analysis: Application for Chimera and Shark Liver Oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Pinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Guimaraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mayooufi</w:t>
+                <w:t xml:space="preserve">Hélène Couthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Romdhani-Younes</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delphine Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SynOpen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 02 (04), pp.0298-0305. </w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0037-1610399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/md16040101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172433v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Reactivity of Oxazinoindolones via Regioselective 6- exo-dig Iodolactonization Reaction</w:t>
               </w:r>
@@ -2672,503 +2672,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold-silver catalyzed straightforward one pot synthesis of pyrano[3,4- b]pyrrol-7(1H)-ones</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Petrignet</w:t>
+                <w:t xml:space="preserve">Emergence of Copper-mediated formation of C-C bonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Maaliki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérome Thibonnet</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7ob01849e⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (2), pp.209-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201600540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02170750v2</w:t>
+                <w:t xml:space="preserve">hal-01601331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of Copper-mediated formation of C-C bonds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Maaliki</w:t>
+                <w:t xml:space="preserve">Gold-silver catalyzed straightforward one pot synthesis of pyrano[3,4- b]pyrrol-7(1H)-ones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Petrignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Thibonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2017 (2), pp.209-228. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (35), pp.7290-7295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201600540⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7ob01849e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01601331v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170750v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium and copper catalyzed Sonogashira decarboxylative coupling of aryl iodides and alkynyl carboxylic acids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two Novel and Simple Approaches to &amp;quot;CD45 Protein Tyrosine Phosphatase Inhibitor' (Z)-Pulchellalactam and Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Anselmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Cherry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Maaliki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Inack Ngi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Duchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2016.06.073⟩</w:t>
+              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (9), pp.1407 - 1413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0035-1561375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637427v1</w:t>
+                <w:t xml:space="preserve">hal-02637015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Novel and Simple Approaches to &amp;quot;CD45 Protein Tyrosine Phosphatase Inhibitor' (Z)-Pulchellalactam and Derivatives</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Palladium and copper catalyzed Sonogashira decarboxylative coupling of aryl iodides and alkynyl carboxylic acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Maaliki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Duchene</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yoan Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis: Journal of Synthetic Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 48 (9), pp.1407 - 1413. </w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (30), pp.3358-3362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0035-1561375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2016.06.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637015v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, structural determination, theoretical studies and catalytic activity of Mn(II) complex of N-isonicotinyl phosphoric triamide ligand</w:t>
               </w:r>
@@ -3404,51 +3404,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short and convenient synthesis of two natural phthalides by a copper(I) catalysed Sonogashira/oxacyclisation copper(I) process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Petrignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Inack Ngi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3936,51 +3936,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper-Catalyzed Domino Route to Natural Nostoclides and Analogues: A Total Synthesis of Nostoclides I and II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Inack Ngi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Petrignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Duwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4211,51 +4211,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Easy Stereoselective Copper(I)-Catalyzed Synthesis of (E)-3-Trifluoromethylbut-2-en-3-ynoate via Palladium-Free Stille Coupling Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Petrignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4605,51 +4605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Petrignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassam Halouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4999,278 +4999,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00738084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper(I)-mediated preparation of new pyrano[3 ',4 ':4,5]imidazo[1,2-a]pyridin-1-one compounds under mild palladium-free conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zineb Bahlaouan</w:t>
+                <w:t xml:space="preserve">Regioselective Copper-Mediated Synthesis of Thieno[2,3-c]pyrane-7-one, Indolo[2,3-c]pyrane-1-one, and Indolo[3,2-c]pyrane-1-one</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Inack Ngi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abarbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 9 (4), pp.1212 - 1218. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 76 (20), pp.8347 - 8354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c0ob00622j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jo201528u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651440v1</w:t>
+                <w:t xml:space="preserve">hal-02645958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioselective Copper-Mediated Synthesis of Thieno[2,3-c]pyrane-7-one, Indolo[2,3-c]pyrane-1-one, and Indolo[3,2-c]pyrane-1-one</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guilloteau</w:t>
+                <w:t xml:space="preserve">Copper(I)-mediated preparation of new pyrano[3 ',4 ':4,5]imidazo[1,2-a]pyridin-1-one compounds under mild palladium-free conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Bahlaouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abarbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 76 (20), pp.8347 - 8354. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (4), pp.1212 - 1218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jo201528u⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c0ob00622j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645958v1</w:t>
+                <w:t xml:space="preserve">hal-02651440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and structure of polymerizable titanium complexes: elaboration of new mesoporous organometallic materials</w:t>
               </w:r>
@@ -6474,221 +6474,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport du groupement CF3 à la réactivité du 4,4,4,-trifluorobutynoate d’éthyle. Application à la synthèse d’hétérocycles à visée antiparasitaire</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Métaux de transition : outils indispensables pour la synthèse organique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thibonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Symposium de Chimie Organique en Centre - Auvergne - Limousin (SyCOCAL VIII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Orléans, France</w:t>
+              <w:t xml:space="preserve">"Invariance et Similitude" Journées Scientifiques du Pôle Prépas Tours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Polytechnique de l'Université de Tours (Polytech Tours). Tours, FRA., Jun 2012, Tours, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02810849v1</w:t>
+                <w:t xml:space="preserve">hal-02804642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métaux de transition : outils indispensables pour la synthèse organique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Apport du groupement CF3 à la réactivité du 4,4,4,-trifluorobutynoate d’éthyle. Application à la synthèse d’hétérocycles à visée antiparasitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Petrignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Silpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Carcenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Kizirian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Invariance et Similitude" Journées Scientifiques du Pôle Prépas Tours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Polytechnique de l'Université de Tours (Polytech Tours). Tours, FRA., Jun 2012, Tours, France. n.p</w:t>
+              <w:t xml:space="preserve">8. Symposium de Chimie Organique en Centre - Auvergne - Limousin (SyCOCAL VIII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804642v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7388,51 +7388,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palladium and Copper Catalyzed Sonogashira Decarboxylative Coupling of Aryl Halides and Alkynyl Carboxylic Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Maaliki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7509,51 +7509,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuprocatalyzed synthesis of lactones. Applications in total synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Inack Ngui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Petrignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7630,51 +7630,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse cuprocatalysée de lactones. Applications en synthèse totale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Inack Ngi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Petrignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Anselmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8430,51 +8430,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559259v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Cherif" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petrignet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Delaye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Romdhani-Younes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thibonnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c02475" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559688v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Derbali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Guesmi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Mayoufi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Ayeb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Ben Hamadi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2026.145254" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559125v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maaliki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Flamme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ah Lung" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ott" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyamapada Nandi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2025.103195" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559284v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Baffoun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ben Salah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najeh Jaoued" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Soltani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaira Hbaieb" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2025.2593847" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488593v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Eddebbarh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Mazoyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.70128" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523497v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Moutardier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Camiade" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202301303" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969276v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thiery" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;olivier Delaye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque&#8208;delaye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300727" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862612v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Commeiras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueyrard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202200344" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509478v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Ibraheem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Chaar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herv&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fouquenet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.132135" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588623v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Champciaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Raynaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertus Viljoen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chene" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2021.116248" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205212v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wils" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadi Ahmed" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2021.152888" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489593v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douha Sghairi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guilloteau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2020.151786" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03082669v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Fu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Villaume" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2020.115579" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873537v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Idham Darussalam Mardjan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Mayooufi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.9b00438" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172442v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mayooufi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Romdhani-Younes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Carcenac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397911.2019.1611857" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03533721v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Garrido" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quintin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abarbri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lameiras" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1690153" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487304v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jacquemin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2019.151087" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01744078v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Pinault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Guimaraes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Couthon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fontaine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md16040101" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172433v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayooufi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romdhani-Younes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1610399" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172429v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokaina Hammoud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Anselmi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Cherry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Kizirian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201801167" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170750v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petrignet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Thibonnet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ob01849e" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601331v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600540" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637427v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Chevalier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2016.06.073" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637015v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cherry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Inack Ngi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duchene" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1561375" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631418v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Rajabi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodayar Gholivand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasool Salami" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foroogh Molaei" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2015.04.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635615v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2015.03.020" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0HG3HKM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637363v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Inack Ngi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.12.032" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949725v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadra" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Balland-Longeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois G&#233;rard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Moreau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.3041" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DHHV6QTC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01524648v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duch&#234;ne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lamand&#233;-Langle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/146541" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644243v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Carcenac" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck David-Quillot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1318112" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651135v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duwald" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa El Hilali" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201300459" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DF5A493362D8FC3F7C5CA8D987B28718CB93AB7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650128v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rahif" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Roux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11030-012-9418-6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HKQXF2DL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645720v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Zine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0031-1290596" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736663v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dubois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rodier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rahmani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie H&#233;ran" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob25299f" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650697v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Langle-Lamand&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0031-1290987" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650908v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassam Halouchi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201200856" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S3SBL6Q7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645591v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Bahlaouan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Elhilali" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1260323" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738084v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Inack-Ngi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201102570" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WG4Z7C9C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651440v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ob00622j" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645958v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo201528u" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645851v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cadra" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Velasquez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giorgi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balland-Longeau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2011.05.084" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT3MGV62-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679276v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200900828" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F1X0PRNB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679647v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc00500b" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678946v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200900101" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678956v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Chouraqui" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200800757" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519628v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15227/orgsyn.085.0231" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519635v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0028-1083257" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519618v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Langle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ngi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-966043" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519623v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-965890" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810849v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Silpa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804642v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150987v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Tiger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gauthier-Gillaizeau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nicolas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150859v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019137v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque-Delaye" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019003v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Raynaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822886v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Baderaldeen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herve" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172446v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Parrain" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822869v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803282v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Inack Ngui" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810266v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801359v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Enguehard-Gueiffier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gras" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Silvestre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03862716v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02873547v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01727579v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559259v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Cherif" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petrignet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Delaye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Romdhani-Younes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thibonnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c02475" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559688v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Derbali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Guesmi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Mayoufi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Ayeb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Ben Hamadi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2026.145254" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559125v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maaliki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Flamme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ah Lung" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ott" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyamapada Nandi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2025.103195" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559284v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arij Baffoun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ben Salah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najeh Jaoued" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Soltani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaira Hbaieb" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2025.2593847" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488593v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Eddebbarh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Mazoyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.70128" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523497v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Moutardier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Camiade" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202301303" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969276v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thiery" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;olivier Delaye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque&#8208;delaye" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300727" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862612v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Commeiras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gueyrard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202200344" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509478v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Ibraheem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Chaar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herv&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fouquenet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.132135" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588623v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Champciaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Raynaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertus Viljoen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chene" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2021.116248" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205212v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wils" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadi Ahmed" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2021.152888" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489593v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douha Sghairi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guilloteau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2020.151786" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03082669v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Fu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Villaume" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2020.115579" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873537v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Idham Darussalam Mardjan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Mayooufi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Parrain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.9b00438" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172442v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mayooufi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Romdhani-Younes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Carcenac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397911.2019.1611857" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03533721v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Garrido" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quintin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abarbri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lameiras" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1690153" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487304v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jacquemin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2019.151087" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172433v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayooufi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romdhani-Younes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0037-1610399" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01744078v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Pinault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Guimaraes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Couthon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fontaine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md16040101" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172429v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokaina Hammoud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Anselmi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Cherry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Kizirian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201801167" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601331v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600540" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170750v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petrignet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Thibonnet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ob01849e" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637015v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cherry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Inack Ngi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duchene" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0035-1561375" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637427v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Chevalier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2016.06.073" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631418v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Rajabi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodayar Gholivand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasool Salami" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foroogh Molaei" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2015.04.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635615v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2015.03.020" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0HG3HKM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637363v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Inack Ngi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2013.12.032" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949725v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadra" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Balland-Longeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois G&#233;rard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Moreau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.3041" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DHHV6QTC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01524648v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duch&#234;ne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lamand&#233;-Langle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/146541" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644243v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Carcenac" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck David-Quillot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1318112" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651135v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duwald" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa El Hilali" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201300459" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DF5A493362D8FC3F7C5CA8D987B28718CB93AB7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650128v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Rahif" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Roux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11030-012-9418-6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HKQXF2DL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645720v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Zine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0031-1290596" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736663v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dubois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rodier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rahmani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie H&#233;ran" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob25299f" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650697v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Langle-Lamand&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0031-1290987" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650908v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassam Halouchi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201200856" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S3SBL6Q7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645591v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Bahlaouan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Elhilali" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1260323" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738084v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Inack-Ngi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201102570" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WG4Z7C9C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645958v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo201528u" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651440v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0ob00622j" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645851v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cadra" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Velasquez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giorgi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balland-Longeau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2011.05.084" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT3MGV62-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679276v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200900828" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F1X0PRNB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679647v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc00500b" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678946v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200900101" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678956v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Chouraqui" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200800757" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519628v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15227/orgsyn.085.0231" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519635v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0028-1083257" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519618v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Langle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ngi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-966043" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519623v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-965890" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804642v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810849v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Silpa" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150987v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Tiger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gauthier-Gillaizeau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nicolas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150859v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019137v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque-Delaye" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019003v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Raynaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822886v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Baderaldeen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herve" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172446v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Parrain" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822869v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803282v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Inack Ngui" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810266v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801359v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Enguehard-Gueiffier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gras" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Silvestre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03862716v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02873547v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01727579v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>