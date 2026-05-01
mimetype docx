--- v0 (2026-03-22)
+++ v1 (2026-05-01)
@@ -187,4450 +187,4580 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of Water Level Fluctuations and Sediment Fluxes in Nokoué Lake (Southern Benin)</w:t>
+                <w:t xml:space="preserve">The contribution of sensitivity analysis and data assimilation to tidal-stream resource assessment: The example of the Alderney Race</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tètchodiwèï Julie-Billard Yonouwinhi</w:t>
+                <w:t xml:space="preserve">Jérôme Thiébot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Thiébot</w:t>
+                <w:t xml:space="preserve">Cédric Goeury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain S. Guillou</w:t>
+                <w:t xml:space="preserve">Jean-Paul Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Alfred Franck Assiom D’almeida</w:t>
+                <w:t xml:space="preserve">Anju Sebastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Kofi Abagale</w:t>
+                <w:t xml:space="preserve">Julien Salomon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17, </w:t>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 168, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w17152209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2026.104970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05186834v1</w:t>
+                <w:t xml:space="preserve">hal-05586290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of global tidal stream energy resources</w:t>
+                <w:t xml:space="preserve">Modelling of Water Level Fluctuations and Sediment Fluxes in Nokoué Lake (Southern Benin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel S Coles</w:t>
+                <w:t xml:space="preserve">Tètchodiwèï Julie-Billard Yonouwinhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thiébot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas a A Adcock</w:t>
+                <w:t xml:space="preserve">Sylvain S. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Cornett</w:t>
+                <w:t xml:space="preserve">Gérard Alfred Franck Assiom D’almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Haas</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Felix Kofi Abagale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2024.0841⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w17152209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05453198v1</w:t>
+                <w:t xml:space="preserve">hal-05186834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Potential of Tidal Energy Production in a Narrow Channel: The Gulf of Morbihan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Thiébot</w:t>
+                <w:t xml:space="preserve">A review of global tidal stream energy resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel S Coles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouncef Sedrati</w:t>
+                <w:t xml:space="preserve">Thomas a A Adcock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain S Guillou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrew Cornett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chul H Jo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse12030479⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 481, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2024.0841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613214v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Model Predictions of the Unsteady Tidal Stream Resource and Turbine Fatigue Loads Relative to Multi-Point Flow Measurements at Raz Blanchard</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The Potential of Tidal Energy Production in a Narrow Channel: The Gulf of Morbihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiébot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Sébastien Guillou</w:t>
+                <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Mercier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain S Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, TIDAL TURBINES II, 16, </w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (3), pp.479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en16207057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jmse12030479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04267767v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blockage Corrections for Tidal Turbines—Application to an Array of Turbines in the Alderney Race</w:t>
+                <w:t xml:space="preserve">Evaluation of Model Predictions of the Unsteady Tidal Stream Resource and Turbine Fatigue Loads Relative to Multi-Point Flow Measurements at Raz Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasteho Djama Dirieh</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Hannah Mullings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Draycott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiébot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Sébastien Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 15, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en15103475⟩</w:t>
+              <w:t xml:space="preserve">, 2023, TIDAL TURBINES II, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en16207057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03908166v1</w:t>
+                <w:t xml:space="preserve">hal-04267767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Efficiency of a Fence of Tidal Turbines in the Alderney Race: Comparison between Analytical and Numerical Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Blockage Corrections for Tidal Turbines—Application to an Array of Turbines in the Alderney Race</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasteho Djama Dirieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiébot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Sébastien Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 14 (4), pp.892. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en14040892⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en15103475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03908215v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of tidal energy—Resource, feedbacks, and environmental interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Efficiency of a Fence of Tidal Turbines in the Alderney Race: Comparison between Analytical and Numerical Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thiébot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Neill</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Thiébot</w:t>
+                <w:t xml:space="preserve">Nasteho Djama Dirieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Sébastien Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhaoqing Yang</w:t>
+                <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Renewable and Sustainable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0069452⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (4), pp.892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14040892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026998v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence measurements: An assessment of Acoustic Doppler Current Profiler accuracy in rough environment</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A review of tidal energy—Resource, feedbacks, and environmental interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Maisondieu</w:t>
+                <w:t xml:space="preserve">Simon Neill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thiébot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zhaoqing Yang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 226, pp.108819. </w:t>
+              <w:t xml:space="preserve">Journal of Renewable and Sustainable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (6), pp.062702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2021.108819⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0069452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03672125v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence characterization at a tidal energy site using large-eddy simulations: case of the Alderney Race</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Turbulence measurements: An assessment of Acoustic Doppler Current Profiler accuracy in rough environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Bourgoin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Maxime Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maisondieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsta.2019.0499⟩</w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 226, pp.108819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2021.108819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04027051v1</w:t>
+                <w:t xml:space="preserve">hal-03672125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wake field study of tidal turbines under realistic flow conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Turbulence characterization at a tidal energy site using large-eddy simulations: case of the Alderney Race</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Lewis</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thiébot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Ata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2019.11.129⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 378 (2178), pp.20190499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2019.0499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02863266v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of hydrodynamics and tidal energy extraction in the Alderney Race: a review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Wake field study of tidal turbines under realistic flow conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon P. Neill</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrew Good</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsta.2019.0498⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 151, pp.1196-1208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2019.11.129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02876681v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : New insights on tidal dynamicand tidal energy harvesting in the Alderney Race</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Numerical modelling of hydrodynamics and tidal energy extraction in the Alderney Race: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Coles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon P. Neill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Special Issue : New insights on tidal dynamics and tidal energy harvesting in the Alderney Race, 378 (2178), pp.20190490. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsta.2019.0490⟩</w:t>
+              <w:t xml:space="preserve">, 2020, New insights on tidal dynamics and tidal energy harvesting in the Alderney Race, 378 (2178), pp.20190498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2019.0498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02876676v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The merging of Kelvin–Helmholtz vortices into large coherent flow structures in a high Reynolds number flow past a wall-mounted square cylinder</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction : New insights on tidal dynamicand tidal energy harvesting in the Alderney Race</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Sentchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thiebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Piggott</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2020.107274⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Special Issue : New insights on tidal dynamics and tidal energy harvesting in the Alderney Race, 378 (2178), pp.20190490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2019.0490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131486v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal variability of tidal-stream energy in north-western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Neill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 378 (2178), pp.20190493. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rsta.2019.0493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of the turbulent eddies generated by the seabed roughness. Case study at a tidal power site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Grondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Ocean Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 97, pp.102082. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2020.102082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the Current Direction on the Energy Production of a Tidal Farm: The Case of Raz Blanchard (France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Sébastien Guillou</w:t>
+                <w:t xml:space="preserve">The merging of Kelvin–Helmholtz vortices into large coherent flow structures in a high Reynolds number flow past a wall-mounted square cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad N Shiekh Elsouk</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria Ikhennicheu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en12132478⟩</w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 204, pp.107274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2020.107274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03908147v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbines’ effects on water renewal within a marine tidal stream energy site</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Georges Chapalain</w:t>
+                <w:t xml:space="preserve">Effects of the Current Direction on the Energy Production of a Tidal Farm: The Case of Raz Blanchard (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Thinh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Santa Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Sébastien Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad N Shiekh Elsouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thiébot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2019.116113⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en12132478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02486546v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Wake Effect on Electrical Dynamics of Commercial Tidal Farms: Application to the Alderney Race (France)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Turbines’ effects on water renewal within a marine tidal stream energy site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hamid Gualous</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Chapalain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Sustainable Energy </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSTE.2017.2731839⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 189, pp.116113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2019.116113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147592v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Accuracy of Three-Dimensional Actuator Disc Approach in Modelling a Large-Scale Tidal Turbine in a Simple Channel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the Wake Effect on Electrical Dynamics of Commercial Tidal Farms: Application to the Alderney Race (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vengatesan Venugopal</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Ottavio Brutto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Gualous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en11082151⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Sustainable Energy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.321-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSTE.2017.2731839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150824v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the effectiveness of a global optimum strategy within a tidal farm for power maximization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">On the Accuracy of Three-Dimensional Actuator Disc Approach in Modelling a Large-Scale Tidal Turbine in a Simple Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vengatesan Venugopal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamid Gualous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (8), pp.2151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en11082151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2017.07.090⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02150820v1</w:t>
+                <w:t xml:space="preserve">hal-02150824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tidal farm analysis using an analytical model for the flow velocity prediction in the wake of a tidal turbine with small diameter to depth ratio</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Assessing the effectiveness of a global optimum strategy within a tidal farm for power maximization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ottavio Lo Brutto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Gualous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 204, pp.653-666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2017.07.090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2016.07.020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02149826v1</w:t>
+                <w:t xml:space="preserve">hal-02150820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the effect of large arrays of tidal turbines with depth-averaged Actuator Disks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Thinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 126, pp.265-275. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2016.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of seabed rock roughness on tidal stream power extraction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Tidal farm analysis using an analytical model for the flow velocity prediction in the wake of a tidal turbine with small diameter to depth ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ottavio A Lo Brutto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Thinh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Gualous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2016.06.053⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99, pp.347-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2016.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01673396v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semi-analytic method to optimize tidal farm layouts – Application to the Alderney Race (Raz Blanchard), France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">The impact of seabed rock roughness on tidal stream power extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hamid Gualous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2016.09.059⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 112, pp.762-773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2016.06.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02149727v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of the effect of tidal stream turbines on the hydrodynamics and the sediment transport – Application to the Alderney Race (Raz Blanchard), France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">A semi-analytic method to optimize tidal farm layouts – Application to the Alderney Race (Raz Blanchard), France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ottavio A Lo Brutto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Gualous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2014.10.021⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 183, pp.1168-1180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2016.09.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150800v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The marine flooding hazard along the western coast of Cherbourg Peninsula (Manche, France): a dynamic approach using both numerical modeling with LIDAR data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Numerical modeling of the effect of tidal stream turbines on the hydrodynamics and the sediment transport – Application to the Alderney Race (Raz Blanchard), France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thiebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bailly Du Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guillou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 6, pp.40-46. </w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 75, pp.356-365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/2014061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2014.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153446v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability of sandy coasts to climate variability</w:t>
+                <w:t xml:space="preserve">The marine flooding hazard along the western coast of Cherbourg Peninsula (Manche, France): a dynamic approach using both numerical modeling with LIDAR data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déborah Idier</w:t>
+                <w:t xml:space="preserve">Manuel Rott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Castelle</w:t>
+                <w:t xml:space="preserve">Ferhat Hadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Poumadère</w:t>
+                <w:t xml:space="preserve">Emmanuel de Saint-Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Balouin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raquel Bohn Bertoldo</w:t>
+                <w:t xml:space="preserve">Franck Levoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/cr01153⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, pp.40-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2014061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02172312v1</w:t>
+                <w:t xml:space="preserve">hal-02153446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des côtes sableuses et phénomènes d'auto-organisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Vulnerability of sandy coasts to climate variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poumadère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Balouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Bohn Bertoldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Climate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 57 (1), pp.19-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/cr01153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01062224v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of linear stability model to characterize the morphological behaviour of a double bar system. Application to Truc Vert Beach (France).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Dynamique des côtes sableuses et phénomènes d'auto-organisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thiébot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17, pp.36-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00715885v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method to characterize the different extreme waves for islands exposed to various wave regimes: a case study devoted to Reunion Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lecacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiébot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ywenn de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 (7), pp.2425-2437. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/nhess-12-2425-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of wave direction on the morphological response of a double sandbar system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Falqués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerben Ruessink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continental Shelf Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 32 (1), pp.71-85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.csr.2011.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present wave climate in the Bay of Biscay: spatiotemporal variability and trends from 1958 to 2001</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">On the use of linear stability model to characterize the morphological behaviour of a double bar system. Application to Truc Vert Beach (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brivois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JCLI-D-11-00086.1⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 344 (5), pp.277-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2012.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647448v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Measurement of Ocean Waves Velocity Field from a Single SPOT-5 Dataset</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Present wave climate in the Bay of Biscay: spatiotemporal variability and trends from 1958 to 2001</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 119, p. 266-271. </w:t>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (6), pp.2020-2039. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2011.12.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/JCLI-D-11-00086.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00723086v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimisation method for determining permeability and effective stress relationships of consolidating cohesive sediment deposits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Direct Measurement of Ocean Waves Velocity Field from a Single SPOT-5 Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello de Michele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Brun-Cottan</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Raucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Binet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2010.12.004⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 119, p. 266-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2011.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150775v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00723086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphodynamic evolution of nearshore bars in response to winter storms (Lideo de Sète, NW Mediterranean)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">An optimisation method for determining permeability and effective stress relationships of consolidating cohesive sediment deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Certain</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Belon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Claude Brun-Cottan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (10), pp.S117-S123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2010.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669591v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Morphodynamic evolution of nearshore bars in response to winter storms (Lideo de Sète, NW Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Balouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thiebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Certain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Belon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, SI64 (2), pp.1855-1860</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modélisation morphodynamique des barres d'avant-plage par analyse de stabilité linéaire : application à la plafe du lido de Sète. Modeling sandbar morphodynamics by linear stability analysis : application to the Lido de Sète beach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Falqués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Calvete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Certain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1, p. 97 - 103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/lhb/2010011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00558758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4640,163 +4770,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Filling Dynamics of an Estuary: From the Process to the Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Verjus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Besq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sediment Transport in Aquatic Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, intech, pp.125-146, 2011, 978-953-307-586-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/19933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00696510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4806,100 +4936,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of the processes which govern the formation and the degradation of muddy massifs - Application to the Rance estuary and to the Sèvre Niortaise river banks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences of the Universe [physics]. AgroParisTech, 2008. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 08AGPT0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00003598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4909,91 +5039,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique de l’hydrodynamique et du transport sédimentaire dans les environnements côtiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Université de Caen, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04616179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5003,1542 +5133,1542 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of tidal model parameters by data assimilation with Particle Swarm Optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anju Sebastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Musiedlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Gregoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th TELEMAC User Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Chambéry (73), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of Resource and Turbine Modelling in the Tidal Stream Industry Energiser project: TIGER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Mackay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Hardwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Thies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWTEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bilbao, Spain. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36688/ewtec-2023-577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de l'agencement des turbines dans une ferme d'hydroliennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eyman Fakhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Gualous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvy Bourguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a turbulence characterization in tidal energy sites. First results of THYMOTE project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Sébastien Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Filipot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chaplain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ième Congrès International Francophone de Mécanique Avancée (CIFMA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Web conference, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/matecconf/201926105002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02300721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévision des impacts des tempêtes: exemple du démonstrateur MICORE sur le Lido de Sète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Belon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Balouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delvallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIèmes Journées Nationales Génie Côtier - Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Cherbourg, France. pp.899-908, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5150/jngcgc.2012.098-B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des surcotes sur les côtes françaises, Manche et Atlantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloise Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SHF : Evènements extrêmes fluviaux et maritimes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Paris, France. pp.résumé n°32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of ocean waves velocity fields from a single spot-5 dataset using correlation between panchromatic and multispectral bands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello de Michele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Raucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Binet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium : IGARSS '12 : Remote Sensing for a Dynamic Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, München, Germany. paper number #1681</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00697335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude probabiliste des vagues cycloniques le long du littoral Guadeloupéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lecacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehane Ouriqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIème Journées Nationales Génie Côtier - Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Cherbourg, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00696406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l’effet de la direction des vagues sur la dynamique de barres en croissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Falqués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Cherbourg, France. pp.481-490, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5150/jngcgc.2012.052-t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d'expérience sur l'utilisation des probabilités conjointes pour la caractérisation de niveaux marins à la côte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delvallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIème Journées Nationales Génie Côtier - Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Cherbourg, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00701477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of beach morphodynamics to climate variability. Application to truc vert beach (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïza Boulahya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brivois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Larroudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Sediments 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00581435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des états de mer extrêmes dans les environnements soumis à plusieurs régimes de vagues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desramaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIèmes Journées Nationales Génie Côtier – Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Les Sables d'Olonne, France. pp.137-146, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5150/jngcgc.2010.017-T⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId210"/>
+      <w:footerReference w:type="default" r:id="rId215"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6606,51 +6736,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A0896BFF"/>
+    <w:nsid w:val="5F723707"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6837,51 +6967,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-thiebot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0038-1064" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166423335" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05186834v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#232;tchodiw&#232;&#239; Julie-Billard Yonouwinhi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thi&#233;bot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Guillou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Alfred Franck Assiom D&#8217;almeida" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Kofi Abagale" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17152209" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453198v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Coles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas a A Adcock" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cornett" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Haas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chul H Jo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2024.0841" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613214v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouncef Sedrati" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S Guillou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12030479" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04267767v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Mullings" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Draycott" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S&#233;bastien Guillou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mercier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16207057" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03908166v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasteho Djama Dirieh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15103475" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03908215v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14040892" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026998v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Neill" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoqing Yang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0069452" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03672125v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thi&#233;baut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maisondieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2021.108819" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027051v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourgoin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ata" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0499" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863266v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thiebot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Good" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lewis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.11.129" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02876681v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P. Neill" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0498" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02876676v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sentchev" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Piggott" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0490" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131486v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ikhennicheu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Germain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.107274" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054449v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0493" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131478v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Grondeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2020.102082" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03908147v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Thinh Nguyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Santa Cruz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad N Shiekh Elsouk" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12132478" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486546v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chapalain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.116113" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147592v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottavio Brutto" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Barakat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Gualous" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2017.2731839" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150824v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Rahman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vengatesan Venugopal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11082151" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150820v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottavio Lo Brutto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.07.090" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149826v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottavio A Lo Brutto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thinh Nguyen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.07.020" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150816v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2016.09.021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673396v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.06.053" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149727v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.09.059" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150800v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bailly Du Bois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2014.10.021" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153446v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rott" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Hadri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Saint-Leger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levoy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014061" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172312v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Idier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poumad&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bohn Bertoldo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01153" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01062224v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00715885v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brivois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.02.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00734798v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pedreros" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ywenn de La Torre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-2425-2012" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00647443v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Garnier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Falqu&#233;s" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerben Ruessink" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2011.10.014" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00647448v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charles" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-11-00086.1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00723086v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leprince" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Binet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2011.12.014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTN8Z0SQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150775v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Brun-Cottan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2010.12.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8TVPLBCH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00669591v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gervais" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Certain" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Belon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00558758v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Calvete" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Certain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2010011" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-2KVQL35D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696510v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chauchat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Verjus" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Besq" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/19933" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00003598v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/08AGPT0020" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04616179v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738099v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anju Sebastian" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Musiedlak" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613246v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Mackay" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Hardwick" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Thies" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mercier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2023-577" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028407v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyman Fakhri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvy Bourguet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02300721v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Filipot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaplain" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201926105002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00711126v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delvall&#233;e" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.098-B" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00656360v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Muller" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00697335v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leprince" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00696406v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Muller" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehane Ouriqua" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156774v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.052-t" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00701477v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bulteau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00581435v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Boulahya" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroud&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00539903v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desramaut" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2010.017-T" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-thiebot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0038-1064" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166423335" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586290v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thi&#233;bot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goeury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Travert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anju Sebastian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salomon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2026.104970" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05186834v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#232;tchodiw&#232;&#239; Julie-Billard Yonouwinhi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Guillou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Alfred Franck Assiom D&#8217;almeida" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Kofi Abagale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17152209" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453198v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Coles" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas a A Adcock" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cornett" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Haas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chul H Jo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2024.0841" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613214v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouncef Sedrati" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S Guillou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12030479" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04267767v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Mullings" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Draycott" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S&#233;bastien Guillou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mercier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16207057" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03908166v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasteho Djama Dirieh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15103475" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03908215v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14040892" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026998v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Neill" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoqing Yang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0069452" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03672125v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thi&#233;baut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maisondieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2021.108819" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027051v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourgoin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ata" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0499" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863266v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thiebot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Good" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lewis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.11.129" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02876681v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coles" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P. Neill" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0498" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02876676v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sentchev" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Piggott" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0490" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054449v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0493" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131478v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Grondeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2020.102082" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131486v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ikhennicheu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Germain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.107274" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03908147v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Thinh Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Santa Cruz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad N Shiekh Elsouk" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12132478" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486546v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chapalain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.116113" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147592v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottavio Brutto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Barakat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Gualous" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2017.2731839" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150824v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Rahman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vengatesan Venugopal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11082151" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150820v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottavio Lo Brutto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.07.090" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150816v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thinh Nguyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2016.09.021" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149826v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottavio A Lo Brutto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.07.020" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673396v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.06.053" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149727v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.09.059" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150800v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bailly Du Bois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2014.10.021" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153446v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rott" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Hadri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Saint-Leger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levoy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014061" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172312v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Idier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poumad&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bohn Bertoldo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01153" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01062224v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00734798v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pedreros" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ywenn de La Torre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-2425-2012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00647443v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Garnier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Falqu&#233;s" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerben Ruessink" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2011.10.014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00715885v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brivois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.02.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00647448v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charles" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-11-00086.1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00723086v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leprince" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Binet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2011.12.014" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTN8Z0SQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150775v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Brun-Cottan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2010.12.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8TVPLBCH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00669591v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gervais" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Certain" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Belon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00558758v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Calvete" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Certain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2010011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-2KVQL35D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696510v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chauchat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Verjus" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Besq" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/19933" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00003598v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/08AGPT0020" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04616179v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738099v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Musiedlak" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613246v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Mackay" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Hardwick" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Thies" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mercier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2023-577" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028407v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyman Fakhri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvy Bourguet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02300721v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Filipot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaplain" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201926105002" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00711126v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delvall&#233;e" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.098-B" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00656360v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Muller" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00697335v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leprince" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00696406v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Muller" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehane Ouriqua" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156774v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.052-t" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00701477v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bulteau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00581435v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Boulahya" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroud&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00539903v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desramaut" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2010.017-T" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>