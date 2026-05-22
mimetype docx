--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -1338,893 +1338,893 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03672125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence characterization at a tidal energy site using large-eddy simulations: case of the Alderney Race</w:t>
+                <w:t xml:space="preserve">Wake field study of tidal turbines under realistic flow conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Bourgoin</w:t>
+                <w:t xml:space="preserve">Jérôme Thiebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riadh Ata</w:t>
+                <w:t xml:space="preserve">Andrew Good</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lewis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsta.2019.0499⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 151, pp.1196-1208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2019.11.129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04027051v1</w:t>
+                <w:t xml:space="preserve">hal-02863266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wake field study of tidal turbines under realistic flow conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Numerical modelling of hydrodynamics and tidal energy extraction in the Alderney Race: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Coles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon P. Neill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2019.11.129⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, New insights on tidal dynamics and tidal energy harvesting in the Alderney Race, 378 (2178), pp.20190498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2019.0498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02863266v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of hydrodynamics and tidal energy extraction in the Alderney Race: a review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Introduction : New insights on tidal dynamicand tidal energy harvesting in the Alderney Race</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Sentchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon P. Neill</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthew Piggott</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, New insights on tidal dynamics and tidal energy harvesting in the Alderney Race, 378 (2178), pp.20190498. </w:t>
+              <w:t xml:space="preserve">, 2020, Special Issue : New insights on tidal dynamics and tidal energy harvesting in the Alderney Race, 378 (2178), pp.20190490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsta.2019.0498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2019.0490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02876681v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : New insights on tidal dynamicand tidal energy harvesting in the Alderney Race</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The merging of Kelvin–Helmholtz vortices into large coherent flow structures in a high Reynolds number flow past a wall-mounted square cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexei Sentchev</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
+                <w:t xml:space="preserve">Maria Ikhennicheu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Piggott</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grégory Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Special Issue : New insights on tidal dynamics and tidal energy harvesting in the Alderney Race, 378 (2178), pp.20190490. </w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 204, pp.107274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsta.2019.0490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2020.107274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02876676v1</w:t>
+                <w:t xml:space="preserve">hal-03131486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal variability of tidal-stream energy in north-western Europe</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Numerical study of the turbulent eddies generated by the seabed roughness. Case study at a tidal power site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Grondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsta.2019.0493⟩</w:t>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 97, pp.102082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2020.102082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03054449v1</w:t>
+                <w:t xml:space="preserve">hal-03131478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of the turbulent eddies generated by the seabed roughness. Case study at a tidal power site</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Spatio-temporal variability of tidal-stream energy in north-western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Neill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ocean Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 97, pp.102082. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 378 (2178), pp.20190493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apor.2020.102082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2019.0493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131478v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The merging of Kelvin–Helmholtz vortices into large coherent flow structures in a high Reynolds number flow past a wall-mounted square cylinder</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Turbulence characterization at a tidal energy site using large-eddy simulations: case of the Alderney Race</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Ikhennicheu</w:t>
+                <w:t xml:space="preserve">Adrien Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thiébot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Germain</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Riadh Ata</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 204, pp.107274. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 378 (2178), pp.20190499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2020.107274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2019.0499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03131486v1</w:t>
+                <w:t xml:space="preserve">hal-04027051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the Current Direction on the Energy Production of a Tidal Farm: The Case of Raz Blanchard (France)</w:t>
               </w:r>
@@ -2353,51 +2353,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbines’ effects on water renewal within a marine tidal stream energy site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Chapalain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2438,261 +2438,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02486546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Wake Effect on Electrical Dynamics of Commercial Tidal Farms: Application to the Alderney Race (France)</w:t>
+                <w:t xml:space="preserve">On the Accuracy of Three-Dimensional Actuator Disc Approach in Modelling a Large-Scale Tidal Turbine in a Simple Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ottavio Brutto</w:t>
+                <w:t xml:space="preserve">Anas Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Barakat</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Vengatesan Venugopal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamid Gualous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Sustainable Energy </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSTE.2017.2731839⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (8), pp.2151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en11082151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02147592v1</w:t>
+                <w:t xml:space="preserve">hal-02150824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Accuracy of Three-Dimensional Actuator Disc Approach in Modelling a Large-Scale Tidal Turbine in a Simple Channel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the Wake Effect on Electrical Dynamics of Commercial Tidal Farms: Application to the Alderney Race (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ottavio Brutto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anas Rahman</w:t>
+                <w:t xml:space="preserve">Mahmoud Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vengatesan Venugopal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Thiebot</w:t>
+                <w:t xml:space="preserve">Hamid Gualous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (8), pp.2151. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Sustainable Energy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.321-332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en11082151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSTE.2017.2731839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150824v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the effectiveness of a global optimum strategy within a tidal farm for power maximization</w:t>
               </w:r>
@@ -2704,64 +2704,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ottavio Lo Brutto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Gualous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 204, pp.653-666. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2795,51 +2795,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the effect of large arrays of tidal turbines with depth-averaged Actuator Disks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2938,64 +2938,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Thinh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Gualous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 99, pp.347-359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3042,51 +3042,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of seabed rock roughness on tidal stream power extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 112, pp.762-773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3133,77 +3133,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semi-analytic method to optimize tidal farm layouts – Application to the Alderney Race (Raz Blanchard), France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ottavio A Lo Brutto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Gualous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 183, pp.1168-1180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3237,51 +3237,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of the effect of tidal stream turbines on the hydrodynamics and the sediment transport – Application to the Alderney Race (Raz Blanchard), France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bailly Du Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3685,425 +3685,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01062224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to characterize the different extreme waves for islands exposed to various wave regimes: a case study devoted to Reunion Island</w:t>
+                <w:t xml:space="preserve">On the use of linear stability model to characterize the morphological behaviour of a double bar system. Application to Truc Vert Beach (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lecacheux</w:t>
+                <w:t xml:space="preserve">Olivier Brivois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thiebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ywenn de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-12-2425-2012⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 344 (5), pp.277-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2012.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734798v1</w:t>
+                <w:t xml:space="preserve">hal-00715885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of wave direction on the morphological response of a double sandbar system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Falqués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerben Ruessink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continental Shelf Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 32 (1), pp.71-85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.csr.2011.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of linear stability model to characterize the morphological behaviour of a double bar system. Application to Truc Vert Beach (France).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A method to characterize the different extreme waves for islands exposed to various wave regimes: a case study devoted to Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lecacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thiébot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Brivois</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+                <w:t xml:space="preserve">Ywenn de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 344 (5), pp.277-287. </w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (7), pp.2425-2437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2012.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/nhess-12-2425-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00715885v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Present wave climate in the Bay of Biscay: spatiotemporal variability and trends from 1958 to 2001</w:t>
               </w:r>
@@ -4115,77 +4115,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 25 (6), pp.2020-2039. </w:t>
@@ -4249,51 +4249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello de Michele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Raucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4359,324 +4359,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00723086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimisation method for determining permeability and effective stress relationships of consolidating cohesive sediment deposits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Morphodynamic evolution of nearshore bars in response to winter storms (Lideo de Sète, NW Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Balouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Certain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Belon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, SI64 (2), pp.1855-1860</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150775v1</w:t>
+                <w:t xml:space="preserve">hal-00669591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphodynamic evolution of nearshore bars in response to winter storms (Lideo de Sète, NW Mediterranean)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An optimisation method for determining permeability and effective stress relationships of consolidating cohesive sediment deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thiebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gervais</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Claude Brun-Cottan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (10), pp.S117-S123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2010.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00669591v1</w:t>
+                <w:t xml:space="preserve">hal-02150775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation morphodynamique des barres d'avant-plage par analyse de stabilité linéaire : application à la plafe du lido de Sète. Modeling sandbar morphodynamics by linear stability analysis : application to the Lido de Sète beach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Falqués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Calvete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4797,51 +4797,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Filling Dynamics of an Estuary: From the Process to the Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4950,51 +4950,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of the processes which govern the formation and the degradation of muddy massifs - Application to the Rance estuary and to the Sèvre Niortaise river banks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences of the Universe [physics]. AgroParisTech, 2008. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 08AGPT0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5053,51 +5053,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique de l’hydrodynamique et du transport sédimentaire dans les environnements côtiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Université de Caen, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5107,51 +5107,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04616179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -5160,51 +5160,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of tidal model parameters by data assimilation with Particle Swarm Optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anju Sebastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5307,51 +5307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Hardwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Thies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5396,1279 +5396,1629 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de l'agencement des turbines dans une ferme d'hydroliennes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Turbulence characterisation during ebbing and flooding tides in the Raz Blanchard with large eddy simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Salvy Bourguet</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">14th European Wave and Tidal Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Plymouth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05028407v1</w:t>
+                <w:t xml:space="preserve">hal-05606276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a turbulence characterization in tidal energy sites. First results of THYMOTE project</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Optimisation de l'agencement des turbines dans une ferme d'hydroliennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eyman Fakhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Gualous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvy Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ième Congrès International Francophone de Mécanique Avancée (CIFMA 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300721v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévision des impacts des tempêtes: exemple du démonstrateur MICORE sur le Lido de Sète</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">High resolution large eddy simulation for tidal site turbulence characterisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Grondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIèmes Journées Nationales Génie Côtier - Génie Civil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th European Wave and Tidal Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Naples, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711126v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des surcotes sur les côtes françaises, Manche et Atlantique</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Towards a turbulence characterization in tidal energy sites. First results of THYMOTE project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Sébastien Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Filipot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chaplain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SHF : Evènements extrêmes fluviaux et maritimes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5ième Congrès International Francophone de Mécanique Avancée (CIFMA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Web conference, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/201926105002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656360v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of ocean waves velocity fields from a single spot-5 dataset using correlation between panchromatic and multispectral bands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Renaud Binet</w:t>
+                <w:t xml:space="preserve">Toward the modelling of turbulence at tidal stream power sites with the Lattice Boltzmann Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Grondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thiébot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium : IGARSS '12 : Remote Sensing for a Dynamic Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, München, Germany. paper number #1681</w:t>
+              <w:t xml:space="preserve">12th European Wave and Tidal Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697335v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude probabiliste des vagues cycloniques le long du littoral Guadeloupéen</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Modélisation des surcotes sur les côtes françaises, Manche et Atlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloise Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jehane Ouriqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIème Journées Nationales Génie Côtier - Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Cherbourg, France. 8 p</w:t>
+              <w:t xml:space="preserve">Congrès SHF : Evènements extrêmes fluviaux et maritimes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France. pp.résumé n°32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00696406v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l’effet de la direction des vagues sur la dynamique de barres en croissant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Measurement of ocean waves velocity fields from a single spot-5 dataset using correlation between panchromatic and multispectral bands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello de Michele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Guillou</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Raucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Binet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium : IGARSS '12 : Remote Sensing for a Dynamic Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, München, Germany. paper number #1681</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02156774v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d'expérience sur l'utilisation des probabilités conjointes pour la caractérisation de niveaux marins à la côte</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Etude probabiliste des vagues cycloniques le long du littoral Guadeloupéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lecacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehane Ouriqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIème Journées Nationales Génie Côtier - Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2012, Cherbourg, France. 10 p</w:t>
+              <w:t xml:space="preserve">, Jun 2012, Cherbourg, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701477v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00696406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of beach morphodynamics to climate variability. Application to truc vert beach (France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation de l’effet de la direction des vagues sur la dynamique de barres en croissant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thiebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Falqués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Sediments 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Cherbourg, France. pp.481-490, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2012.052-t⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00581435v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Retour d'expérience sur l'utilisation des probabilités conjointes pour la caractérisation de niveaux marins à la côte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Delvallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thiebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIIème Journées Nationales Génie Côtier - Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Cherbourg, France. 10 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prévision des impacts des tempêtes: exemple du démonstrateur MICORE sur le Lido de Sète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Belon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Balouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thiebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Delvallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIIèmes Journées Nationales Génie Côtier - Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Cherbourg, France. pp.899-908, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2012.098-B⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensitivity of beach morphodynamics to climate variability. Application to truc vert beach (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïza Boulahya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brivois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Larroudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coastal Sediments 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Miami, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des états de mer extrêmes dans les environnements soumis à plusieurs régimes de vagues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desramaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIèmes Journées Nationales Génie Côtier – Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Les Sables d'Olonne, France. pp.137-146, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2010.017-T⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId215"/>
+      <w:footerReference w:type="default" r:id="rId218"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6736,51 +7086,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F723707"/>
+    <w:nsid w:val="2307C429"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6967,51 +7317,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-thiebot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0038-1064" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166423335" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586290v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thi&#233;bot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goeury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Travert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anju Sebastian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salomon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2026.104970" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05186834v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#232;tchodiw&#232;&#239; Julie-Billard Yonouwinhi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Guillou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Alfred Franck Assiom D&#8217;almeida" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Kofi Abagale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17152209" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453198v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Coles" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas a A Adcock" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cornett" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Haas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chul H Jo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2024.0841" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613214v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouncef Sedrati" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S Guillou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12030479" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04267767v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Mullings" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Draycott" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S&#233;bastien Guillou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mercier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16207057" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03908166v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasteho Djama Dirieh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15103475" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03908215v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14040892" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026998v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Neill" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoqing Yang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0069452" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03672125v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thi&#233;baut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maisondieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2021.108819" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027051v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourgoin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ata" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0499" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863266v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thiebot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Good" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lewis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.11.129" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02876681v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coles" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P. Neill" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0498" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02876676v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sentchev" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Piggott" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0490" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054449v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0493" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131478v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Grondeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2020.102082" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131486v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ikhennicheu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Germain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.107274" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03908147v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Thinh Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Santa Cruz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad N Shiekh Elsouk" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12132478" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486546v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chapalain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.116113" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147592v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottavio Brutto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Barakat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Gualous" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2017.2731839" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150824v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Rahman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vengatesan Venugopal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11082151" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150820v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottavio Lo Brutto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.07.090" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150816v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thinh Nguyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2016.09.021" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149826v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottavio A Lo Brutto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.07.020" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673396v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.06.053" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149727v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.09.059" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150800v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bailly Du Bois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2014.10.021" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153446v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rott" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Hadri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Saint-Leger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levoy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014061" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172312v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Idier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poumad&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bohn Bertoldo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01153" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01062224v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00734798v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pedreros" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ywenn de La Torre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-2425-2012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00647443v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Garnier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Falqu&#233;s" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerben Ruessink" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2011.10.014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00715885v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brivois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.02.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00647448v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charles" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-11-00086.1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00723086v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leprince" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Binet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2011.12.014" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTN8Z0SQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150775v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Brun-Cottan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2010.12.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8TVPLBCH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00669591v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gervais" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Certain" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Belon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00558758v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Calvete" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Certain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2010011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-2KVQL35D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696510v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chauchat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Verjus" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Besq" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/19933" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00003598v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/08AGPT0020" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04616179v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738099v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Musiedlak" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613246v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Mackay" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Hardwick" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Thies" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mercier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2023-577" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028407v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyman Fakhri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvy Bourguet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02300721v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Filipot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaplain" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201926105002" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00711126v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delvall&#233;e" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.098-B" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00656360v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Muller" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00697335v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leprince" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00696406v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Muller" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehane Ouriqua" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156774v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.052-t" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00701477v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bulteau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00581435v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Boulahya" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroud&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00539903v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desramaut" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2010.017-T" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-thiebot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0038-1064" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166423335" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586290v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thi&#233;bot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goeury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Travert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anju Sebastian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salomon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2026.104970" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05186834v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#232;tchodiw&#232;&#239; Julie-Billard Yonouwinhi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Guillou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Alfred Franck Assiom D&#8217;almeida" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Kofi Abagale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w17152209" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453198v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S Coles" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas a A Adcock" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cornett" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Haas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chul H Jo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2024.0841" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613214v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouncef Sedrati" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S Guillou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12030479" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04267767v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Mullings" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Draycott" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S&#233;bastien Guillou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mercier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16207057" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03908166v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasteho Djama Dirieh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15103475" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03908215v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14040892" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026998v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Neill" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoqing Yang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0069452" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03672125v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Thi&#233;baut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maisondieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poizot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2021.108819" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863266v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thiebot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Good" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lewis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.11.129" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02876681v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coles" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P. Neill" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0498" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02876676v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sentchev" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Piggott" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0490" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131486v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ikhennicheu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Germain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.107274" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131478v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Grondeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2020.102082" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054449v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0493" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027051v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourgoin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Ata" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0499" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03908147v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Thinh Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Santa Cruz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad N Shiekh Elsouk" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12132478" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486546v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chapalain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.116113" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150824v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Rahman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vengatesan Venugopal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11082151" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147592v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottavio Brutto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Barakat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Gualous" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2017.2731839" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150820v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottavio Lo Brutto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.07.090" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150816v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thinh Nguyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2016.09.021" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149826v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottavio A Lo Brutto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.07.020" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673396v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.06.053" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149727v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.09.059" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150800v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bailly Du Bois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2014.10.021" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153446v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rott" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Hadri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Saint-Leger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levoy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014061" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172312v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Idier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poumad&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bohn Bertoldo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01153" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01062224v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00715885v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brivois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.02.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00647443v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Garnier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Falqu&#233;s" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerben Ruessink" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2011.10.014" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00734798v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pedreros" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ywenn de La Torre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-2425-2012" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00647448v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charles" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-11-00086.1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00723086v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leprince" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Binet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2011.12.014" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTN8Z0SQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00669591v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gervais" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Certain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Belon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150775v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Brun-Cottan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2010.12.004" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8TVPLBCH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00558758v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Calvete" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Certain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2010011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-2KVQL35D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696510v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chauchat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Verjus" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Besq" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/19933" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00003598v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/08AGPT0020" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04616179v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738099v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Musiedlak" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gregoire" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613246v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Mackay" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Hardwick" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Thies" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mercier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2023-577" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606276v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028407v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyman Fakhri" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvy Bourguet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606080v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02300721v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Filipot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaplain" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201926105002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606078v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00656360v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Muller" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00697335v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leprince" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00696406v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Muller" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehane Ouriqua" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156774v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.052-t" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00701477v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bulteau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delvall&#233;e" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00711126v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.098-B" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00581435v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Boulahya" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroud&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00539903v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desramaut" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2010.017-T" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>