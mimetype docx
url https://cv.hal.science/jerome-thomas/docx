--- v0 (2026-03-18)
+++ v1 (2026-05-07)
@@ -2978,51 +2978,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4BE188FE"/>
+    <w:nsid w:val="DEBC7891"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>