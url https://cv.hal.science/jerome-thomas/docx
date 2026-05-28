--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,2923 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...2872 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérôme Thomas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jerome-thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1637-8369</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15138102X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=VU6QwIQAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépathologiser et dépsychiatriser sans apsychiatriser. Le cas de la prise en charge hospitalière des demandes de réassignation sexuelle. Quel modèle professionnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Piriou Bavoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Psy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (1), pp.94-103. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ppsy/2025017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrat de communication des radios pénitentiaires en France et en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Contreras-Pulido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Mode et communication environnementale, 55, pp.193-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La radio en la prisión : una estrategia de alfabetización mediática en beneficio del tratamiento penitenciario en España</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Contreras-Pulido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contratexto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40, pp.75-91. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26439/contratexto2023.n40.6282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04317154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leadership in Canadian and French high security prisons expectations and perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Herzog-Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemary Ricciardelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Probation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (3), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20662203231212600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refabriquer le corps des exclus : une lutte contre l’inacceptable défaillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Piriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (31), pp.211-225. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nrp.031.0211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“He Ended up Like a Merguez Sausage”. Trauma in a French High Security Prison.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Herzog-Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KrimOJ Kriminologie - Das Online-Journal | Criminology - The Online Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (3), pp.180-197. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18716/ojs/krimoj/2021.3.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding beauty' in French rural prisons : how prison officers operate rurality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Herzog-Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of rural criminology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (1), pp.43-64. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18061/ijrc.v6i1.8626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Prisoners Cast their Vote in the 2019 European Elections: An ad hoc Analysis of their Electoral Choices and Political Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Herzog-Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Howard journal of crime and justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 59 (4), pp.505-530. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/hojo.12391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La técnica de entrevista appreciative inquiry como método cualitativo para el estudio de la función de comunicación</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos artesanos de comunicación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Metodologías y experiencias de investigación en comunicación e información, Metodologías y experiencias de investigación en comunicación e información (163), pp.267-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03023638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédés et effets du pouvoir disciplinaire aux urgences : le cas de l’accueil des patients alcooliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Piriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (2), pp.43-67. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2018.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seuls ensemble et l’Autre d’internet. Rencontre avec Sherry Turkle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Fanjwaks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Guyonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cause du Désir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Internet avec Lacan, 97, pp.131-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les algorithmes du désir. Que fait la raison numérique de nos traces ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cause du Désir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, L'objet caché, 94, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lcdd.094.0068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01532227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La clinique du sujet dans la psychiatrie d'urgence : une éthique résistante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VST - Vie sociale et traitements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 114, pp.68-73. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vst.114.0068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00703232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statut de la parole et de la communication à l'hôpital. A propos d'une recherche ethnographique sur la psychiatrie d'urgence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chantiers politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7, pp.83-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00578618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un service d'urgence en psychiatrie : quelle interface pour l'accès aux soins ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Contesti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faure Patricia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Vignat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 82 (7), pp.581-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00578621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de passagers de bus par apprentissage profond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Labit-Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Francisco Madrigal Diaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious Games Scenario Modeling for Non-Experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Panzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Reymonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Computer Supported Education (CSEDU 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisbonne, Portugal. pp.474-479, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005489904740479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le passage aux urgences : lieu des ruptures de prise en charge ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche, 2014, Organisation de l'offre de soin en psychiatrie et santé mentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01074642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apparentes impasses et astucieuses issues de l'urgence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S'inscrire dans la modernité ? L'insu des nouvelles gouvernances et les issues du désir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demandes décalées &amp;quot; et &amp;quot; patients-déchets &amp;quot; aux urgences de l'hôpital, quelle articulation entre la clinique et le politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé, quel travail !? Santé et maladie, entre définitions savantes et pratiques professionnelles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, France. En ligne : http://www.msh.univ-nantes.fr/1308818581476/0/fiche___article/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00603157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisoners' Vote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Herzog-Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 2024, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003274636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des buveurs aux urgences : l'alcoolisme à l'épreuve de la discipline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Piriou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EPURE, 132 p., 2018, 978-2-37496-062-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisoners' Vote in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Herzog-Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prisoners' Vote</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.115-137, 2024, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003274636-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinique et numérique : le piège du déterminisme technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autisme : numérique et robotique. Quel partenaire privilégié au XXIe siècle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.25-30, 2024, Clinique Psychanalytique et Psychopathologie, 978-2-7535-9816-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de l’efficacité symbolique dans la relation thérapeutique aux urgences de l’hôpital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Couegnas; Aurore Famy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sens du terrain : ethnosémiotiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia, 2021, Extensions sémiotiques, ISSN 2795-8248, 978-2-8061-0591-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérité et gouvernementalité médicale dans l'accueil de la détresse socio-psychique aux urgences de l'hôpital général</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Katja Ploog; Sophie Mariani-Rousset; Séverine Equoy-Hutin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emmêler &amp; démêler la parole : approche pluridisciplinaire de la relation de soin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.83-98, 2018, Annales littéraires de l'Université de Besançon. Série Linguistique et sémiotique, ISSN 0768-4479, 978-2-84867-634-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'accueil de paroles accidentées à la construction de la situation clinique : mobilisation des savoirs cliniques, place de la parole et statut de la communication dans la psychiatrie d'urgence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarah Cordonnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoire et témoignage : pour une réflexion pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des archives contemporaines, pp.113-130, 2015, 978-2-8130-0183-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01532214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lieux de communication dans l'urgence psychiatrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et santé : enjeux contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du septentrion, pp.195-204, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00578611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cour des Miracles de l'Hôpital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé dans l'espace public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'EHESP, pp.117-132, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00578605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire(s) d'urgence. La psychiatrie d'urgence comme structure de médiation. Statut de la parole et de la communication à l'hôpital.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Lumière - Lyon II, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010LYO20076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00578586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId76"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -2978,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DEBC7891"/>
+    <w:nsid w:val="8F6961BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3209,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-thomas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1637-8369" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15138102X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194035v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Piriou Bavoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thomas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ppsy/2025017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371873v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Contreras-Pulido" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317154v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26439/contratexto2023.n40.6282" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293308v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Herzog-Evans" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Ricciardelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20662203231212600" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260480v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Piriou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.031.0211" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359267v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18716/ojs/krimoj/2021.3.1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363193v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18061/ijrc.v6i1.8626" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293317v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hojo.12391" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023638v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817478v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2018.0111" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700400v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delarue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Fanjwaks" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guyonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leduc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532227v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdd.094.0068" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703232v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vst.114.0068" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578618v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578621v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Charvet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Contesti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faure Patricia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vignat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01830834v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Labit-Bonis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerasle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Francisco Madrigal Diaz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048088v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Duval" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Panzoli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Reymonet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Plantec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005489904740479" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139599v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074642v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603157v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502574v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003274636" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817481v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502581v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003274636-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732562v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260489v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176811v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532214v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578611v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578605v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00578586v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010LYO20076" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-thomas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1637-8369" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15138102X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=VU6QwIQAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194035v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Piriou Bavoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thomas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ppsy/2025017" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371873v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Contreras-Pulido" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317154v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26439/contratexto2023.n40.6282" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293308v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Herzog-Evans" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Ricciardelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20662203231212600" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260480v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Piriou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.031.0211" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359267v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18716/ojs/krimoj/2021.3.1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363193v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18061/ijrc.v6i1.8626" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293317v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hojo.12391" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023638v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817478v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2018.0111" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700400v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delarue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Fanjwaks" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guyonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leduc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532227v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcdd.094.0068" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703232v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vst.114.0068" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578618v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578621v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Charvet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Contesti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faure Patricia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vignat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01830834v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Labit-Bonis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerasle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Francisco Madrigal Diaz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048088v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Duval" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Panzoli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Reymonet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Plantec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005489904740479" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01074642v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139599v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603157v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502574v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003274636" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817481v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502581v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003274636-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732562v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260489v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02176811v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532214v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578611v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578605v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00578586v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010LYO20076" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>