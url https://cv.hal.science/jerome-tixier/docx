--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -1351,287 +1351,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01534110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing an EVADE (EVAluation and DEbriefing) Method to Assess Trainees during Crisis Management Training for Major Hazards and Feedback Them</w:t>
+                <w:t xml:space="preserve">A new method and tools to scenarios design for crisis management exercises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Lapierre</w:t>
+                <w:t xml:space="preserve">Philippe Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Weiss</w:t>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 48, pp.877-882. </w:t>
+              <w:t xml:space="preserve">, 2016, 53, pp.319-324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3303/CET1648147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3303/CET1653054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01534485v1</w:t>
+                <w:t xml:space="preserve">hal-02913969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method and tools to scenarios design for crisis management exercises</w:t>
+                <w:t xml:space="preserve">Developing an EVADE (EVAluation and DEbriefing) Method to Assess Trainees during Crisis Management Training for Major Hazards and Feedback Them</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Limousin</w:t>
+                <w:t xml:space="preserve">Dimitri Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+                <w:t xml:space="preserve">Karine Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 53, pp.319-324. </w:t>
+              <w:t xml:space="preserve">, 2016, 48, pp.877-882. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3303/CET1653054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3303/CET1648147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913969v1</w:t>
+                <w:t xml:space="preserve">hal-01534485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training decision-makers: Existing strategies for natural and technological crisis management and specifications of an improved simulation-based tool</w:t>
               </w:r>
@@ -2407,51 +2407,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'aide à la décision en situation de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2857,206 +2857,224 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Rabah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFIS Annual Congress - International Workshop on Systems Engineering Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2026, Toulouse, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jan 2026, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEEECONF67861.2026.11440720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05470964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Model-Based System Engineering approach for Business Continuity Management in Hospitals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubry de Paule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Samuel Wienin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFIS Annual Congress - International Workshop on Systems Engineering Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2026, Toulouse, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jan 2026, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEEECONF67861.2026.11440778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité des concepteurs et activité des joueurs pour le développement du jeu d'apprentissage Novelius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Secheppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3098,73 +3116,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M'2024 - Perception et Modèles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir un jeu sérieux pour sensibiliser à la gestion d’une pollution maritime : tenir la tension entre les composantes didactiques et ludiques du dispositif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Secheppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3193,87 +3211,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFTS 2023 - Faire résultat(s) dans les recherches en éducation. Pourquoi ? Avec qui ? Comment ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des pollutions marines (Projet H2020 MANIFESTS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3314,73 +3332,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque IMT 2023 : « Sécurité et Résilience »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche du territoire orienté modèle et jumeau numérique pour la gestion des risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Samuel Wienin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3389,106 +3407,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TERINT 2023 - 2ième rencontres scientifiques sur les territoires intelligents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gêne olfactive: une nouvelle méthode pour évaluer et anticiper le risque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billy Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3497,309 +3515,309 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Fanlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M2023 - XVème édition : Évaluation(s), du concept aux objets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building of a new framework for resilience assessment based on an ecosystem of &amp;quot; -ilities</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des jeux sérieux pour se préparer à la gestion de crise : alternatives et compléments aux simulations pleine échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Secheppet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Lambda Mu 23 « Innovations et maîtrise des risques pour un avenir durable » - 23e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Paris Saclay, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude franco-suisse pour les chargé.es d'exercice territoriaux « Planifier, concevoir, mettre en œuvre, et débriefer un exercice de crise »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, A distance, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03966591v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des jeux sérieux pour se préparer à la gestion de crise : alternatives et compléments aux simulations pleine échelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building of a new framework for resilience assessment based on an ecosystem of &amp;quot; -ilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weppe Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Daclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tixier Jérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude franco-suisse pour les chargé.es d'exercice territoriaux « Planifier, concevoir, mettre en œuvre, et débriefer un exercice de crise »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, A distance, France</w:t>
+              <w:t xml:space="preserve">Congrès Lambda Mu 23 « Innovations et maîtrise des risques pour un avenir durable » - 23e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03714520v1</w:t>
+                <w:t xml:space="preserve">hal-03966591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développer l’observation des exercices pour la formation des cellules de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Secheppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3841,276 +3859,276 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SELF 2022 - 56e congrès SELF Vulnérabilités et risques émergents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03678613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la scénarisation au débriefing : méthodes et outils pour les personnes en charge des exercices de crise</w:t>
+                <w:t xml:space="preserve">Activité du chargé d’exercice et technologie numérique : Vers un outil d’observation d’exercice de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Secheppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres franco-suisses du réseau de recherche CRAFT/UniGe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Séminaire formation de formateurs par la recherche - Numérique et formation dans les métiers adressés à autrui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier Paul Valéry, Apr 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285233v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité du chargé d’exercice et technologie numérique : Vers un outil d’observation d’exercice de crise</w:t>
+                <w:t xml:space="preserve">De la scénarisation au débriefing : méthodes et outils pour les personnes en charge des exercices de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Secheppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire formation de formateurs par la recherche - Numérique et formation dans les métiers adressés à autrui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montpellier Paul Valéry, Apr 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Rencontres franco-suisses du réseau de recherche CRAFT/UniGe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200359v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative approach for ongoing assessment of critical infrastructures’ resilience based on a nonfunctional requirement ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Weppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4159,92 +4177,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESREL 2021 - 31st European Safety and Reliability Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Angers, France. pp.3425-3432, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_377-cd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les exercices de crise et la place de l’observation : ce qu’en disent les acteurs de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Secheppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4286,181 +4304,207 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique Observer les exercices de crise organisée par IMT Mines Alès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Alès (à distance), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionner l'activité d'observateur d'exercice de crise pour accompagner le développement d'un outil numérique d'aide à l'observation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Collaborative Safety Requirements Engineering: An Approach for Modelling and Assessment of Nuclear Safety Requirementsin MBSE Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emir Roumili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Daclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Plana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Entretiens du Risque 2021 "Activités et crises : les métiers du risque face aux enjeux de la société - Quels apports et quelles questions ?"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd Working Conference on Virtual Enterprises (PRO-VE 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Saint-Etienne, France. pp.227-236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85969-5_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435318v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-03338724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de deux outils d’observation : grilles et outil numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Secheppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4502,207 +4546,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique Observer les exercices de crise organisée par IMT Mines Alès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Alès (à distance), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Safety Requirements Engineering: An Approach for Modelling and Assessment of Nuclear Safety Requirementsin MBSE Context</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Questionner l'activité d'observateur d'exercice de crise pour accompagner le développement d'un outil numérique d'aide à l'observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Secheppet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Working Conference on Virtual Enterprises (PRO-VE 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Entretiens du Risque 2021 "Activités et crises : les métiers du risque face aux enjeux de la société - Quels apports et quelles questions ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMDR (Institut pour la Maitrise des Risques), Nov 2021, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-03338724v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience of Interconnected Infrastructures and Systems: the RESIIST project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Kamissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4711,132 +4729,132 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blazo Nastov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Dolidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAT 2019 - 1st International Conference on Applied Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Quito, Ecuador. p.257-270, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-42517-3_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Requirements Engineering enabled by Natural Language Processing and Artiﬁcial Intelligence for Nuclear Safety Demonstration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emir Roumili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4858,110 +4876,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksei Iancheruk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSDM 2020 - Complex System Design and Management 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odour nuisance: decision support tools to anticipate and represent levels of odour nuisance on a territory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billy Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4983,398 +5001,398 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Fanlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESREL 2020 - The 30th European Safety and Reliability Conference ; PSAM 15 - 15th Probabilistic Safety Assessment and Management Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Venise, Italy. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3850/978-981-14-8593-0_5139-cd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un simulateur de gestion de crise inondation pour le grand public, de 7 à 77 ans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bouillet</w:t>
+                <w:t xml:space="preserve">A Decision Support System for resilience based on functionality analysis of interconnected systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Kamissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Benaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amendeep Amendeep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blazho Nastov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFGP 2019 - 6e colloque de l'Association francophone de géographie physique - Géographie physique et gestion des risques et des catastrophes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association francophone de Géographie physique, Sep 2019, Arlon, Belgique</w:t>
+              <w:t xml:space="preserve">EmC-ICDSST2019 - 5th International Conference on Decision Support System Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Madeira, Portugal. pp.20-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-02291612v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Decision Support System for resilience based on functionality analysis of interconnected systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
+                <w:t xml:space="preserve">CIT’IN CRISE: A flood crisis management simulator for citizens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Piatyszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EmC-ICDSST2019 - 5th International Conference on Decision Support System Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Madeira, Portugal. pp.20-26</w:t>
+              <w:t xml:space="preserve">IDRIM 2019, Knowledge-based Disaster Risk Management: Broadening the scope by « Smart Territories » for Sustainable and Resilient Cities and Organizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140134v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-02291667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CIT’IN CRISE: A flood crisis management simulator for citizens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Un simulateur de gestion de crise inondation pour le grand public, de 7 à 77 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Piatyszek</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5384,89 +5402,89 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDRIM 2019, Knowledge-based Disaster Risk Management: Broadening the scope by « Smart Territories » for Sustainable and Resilient Cities and Organizations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">AFGP 2019 - 6e colloque de l'Association francophone de géographie physique - Géographie physique et gestion des risques et des catastrophes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone de Géographie physique, Sep 2019, Arlon, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-02291667v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-02291612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Model-Based Method for Resilient Critical Infrastructure Engineering. How to model Critical Infrastructures and evaluate its resilience?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5515,92 +5533,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Kamissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SoSE 2018 - 13th System of Systems Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2018, Paris, France. art. 8428773 - p.561-567, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SYSOSE.2018.8428773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un simulateur de gestion de crise inondations pour les citoyens. Application aux riverains du Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5659,73 +5677,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vème colloque de l’AFGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01955618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for Critical Infrastructure Resilience Engineering: The MAIIEUTIC project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5784,87 +5802,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conférence I-ESA, Interoperability for Enterpriose Systems and Application 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Guimaraes, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Method And Tools to Scenarios Design for Crisis Management Exercises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5872,965 +5890,965 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CISAP7: 7TH INTERNATIONAL CONFERENCE ON SAFETY AND ENVIRONMENT IN PROCESS INDUSTRY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Ischia, Italy. pp.319-324, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3303/CET1653054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis applied to observable parameters in case of flammable gas dispersion modeling In emergency situation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Sensitivity analysis of atmospheric dispersion modeling in emergency situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Debray</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Conference on Risk Analysis and Crisis Response (RACR 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Loredo, United States. pp.140-145</w:t>
+              <w:t xml:space="preserve">AIChE Spring Meeting 2011 &amp; 7. Global Congress on Process Safety (GCPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Chicago, United States. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970922v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00976229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of atmospheric dispersion modeling in emergency situation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Sensitivity analysis applied to observable parameters in case of flammable gas dispersion modeling In emergency situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Debray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Debray</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Spring Meeting 2011 &amp; 7. Global Congress on Process Safety (GCPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Chicago, United States. pp.NC</w:t>
+              <w:t xml:space="preserve">3. International Conference on Risk Analysis and Crisis Response (RACR 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Loredo, United States. pp.140-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00976229v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crisis management : improvement of knowledge and development of a decision aid process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Dautun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Chapelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Symposium on Loss Prevention and Safety Promotion in the Process Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Edimbourg, United Kingdom. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00976186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le traitement de l'incertitude en gestion de crise : mise en place d'une veille stratégique du territoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a risk knowledge platform dedicated to accident of dangerous goods transportation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Dautun</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de maîtrise des risques et sûreté de fonctionnement "Risques et performances"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Lille, France. pp.6</w:t>
+              <w:t xml:space="preserve">International Conference on Safety and Reliability (ESREL 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Estoril, Portugal. pp.117-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00973238v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a risk knowledge platform dedicated to accident of dangerous goods transportation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An integrated methodology research to determine consequences of a vessel destruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">E. Pastor</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lecysyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Safety and Reliability (ESREL 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Estoril, Portugal. pp.117-122</w:t>
+              <w:t xml:space="preserve">Proc. Eur. Saf. Reliab. Conf. 2006, ESREL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970130v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated methodology research to determine consequences of a vessel destruction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A global approach of spatial risk assessment (GIS) of hydrocarbon transportation in the Ile de France region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Eur. Saf. Reliab. Conf. 2006, ESREL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">ESREL 2006 - European safety and reliability conference; Safety and reliability for managing risk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Estoril, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299361v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global approach of spatial risk assessment (GIS) of hydrocarbon transportation in the Ile de France region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le traitement de l'incertitude en gestion de crise : mise en place d'une veille stratégique du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Dautun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Chapelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL 2006 - European safety and reliability conference; Safety and reliability for managing risk</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Estoril, Portugal</w:t>
+              <w:t xml:space="preserve">Colloque de maîtrise des risques et sûreté de fonctionnement "Risques et performances"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Lille, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665653v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00973238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability of the environment in the proximity of an industrial site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6839,373 +6857,373 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Bubbico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo.G. Luccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Safety and security engineering (SAFE 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Rome, Italy. pp.309-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability of the environment in the proximity of an industrial site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">L. G. Luccone</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Bubbico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo.G. Luccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAFE 2005, First International Conference on Safety and Security Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Rome, Italy</w:t>
+              <w:t xml:space="preserve">13. SRA Europe annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00412969v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00969958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability of the environment in the proximity of an industrial site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Leonardo.G. Luccone</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bubbico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. G. Luccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. SRA Europe annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">SAFE 2005, First International Conference on Safety and Security Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00969958v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00412969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability of the environment in the proximity of an industrial site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7264,73 +7282,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11eme International Symposium Loss Prevention 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00412963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability of the environment in the proximity of an industrial site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7389,73 +7407,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of Society for Risk Analysis - Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00412966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability of the environment in the proximity of an industrial site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7464,205 +7482,205 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Bubbico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo.G. Luccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Loss Prevention and Safety Promotion in the Process Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Praha, Czech Republic. pp.1260-1267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the environment vulnerability in the surroundings of an industrial site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Safety and Reliability conference 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Maastricht, Netherlands. pp 1543-1551</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00721261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a risk assessment methodology for seveso II establishments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7704,51 +7722,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Safety and Reliability (ESREL 2001)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Turin, Italy. pp.529-536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00972356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7758,400 +7776,400 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alerter les populations sur Facebook, un cap à franchir pour l’autorité ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Weiss</w:t>
+                <w:t xml:space="preserve">Dispositif de formation des citoyens au risque inondation et à la gestion de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Piatyszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cap'Alert 2019 - Diffuser autrement l'alerte à la population en cas de danger : une question de moyens ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Avignon, France. 2019</w:t>
+              <w:t xml:space="preserve">Assises Nationales des Risques Naturels 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02509822v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-02291649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif de formation des citoyens au risque inondation et à la gestion de crise</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Berton</w:t>
+                <w:t xml:space="preserve">Alerter les populations sur Facebook, un cap à franchir pour l’autorité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Laverdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Caparos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises Nationales des Risques Naturels 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Cap'Alert 2019 - Diffuser autrement l'alerte à la population en cas de danger : une question de moyens ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Avignon, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-02291649v1</w:t>
+                <w:t xml:space="preserve">hal-02509822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The RESIIST project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Kamissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blazo Nastov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Allon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WISG 2019 - Workshop Interdisciplinaire sur la Sécurité Globale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02510673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8161,350 +8179,367 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consolidation de la formation à la gestion de crise par la scénarisation pédagogique des exercices</w:t>
+                <w:t xml:space="preserve">Comment évaluer les participants d’un exercice de formation à la gestion de crise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Limousin</w:t>
+                <w:t xml:space="preserve">Dimitri Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karine Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prise de décision en situation de crise : Recherche et innovations pour une formation optimale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.55-70, 2019, 9781784055660</w:t>
+              <w:t xml:space="preserve">, p. 93-112, 2019, 9781784065669</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03315476v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment évaluer les participants d’un exercice de formation à la gestion de crise ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éléments de perspectives pour aller plus loin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Lapierre</w:t>
+                <w:t xml:space="preserve">Philippe Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Frealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...38 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Sauvagnargues. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prise de décision en situation de crise : Recherche et innovations pour une formation optimale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 93-112, 2019, 9781784065669</w:t>
+              <w:t xml:space="preserve">, pp.157-168, 2019, 9781784065660</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03315482v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepts, outils et méthodes pour la formation à la gestion de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8517,1260 +8552,1243 @@
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Sauvagnargues. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prise de décision en situation de crise : Recherche et innovations pour une formation optimale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.5-32, 2019, 9781784065660</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03315469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments de perspectives pour aller plus loin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entraînement numérique pour les autorités : qualifier la meilleure façon de communiquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Laverdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
-[...64 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karine Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Caparos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prise de décision en situation de crise : Recherche et innovations pour une formation optimale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.157-168, 2019, 9781784065660</w:t>
+              <w:t xml:space="preserve">, p. 135-156, 2019, 9781784065669</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03315489v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entraînement numérique pour les autorités : qualifier la meilleure façon de communiquer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Weiss</w:t>
+                <w:t xml:space="preserve">La simulation de crises majeures pour la formation des décideurs et futurs décideurs : des jeux, sérieux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prise de décision en situation de crise : Recherche et innovations pour une formation optimale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 135-156, 2019, 9781784065669</w:t>
+              <w:t xml:space="preserve">, p. 33-54, 2019, 9781784065669</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03315487v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La simulation de crises majeures pour la formation des décideurs et futurs décideurs : des jeux, sérieux ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+                <w:t xml:space="preserve">Consolidation de la formation à la gestion de crise par la scénarisation pédagogique des exercices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Sauvagnargues. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prise de décision en situation de crise : Recherche et innovations pour une formation optimale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 33-54, 2019, 9781784065669</w:t>
+              <w:t xml:space="preserve">, pp.55-70, 2019, 9781784055660</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03315472v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Crisis Exercises and Managers’ Skills through the Development of Scenario Design</w:t>
+                <w:t xml:space="preserve">How Can We Evaluate the Participants of a Crisis Management Training Exercise?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Limousin</w:t>
+                <w:t xml:space="preserve">Dimitri Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karine Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decision-making in Crisis Situations: Research and Innovation for Optimal Training</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...13 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">, , p. 103-124, 2018, 978-1-119-55782-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02923807v1</w:t>
+                <w:t xml:space="preserve">hal-02923819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concepts, Tools and Methods for Crisis Management Training</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital Training for Authorities: What is the Best Way to Communicate During a Crisis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Laverdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karine Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Caparos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decision-making in Crisis Situations: Research and Innovation for Optimal Training</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , p. 1-33, 2018, 978-1-119-55782-1. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, , p. 149-174, 2018, 978-1-119-55782-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02923794v1</w:t>
+                <w:t xml:space="preserve">hal-02923833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Can We Evaluate the Participants of a Crisis Management Training Exercise?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards A Serious Game Within the Frame of Major Crisis Simulations for Decision-makers: How Do We Connect the DOTs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decision-making in Crisis Situations: Research and Innovation for Optimal Training</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , p. 103-124, 2018, 978-1-119-55782-1. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, , p. 35-58, 2018, 978-1-119-55782-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02923819v1</w:t>
+                <w:t xml:space="preserve">hal-02923801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards A Serious Game Within the Frame of Major Crisis Simulations for Decision-makers: How Do We Connect the DOTs?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some Perspectives Moving Forward</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Frealle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decision-making in Crisis Situations: Research and Innovation for Optimal Training</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , p. 35-58, 2018, 978-1-119-55782-1. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, , p. 175-188, 2018, 978-1-119-55782-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02923801v1</w:t>
+                <w:t xml:space="preserve">hal-02923834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Training for Authorities: What is the Best Way to Communicate During a Crisis?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Laverdet</w:t>
+                <w:t xml:space="preserve">Improving Crisis Exercises and Managers’ Skills through the Development of Scenario Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Weiss</w:t>
-[...43 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Sauvagnargues. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decision-making in Crisis Situations: Research and Innovation for Optimal Training</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , p. 149-174, 2018, 978-1-119-55782-1. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.59-78, 2018, 978-1-119-55782-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02923833v1</w:t>
+                <w:t xml:space="preserve">hal-02923807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Perspectives Moving Forward</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Concepts, Tools and Methods for Crisis Management Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decision-making in Crisis Situations: Research and Innovation for Optimal Training</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , p. 175-188, 2018, 978-1-119-55782-1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch8⟩</w:t>
+              <w:t xml:space="preserve">, , p. 1-33, 2018, 978-1-119-55782-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923834v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing a tool to assess trainees during crisis management training for major risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9809,70 +9827,70 @@
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luca Podofillini, Bruno Sudret, Bozidar Stojadinovic, Enrico Zio and Wolfgang Kröger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26, CRC Press, pp.195-202, 2015, ESREL 2015, 9781315648415. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/b19094-30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01534534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9882,51 +9900,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d’avancement annuel Projet Criz’Innov : L’émergence d’un pôle d’excellence numérique en gestion de crise regroupant l’ensemble des acteurs du domaine afin de faciliter les transferts technologiques et l’innovation collaborative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Secheppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9965,73 +9983,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IMT Mines Alès. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles génériques (indicateur et résilience), LT3—Modélisation, LT3.L1, Projet RESIIST, Résilience des infrastructures et systèmes interconnectés (Resilience of Interconnected Infrastructures and Systems)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Weppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10083,73 +10101,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IMT Mines Alès. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description du cas d’étude « IMT Mines Alès », LT1—Elaboration cas d’utilisation, LT1.L2.3, Projet RESIIST, Résilience des infrastructures et systèmes interconnectés (Resilience of Interconnected Infrastructures and Systems)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10162,87 +10180,87 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IMT Mines Alès. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan conclusif du projet PRECISION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Piatyszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10284,51 +10302,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Mines Saint-Etienne; IMT Mines Alès. 2020, 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02518488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10338,114 +10356,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie d'évaluation du niveau de risque d'un site industriel de type Seveso, basée sur la gravité des accidents majeurs et la vulnérabilité de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ingénierie de l'environnement. Université Aix Marseille 1, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2002AIX11060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02345859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId209"/>
+      <w:footerReference w:type="default" r:id="rId211"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10513,51 +10531,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B9A00682"/>
+    <w:nsid w:val="2D8B08CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10744,51 +10762,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-tixier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8513-5104" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076308197" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/M-7831-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05517497v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tixier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Secheppet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03948697v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuyu Yang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Weppe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffr&#233;chine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2022.106049" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696019v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2290117" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03678576v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2290124" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03820113v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Pottier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Artigue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Olivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chaignaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2295008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03522982v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir Roumili" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bossu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daclin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12360" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929793v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kamissoko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazo Nastov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2018.1546327" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02484318v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Frealle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534110v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tena-Chollet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648143" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534485v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lapierre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648147" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913969v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Limousin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1653054" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534398v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dandrieux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2016.03.025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03677982v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Munier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1331011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799362v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tixier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dusserre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mangin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2013.02.010" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03677986v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Planas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pastor" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Presutto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2007.07.032" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDFCRFKM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00413024v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dandrieux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bubbico" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mazzarotta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2005.07.020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V5BZCW4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411623v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G. Luccone" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SAFE050311" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02939497v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rault Doumax" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03678007v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rault-Doumax" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ollivier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourely" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1364-8152(02)00025-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKCHN9HS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961858v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Salvi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gaston" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0950-4230(02)00008-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05470964v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Wienin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Rabah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471029v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubry de Paule" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fertier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04770741v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04193262v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04098045v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04158963v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04305131v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Fanlo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966591v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weppe Alexandre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tixier J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03714520v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03678613v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03285233v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03200359v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03451706v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_377-cd" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03521265v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435318v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03521271v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03338724v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_20" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02424790v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dolidon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42517-3_20" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02974291v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Iancheruk" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02992817v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fanlo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-14-8593-0_5139-cd" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291612v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piatyszek" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02140134v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amendeep Amendeep" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazho Nastov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291667v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930248v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428773" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01955618v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930461v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408047v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970922v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagnon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Debray" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fontaine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976229v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976186v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dautun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chapelain" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973238v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970130v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bouet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299361v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Heymes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecysyn" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04665653v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969997v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bubbico" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo.G. Luccone" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412969v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969958v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412963v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412966v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969913v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00721261v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hubert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972356v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509822v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laverdet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caparos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291649v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510673v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Allon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Muller" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315476v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/prise-de-decision-en-situation-de-crise/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315482v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315469v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315489v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315487v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315472v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923807v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/book.php?id=1394" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923794v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923819v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923801v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923833v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923834v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch8" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534534v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b19094-30" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03524707v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03524704v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03524705v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02518488v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02345859v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002AIX11060" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-tixier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8513-5104" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076308197" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/M-7831-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05517497v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tixier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Secheppet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03948697v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuyu Yang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Weppe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffr&#233;chine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2022.106049" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696019v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2290117" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03678576v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2290124" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03820113v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Pottier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Artigue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Olivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chaignaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2295008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03522982v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir Roumili" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bossu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daclin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12360" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929793v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kamissoko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazo Nastov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2018.1546327" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02484318v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Frealle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534110v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tena-Chollet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648143" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913969v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Limousin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1653054" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534485v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lapierre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648147" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534398v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dandrieux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2016.03.025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03677982v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Munier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1331011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799362v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tixier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dusserre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mangin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2013.02.010" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03677986v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Planas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pastor" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Presutto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2007.07.032" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDFCRFKM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00413024v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dandrieux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bubbico" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mazzarotta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2005.07.020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V5BZCW4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411623v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G. Luccone" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SAFE050311" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02939497v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rault Doumax" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03678007v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rault-Doumax" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ollivier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourely" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1364-8152(02)00025-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKCHN9HS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961858v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Salvi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gaston" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0950-4230(02)00008-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05470964v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Wienin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Rabah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF67861.2026.11440720" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471029v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubry de Paule" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fertier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF67861.2026.11440778" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04770741v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04193262v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04098045v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04158963v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04305131v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Fanlo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03714520v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966591v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weppe Alexandre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tixier J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03678613v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03200359v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03285233v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03451706v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_377-cd" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03521265v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03338724v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_20" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03521271v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435318v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02424790v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dolidon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42517-3_20" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02974291v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Iancheruk" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02992817v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fanlo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-14-8593-0_5139-cd" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02140134v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amendeep Amendeep" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazho Nastov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291667v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piatyszek" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291612v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930248v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428773" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01955618v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930461v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408047v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976229v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagnon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Debray" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970922v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fontaine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976186v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dautun" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chapelain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970130v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bouet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299361v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Heymes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecysyn" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04665653v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973238v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969997v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bubbico" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo.G. Luccone" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969958v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412969v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412963v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412966v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969913v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00721261v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hubert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972356v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291649v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509822v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laverdet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caparos" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510673v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Allon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Muller" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315482v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/prise-de-decision-en-situation-de-crise/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315489v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315469v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315487v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315472v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315476v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923819v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923833v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch7" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923801v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923834v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch8" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923807v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/book.php?id=1394" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923794v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534534v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b19094-30" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03524707v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03524704v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03524705v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02518488v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02345859v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002AIX11060" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>