--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -193,2600 +193,2708 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niovelius : un jeu hybride d’enquête pour former à la gestion des pollutions maritimes accidentelles par produits chimiques</w:t>
+                <w:t xml:space="preserve">Activité des concepteurs du jeu d’apprentissage Niovelius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mélanie Secheppet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Secheppet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 39</w:t>
+              <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.Pages 153 à 168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05517497v1</w:t>
+                <w:t xml:space="preserve">hal-05582962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicator-based resilience assessment for critical infrastructures – A review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Weppe</w:t>
+                <w:t xml:space="preserve">Niovelius : un jeu hybride d’enquête pour former à la gestion des pollutions maritimes accidentelles par produits chimiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mélanie Secheppet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safety Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03948697v1</w:t>
+                <w:t xml:space="preserve">hal-05517497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reference Framework to Build Crisis Exercises for Strategic Crisis Unit: an Integrated Approach from Scenario to Debriefing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Indicator-based resilience assessment for critical infrastructures – A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuyu Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barroca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Weppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Laffréchine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET2290117⟩</w:t>
+              <w:t xml:space="preserve">Safety Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 160, pp.106049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssci.2022.106049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03696019v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving an Observation Tool of crisis management teams by involving Crisis Managers</w:t>
+                <w:t xml:space="preserve">A Reference Framework to Build Crisis Exercises for Strategic Crisis Unit: an Integrated Approach from Scenario to Debriefing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mélanie Secheppet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 90, pp.739-744. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET2290124⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 90, pp.697-702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET2290117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03678576v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odour Nuisance: a New Methodology to Evaluate and Anticipate the Risk</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Veronica Artigue</w:t>
+                <w:t xml:space="preserve">Improving an Observation Tool of crisis management teams by involving Crisis Managers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Secheppet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, ISBN 978-88-95608-94-5, 95, pp.43-48. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET2295008⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 90, pp.739-744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET2290124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820113v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to Nuclear Safety Demonstration Through System Modelling and Artificial Intelligence</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Daclin</w:t>
+                <w:t xml:space="preserve">Odour Nuisance: a New Methodology to Evaluate and Anticipate the Risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billy Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chaignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/inst.12360⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, ISBN 978-88-95608-94-5, 95, pp.43-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET2295008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522982v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous and multidimensional assessment of resilience based on functionality analysis for interconnected systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederick Benaben</w:t>
+                <w:t xml:space="preserve">Contribution to Nuclear Safety Demonstration Through System Modelling and Artificial Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emir Roumili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Daclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15732479.2018.1546327⟩</w:t>
+              <w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (4), pp.31-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/inst.12360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929793v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un simulateur de gestion de crise inondations pour les citoyens : Application aux riverains du Rhône</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Continuous and multidimensional assessment of resilience based on functionality analysis for interconnected systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Kamissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blazo Nastov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Benaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geo-Eco-Trop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (4), pp.427-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15732479.2018.1546327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-02484318v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Semi-Virtual Training Environment (Serious Game) for Decision-Makers Facing up a Major Crisis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Un simulateur de gestion de crise inondations pour les citoyens : Application aux riverains du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geo-Eco-Trop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (43), pp.503 - 518</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01534110v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-02484318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method and tools to scenarios design for crisis management exercises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Limousin</w:t>
+                <w:t xml:space="preserve">Design of a Semi-Virtual Training Environment (Serious Game) for Decision-Makers Facing up a Major Crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Frealle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 53, pp.319-324. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET1653054⟩</w:t>
+              <w:t xml:space="preserve">, 2016, Simulation and Modelling, 48, pp.2016 - 2016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1648143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913969v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01534110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing an EVADE (EVAluation and DEbriefing) Method to Assess Trainees during Crisis Management Training for Major Hazards and Feedback Them</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Lapierre</w:t>
+                <w:t xml:space="preserve">A new method and tools to scenarios design for crisis management exercises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Weiss</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 48, pp.877-882. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET1648147⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 53, pp.319-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1653054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01534485v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training decision-makers: Existing strategies for natural and technological crisis management and specifications of an improved simulation-based tool</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Developing an EVADE (EVAluation and DEbriefing) Method to Assess Trainees during Crisis Management Training for Major Hazards and Feedback Them</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Slangen</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safety Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssci.2016.03.025⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48, pp.877-882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1648147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01534398v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01534485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdependencies Between Industrial Infrastructures: Territorial Vulnerability Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Rey</w:t>
+                <w:t xml:space="preserve">Training decision-makers: Existing strategies for natural and technological crisis management and specifications of an improved simulation-based tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Slangen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET1331011⟩</w:t>
+              <w:t xml:space="preserve">Safety Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97, pp.144-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssci.2016.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677982v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01534398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a spatial risk assessment tool for the transportation of hydrocarbons: Methodology and implementation in a geographical information system</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interdependencies Between Industrial Infrastructures: Territorial Vulnerability Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2013.02.010⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31, pp.61-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1331011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799362v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of the MITRA project: Monitoring and intervention for the transportation of dangerous goods</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Tixier</w:t>
+                <w:t xml:space="preserve">Development of a spatial risk assessment tool for the transportation of hydrocarbons: Methodology and implementation in a geographical information system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Mangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2007.07.032⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46, pp.61 - 74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2013.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03677986v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental vulnerability assessment in the vicinity of an industrial site in the frame of ARAMIS European project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Results of the MITRA project: Monitoring and intervention for the transportation of dangerous goods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Planas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Presutto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Volume 130 (Issue 3), pp.Pages 251-264. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2005.07.020⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 152 (2), pp.516-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2007.07.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00413024v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability of the environment in the proximity of an industrial site</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental vulnerability assessment in the vicinity of an industrial site in the frame of ARAMIS European project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J. Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">G. Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bubbico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. G. Luccone</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mazzarotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safety and Security Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2495/SAFE050311⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Volume 130 (Issue 3), pp.Pages 251-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2005.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00411623v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00413024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l'aide à la décision en situation de crise</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Vulnerability of the environment in the proximity of an industrial site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Rault Doumax</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bubbico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. G. Luccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Safety and Security Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, volume 82 (WIT Transactions on The Built Environment), pp.944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2495/SAFE050311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939497v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00411623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSIRIS: software for the consequence evaluation of transportation of dangerous goods accidents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution à l'aide à la décision en situation de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rault Doumax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.45-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03678007v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">OSIRIS: software for the consequence evaluation of transportation of dangerous goods accidents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rault-Doumax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bourely</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 17 (7), pp.627-637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1364-8152(02)00025-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Review of 62 risk analysis methodologies of industrial plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Salvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gaston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 15 (4), pp.291-303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0950-4230(02)00008-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00961858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2796,1055 +2904,1055 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a UAF-Based Multi-View Territorial Architecture: An MBSoSE Approach to Model Critical Infrastructures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">A Model-Based System Engineering approach for Business Continuity Management in Hospitals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubry de Paule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Samuel Wienin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Souad Rabah</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFIS Annual Congress - International Workshop on Systems Engineering Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Toulouse, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IEEECONF67861.2026.11440720⟩</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEEECONF67861.2026.11440778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05470964v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model-Based System Engineering approach for Business Continuity Management in Hospitals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Toward a UAF-Based Multi-View Territorial Architecture: An MBSoSE Approach to Model Critical Infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Samuel Wienin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Rabah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFIS Annual Congress - International Workshop on Systems Engineering Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Toulouse, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IEEECONF67861.2026.11440778⟩</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEEECONF67861.2026.11440720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05471029v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité des concepteurs et activité des joueurs pour le développement du jeu d'apprentissage Novelius</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activité des concepteurs et activité des joueurs pour le développement du jeu d'apprentissage Niovelius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Secheppet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M'2024 - Perception et Modèles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir un jeu sérieux pour sensibiliser à la gestion d’une pollution maritime : tenir la tension entre les composantes didactiques et ludiques du dispositif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Secheppet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFTS 2023 - Faire résultat(s) dans les recherches en éducation. Pourquoi ? Avec qui ? Comment ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des pollutions marines (Projet H2020 MANIFESTS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Secheppet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque IMT 2023 : « Sécurité et Résilience »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche du territoire orienté modèle et jumeau numérique pour la gestion des risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Samuel Wienin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TERINT 2023 - 2ième rencontres scientifiques sur les territoires intelligents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gêne olfactive: une nouvelle méthode pour évaluer et anticiper le risque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billy Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Fanlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M2023 - XVème édition : Évaluation(s), du concept aux objets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des jeux sérieux pour se préparer à la gestion de crise : alternatives et compléments aux simulations pleine échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Secheppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude franco-suisse pour les chargé.es d'exercice territoriaux « Planifier, concevoir, mettre en œuvre, et débriefer un exercice de crise »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, A distance, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building of a new framework for resilience assessment based on an ecosystem of &amp;quot; -ilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weppe Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tixier Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Lambda Mu 23 « Innovations et maîtrise des risques pour un avenir durable » - 23e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développer l’observation des exercices pour la formation des cellules de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Secheppet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3859,2656 +3967,2652 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SELF 2022 - 56e congrès SELF Vulnérabilités et risques émergents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03678613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité du chargé d’exercice et technologie numérique : Vers un outil d’observation d’exercice de crise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+                <w:t xml:space="preserve">An innovative approach for ongoing assessment of critical infrastructures’ resilience based on a nonfunctional requirement ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Weppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Kamissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire formation de formateurs par la recherche - Numérique et formation dans les métiers adressés à autrui</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESREL 2021 - 31st European Safety and Reliability Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Angers, France. pp.3425-3432, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_377-cd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200359v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la scénarisation au débriefing : méthodes et outils pour les personnes en charge des exercices de crise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les exercices de crise et la place de l’observation : ce qu’en disent les acteurs de terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Secheppet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Secheppet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres franco-suisses du réseau de recherche CRAFT/UniGe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Journée thématique Observer les exercices de crise organisée par IMT Mines Alès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Alès (à distance), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285233v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative approach for ongoing assessment of critical infrastructures’ resilience based on a nonfunctional requirement ecosystem</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Daclin</w:t>
+                <w:t xml:space="preserve">Activité du chargé d’exercice et technologie numérique : Vers un outil d’observation d’exercice de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Secheppet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL 2021 - 31st European Safety and Reliability Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire formation de formateurs par la recherche - Numérique et formation dans les métiers adressés à autrui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier Paul Valéry, Apr 2021, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451706v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les exercices de crise et la place de l’observation : ce qu’en disent les acteurs de terrain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la scénarisation au débriefing : méthodes et outils pour les personnes en charge des exercices de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Secheppet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Secheppet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique Observer les exercices de crise organisée par IMT Mines Alès</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Alès (à distance), France</w:t>
+              <w:t xml:space="preserve">Rencontres franco-suisses du réseau de recherche CRAFT/UniGe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03521265v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Safety Requirements Engineering: An Approach for Modelling and Assessment of Nuclear Safety Requirementsin MBSE Context</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Questionner l'activité d'observateur d'exercice de crise pour accompagner le développement d'un outil numérique d'aide à l'observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Secheppet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Working Conference on Virtual Enterprises (PRO-VE 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Entretiens du Risque 2021 "Activités et crises : les métiers du risque face aux enjeux de la société - Quels apports et quelles questions ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMDR (Institut pour la Maitrise des Risques), Nov 2021, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-03338724v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de deux outils d’observation : grilles et outil numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Secheppet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique Observer les exercices de crise organisée par IMT Mines Alès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Alès (à distance), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionner l'activité d'observateur d'exercice de crise pour accompagner le développement d'un outil numérique d'aide à l'observation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Collaborative Safety Requirements Engineering: An Approach for Modelling and Assessment of Nuclear Safety Requirementsin MBSE Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emir Roumili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Daclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Plana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Entretiens du Risque 2021 "Activités et crises : les métiers du risque face aux enjeux de la société - Quels apports et quelles questions ?"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd Working Conference on Virtual Enterprises (PRO-VE 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Saint-Etienne, France. pp.227-236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85969-5_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435318v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-03338724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience of Interconnected Infrastructures and Systems: the RESIIST project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Kamissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blazo Nastov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Dolidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAT 2019 - 1st International Conference on Applied Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Quito, Ecuador. p.257-270, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-42517-3_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Requirements Engineering enabled by Natural Language Processing and Artiﬁcial Intelligence for Nuclear Safety Demonstration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emir Roumili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksei Iancheruk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSDM 2020 - Complex System Design and Management 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odour nuisance: decision support tools to anticipate and represent levels of odour nuisance on a territory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billy Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Fanlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESREL 2020 - The 30th European Safety and Reliability Conference ; PSAM 15 - 15th Probabilistic Safety Assessment and Management Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Venise, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3850/978-981-14-8593-0_5139-cd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Decision Support System for resilience based on functionality analysis of interconnected systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amendeep Amendeep</w:t>
+                <w:t xml:space="preserve">Un simulateur de gestion de crise inondation pour le grand public, de 7 à 77 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blazho Nastov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
+                <w:t xml:space="preserve">Eric Piatyszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EmC-ICDSST2019 - 5th International Conference on Decision Support System Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Madeira, Portugal. pp.20-26</w:t>
+              <w:t xml:space="preserve">AFGP 2019 - 6e colloque de l'Association francophone de géographie physique - Géographie physique et gestion des risques et des catastrophes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone de Géographie physique, Sep 2019, Arlon, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140134v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-02291612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CIT’IN CRISE: A flood crisis management simulator for citizens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Decision Support System for resilience based on functionality analysis of interconnected systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Kamissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Benaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Piatyszek</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bouillet</w:t>
+                <w:t xml:space="preserve">Amendeep Amendeep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blazho Nastov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDRIM 2019, Knowledge-based Disaster Risk Management: Broadening the scope by « Smart Territories » for Sustainable and Resilient Cities and Organizations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">EmC-ICDSST2019 - 5th International Conference on Decision Support System Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Madeira, Portugal. pp.20-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-02291667v1</w:t>
+                <w:t xml:space="preserve">hal-02140134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un simulateur de gestion de crise inondation pour le grand public, de 7 à 77 ans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">CIT’IN CRISE: A flood crisis management simulator for citizens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Piatyszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFGP 2019 - 6e colloque de l'Association francophone de géographie physique - Géographie physique et gestion des risques et des catastrophes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association francophone de Géographie physique, Sep 2019, Arlon, Belgique</w:t>
+              <w:t xml:space="preserve">IDRIM 2019, Knowledge-based Disaster Risk Management: Broadening the scope by « Smart Territories » for Sustainable and Resilient Cities and Organizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-02291612v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-02291667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Model-Based Method for Resilient Critical Infrastructure Engineering. How to model Critical Infrastructures and evaluate its resilience?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Kamissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SoSE 2018 - 13th System of Systems Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2018, Paris, France. art. 8428773 - p.561-567, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SYSOSE.2018.8428773⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un simulateur de gestion de crise inondations pour les citoyens. Application aux riverains du Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vème colloque de l’AFGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01955618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for Critical Infrastructure Resilience Engineering: The MAIIEUTIC project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conférence I-ESA, Interoperability for Enterpriose Systems and Application 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Guimaraes, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Method And Tools to Scenarios Design for Crisis Management Exercises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CISAP7: 7TH INTERNATIONAL CONFERENCE ON SAFETY AND ENVIRONMENT IN PROCESS INDUSTRY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Ischia, Italy. pp.319-324, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3303/CET1653054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of atmospheric dispersion modeling in emergency situation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Sensitivity analysis applied to observable parameters in case of flammable gas dispersion modeling In emergency situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Debray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Debray</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Spring Meeting 2011 &amp; 7. Global Congress on Process Safety (GCPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Chicago, United States. pp.NC</w:t>
+              <w:t xml:space="preserve">3. International Conference on Risk Analysis and Crisis Response (RACR 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Loredo, United States. pp.140-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00976229v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis applied to observable parameters in case of flammable gas dispersion modeling In emergency situation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Sensitivity analysis of atmospheric dispersion modeling in emergency situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Debray</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Conference on Risk Analysis and Crisis Response (RACR 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Loredo, United States. pp.140-145</w:t>
+              <w:t xml:space="preserve">AIChE Spring Meeting 2011 &amp; 7. Global Congress on Process Safety (GCPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Chicago, United States. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970922v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00976229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crisis management : improvement of knowledge and development of a decision aid process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Dautun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Chapelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Symposium on Loss Prevention and Safety Promotion in the Process Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Edimbourg, United Kingdom. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00976186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a risk knowledge platform dedicated to accident of dangerous goods transportation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le traitement de l'incertitude en gestion de crise : mise en place d'une veille stratégique du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Dautun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Dandrieux</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Chapelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Safety and Reliability (ESREL 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Estoril, Portugal. pp.117-122</w:t>
+              <w:t xml:space="preserve">Colloque de maîtrise des risques et sûreté de fonctionnement "Risques et performances"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Lille, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970130v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00973238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated methodology research to determine consequences of a vessel destruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Heymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6516,51 +6620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lecysyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. Eur. Saf. Reliab. Conf. 2006, ESREL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Porto, Portugal</w:t>
@@ -6583,1190 +6687,1194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global approach of spatial risk assessment (GIS) of hydrocarbon transportation in the Ile de France region</w:t>
+                <w:t xml:space="preserve">Development of a risk knowledge platform dedicated to accident of dangerous goods transportation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Mangin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rémy Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL 2006 - European safety and reliability conference; Safety and reliability for managing risk</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Estoril, Portugal</w:t>
+              <w:t xml:space="preserve">International Conference on Safety and Reliability (ESREL 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Estoril, Portugal. pp.117-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665653v1</w:t>
+                <w:t xml:space="preserve">ineris-00970130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le traitement de l'incertitude en gestion de crise : mise en place d'une veille stratégique du territoire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A global approach of spatial risk assessment (GIS) of hydrocarbon transportation in the Ile de France region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de maîtrise des risques et sûreté de fonctionnement "Risques et performances"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Lille, France. pp.6</w:t>
+              <w:t xml:space="preserve">ESREL 2006 - European safety and reliability conference; Safety and reliability for managing risk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Estoril, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00973238v1</w:t>
+                <w:t xml:space="preserve">hal-04665653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability of the environment in the proximity of an industrial site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Bubbico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo.G. Luccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Safety and security engineering (SAFE 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Rome, Italy. pp.309-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability of the environment in the proximity of an industrial site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Bubbico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo.G. Luccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. SRA Europe annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability of the environment in the proximity of an industrial site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bubbico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. G. Luccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAFE 2005, First International Conference on Safety and Security Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00412969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability of the environment in the proximity of an industrial site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bubbico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. G. Luccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11eme International Symposium Loss Prevention 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Conference of Society for Risk Analysis - Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00412963v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00412966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability of the environment in the proximity of an industrial site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bubbico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. G. Luccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of Society for Risk Analysis - Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">11eme International Symposium Loss Prevention 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00412966v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00412963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability of the environment in the proximity of an industrial site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Bubbico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo.G. Luccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Loss Prevention and Safety Promotion in the Process Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Praha, Czech Republic. pp.1260-1267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the environment vulnerability in the surroundings of an industrial site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Safety and Reliability conference 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Maastricht, Netherlands. pp 1543-1551</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00721261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a risk assessment methodology for seveso II establishments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Salvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gaston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Safety and Reliability (ESREL 2001)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Turin, Italy. pp.529-536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00972356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7776,400 +7884,400 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif de formation des citoyens au risque inondation et à la gestion de crise</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Alerter les populations sur Facebook, un cap à franchir pour l’autorité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Laverdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Caparos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises Nationales des Risques Naturels 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Cap'Alert 2019 - Diffuser autrement l'alerte à la population en cas de danger : une question de moyens ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Avignon, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-02291649v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alerter les populations sur Facebook, un cap à franchir pour l’autorité ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dispositif de formation des citoyens au risque inondation et à la gestion de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Piatyszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cap'Alert 2019 - Diffuser autrement l'alerte à la population en cas de danger : une question de moyens ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Avignon, France. 2019</w:t>
+              <w:t xml:space="preserve">Assises Nationales des Risques Naturels 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02509822v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-02291649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The RESIIST project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Kamissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blazo Nastov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Allon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WISG 2019 - Workshop Interdisciplinaire sur la Sécurité Globale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02510673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8179,1718 +8287,1718 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment évaluer les participants d’un exercice de formation à la gestion de crise ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+                <w:t xml:space="preserve">Consolidation de la formation à la gestion de crise par la scénarisation pédagogique des exercices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Sauvagnargues. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prise de décision en situation de crise : Recherche et innovations pour une formation optimale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-70, 2019, 9781784055660</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISTE</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03315482v1</w:t>
+                <w:t xml:space="preserve">hal-03315476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments de perspectives pour aller plus loin</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entraînement numérique pour les autorités : qualifier la meilleure façon de communiquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Laverdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Caparos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prise de décision en situation de crise : Recherche et innovations pour une formation optimale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.157-168, 2019, 9781784065660</w:t>
+              <w:t xml:space="preserve">, p. 135-156, 2019, 9781784065669</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03315489v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concepts, outils et méthodes pour la formation à la gestion de crise</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Comment évaluer les participants d’un exercice de formation à la gestion de crise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...7 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prise de décision en situation de crise : Recherche et innovations pour une formation optimale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.5-32, 2019, 9781784065660</w:t>
+              <w:t xml:space="preserve">, p. 93-112, 2019, 9781784065669</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03315469v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entraînement numérique pour les autorités : qualifier la meilleure façon de communiquer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Laverdet</w:t>
+                <w:t xml:space="preserve">Concepts, outils et méthodes pour la formation à la gestion de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Weiss</w:t>
-[...43 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dimitri Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Frealle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Sauvagnargues. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prise de décision en situation de crise : Recherche et innovations pour une formation optimale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 135-156, 2019, 9781784065669</w:t>
+              <w:t xml:space="preserve">, pp.5-32, 2019, 9781784065660</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03315487v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La simulation de crises majeures pour la formation des décideurs et futurs décideurs : des jeux, sérieux ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Éléments de perspectives pour aller plus loin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Frealle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...25 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Sauvagnargues. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prise de décision en situation de crise : Recherche et innovations pour une formation optimale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 33-54, 2019, 9781784065669</w:t>
+              <w:t xml:space="preserve">, pp.157-168, 2019, 9781784065660</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03315472v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consolidation de la formation à la gestion de crise par la scénarisation pédagogique des exercices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La simulation de crises majeures pour la formation des décideurs et futurs décideurs : des jeux, sérieux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prise de décision en situation de crise : Recherche et innovations pour une formation optimale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.55-70, 2019, 9781784055660</w:t>
+              <w:t xml:space="preserve">, p. 33-54, 2019, 9781784065669</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03315476v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Can We Evaluate the Participants of a Crisis Management Training Exercise?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+                <w:t xml:space="preserve">Improving Crisis Exercises and Managers’ Skills through the Development of Scenario Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Sauvagnargues. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decision-making in Crisis Situations: Research and Innovation for Optimal Training</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , p. 103-124, 2018, 978-1-119-55782-1. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.59-78, 2018, 978-1-119-55782-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02923819v1</w:t>
+                <w:t xml:space="preserve">hal-02923807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Training for Authorities: What is the Best Way to Communicate During a Crisis?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Laverdet</w:t>
+                <w:t xml:space="preserve">Concepts, Tools and Methods for Crisis Management Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Weiss</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dimitri Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Frealle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decision-making in Crisis Situations: Research and Innovation for Optimal Training</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , p. 149-174, 2018, 978-1-119-55782-1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch7⟩</w:t>
+              <w:t xml:space="preserve">, , p. 1-33, 2018, 978-1-119-55782-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923833v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards A Serious Game Within the Frame of Major Crisis Simulations for Decision-makers: How Do We Connect the DOTs?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">How Can We Evaluate the Participants of a Crisis Management Training Exercise?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Tixier</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decision-making in Crisis Situations: Research and Innovation for Optimal Training</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , p. 35-58, 2018, 978-1-119-55782-1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch2⟩</w:t>
+              <w:t xml:space="preserve">, , p. 103-124, 2018, 978-1-119-55782-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923801v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Perspectives Moving Forward</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digital Training for Authorities: What is the Best Way to Communicate During a Crisis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Laverdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Caparos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decision-making in Crisis Situations: Research and Innovation for Optimal Training</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , p. 175-188, 2018, 978-1-119-55782-1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch8⟩</w:t>
+              <w:t xml:space="preserve">, , p. 149-174, 2018, 978-1-119-55782-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923834v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Crisis Exercises and Managers’ Skills through the Development of Scenario Design</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Towards A Serious Game Within the Frame of Major Crisis Simulations for Decision-makers: How Do We Connect the DOTs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decision-making in Crisis Situations: Research and Innovation for Optimal Training</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...13 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">, , p. 35-58, 2018, 978-1-119-55782-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02923807v1</w:t>
+                <w:t xml:space="preserve">hal-02923801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concepts, Tools and Methods for Crisis Management Training</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some Perspectives Moving Forward</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decision-making in Crisis Situations: Research and Innovation for Optimal Training</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , p. 1-33, 2018, 978-1-119-55782-1. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, , p. 175-188, 2018, 978-1-119-55782-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02923794v1</w:t>
+                <w:t xml:space="preserve">hal-02923834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing a tool to assess trainees during crisis management training for major risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luca Podofillini, Bruno Sudret, Bozidar Stojadinovic, Enrico Zio and Wolfgang Kröger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26, CRC Press, pp.195-202, 2015, ESREL 2015, 9781315648415. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/b19094-30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01534534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9900,453 +10008,453 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d’avancement annuel Projet Criz’Innov : L’émergence d’un pôle d’excellence numérique en gestion de crise regroupant l’ensemble des acteurs du domaine afin de faciliter les transferts technologiques et l’innovation collaborative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Secheppet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Secheppet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IMT Mines Alès. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles génériques (indicateur et résilience), LT3—Modélisation, LT3.L1, Projet RESIIST, Résilience des infrastructures et systèmes interconnectés (Resilience of Interconnected Infrastructures and Systems)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Weppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Daclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Daclin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IMT Mines Alès. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description du cas d’étude « IMT Mines Alès », LT1—Elaboration cas d’utilisation, LT1.L2.3, Projet RESIIST, Résilience des infrastructures et systèmes interconnectés (Resilience of Interconnected Infrastructures and Systems)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IMT Mines Alès. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan conclusif du projet PRECISION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Piatyszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Mines Saint-Etienne; IMT Mines Alès. 2020, 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02518488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10356,114 +10464,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie d'évaluation du niveau de risque d'un site industriel de type Seveso, basée sur la gravité des accidents majeurs et la vulnérabilité de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ingénierie de l'environnement. Université Aix Marseille 1, 2002. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2002AIX11060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02345859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId211"/>
+      <w:footerReference w:type="default" r:id="rId212"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10531,51 +10639,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D8B08CD"/>
+    <w:nsid w:val="1C8B42DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10762,51 +10870,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-tixier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8513-5104" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076308197" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/M-7831-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05517497v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tixier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Secheppet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03948697v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuyu Yang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Weppe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffr&#233;chine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2022.106049" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696019v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2290117" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03678576v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2290124" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03820113v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Pottier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Artigue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Olivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chaignaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2295008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03522982v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir Roumili" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bossu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daclin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12360" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929793v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kamissoko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazo Nastov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2018.1546327" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02484318v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Frealle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534110v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tena-Chollet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648143" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913969v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Limousin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1653054" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534485v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lapierre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648147" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534398v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dandrieux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2016.03.025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03677982v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Munier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1331011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799362v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tixier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dusserre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mangin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2013.02.010" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03677986v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Planas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pastor" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Presutto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2007.07.032" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDFCRFKM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00413024v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dandrieux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bubbico" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mazzarotta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2005.07.020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V5BZCW4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411623v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G. Luccone" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SAFE050311" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02939497v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rault Doumax" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03678007v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rault-Doumax" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ollivier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourely" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1364-8152(02)00025-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKCHN9HS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961858v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Salvi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gaston" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0950-4230(02)00008-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05470964v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Wienin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Rabah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF67861.2026.11440720" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471029v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubry de Paule" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fertier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF67861.2026.11440778" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04770741v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04193262v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04098045v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04158963v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04305131v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Fanlo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03714520v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966591v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weppe Alexandre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tixier J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03678613v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03200359v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03285233v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03451706v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_377-cd" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03521265v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03338724v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_20" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03521271v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435318v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02424790v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dolidon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42517-3_20" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02974291v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Iancheruk" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02992817v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fanlo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-14-8593-0_5139-cd" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02140134v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amendeep Amendeep" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazho Nastov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291667v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piatyszek" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291612v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930248v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428773" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01955618v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930461v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408047v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976229v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagnon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Debray" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970922v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fontaine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976186v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dautun" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chapelain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970130v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bouet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299361v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Heymes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecysyn" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04665653v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973238v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969997v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bubbico" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo.G. Luccone" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969958v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412969v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412963v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412966v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969913v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00721261v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hubert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972356v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291649v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509822v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laverdet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caparos" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510673v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Allon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Muller" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315482v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/prise-de-decision-en-situation-de-crise/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315489v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315469v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315487v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315472v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315476v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923819v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923833v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch7" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923801v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923834v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch8" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923807v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/book.php?id=1394" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923794v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534534v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b19094-30" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03524707v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03524704v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03524705v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02518488v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02345859v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002AIX11060" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-tixier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8513-5104" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076308197" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/M-7831-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05582962v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Secheppet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tixier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05517497v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03948697v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuyu Yang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Weppe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffr&#233;chine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2022.106049" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696019v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2290117" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03678576v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2290124" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03820113v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Pottier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Artigue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Olivier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chaignaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2295008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03522982v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir Roumili" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bossu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daclin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12360" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929793v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kamissoko" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazo Nastov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2018.1546327" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02484318v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Frealle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534110v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tena-Chollet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648143" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913969v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Limousin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1653054" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534485v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lapierre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648147" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534398v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dandrieux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2016.03.025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03677982v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Munier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1331011" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799362v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tixier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dusserre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mangin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2013.02.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03677986v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Planas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pastor" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Presutto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2007.07.032" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDFCRFKM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00413024v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dandrieux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bubbico" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mazzarotta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2005.07.020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V5BZCW4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411623v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G. Luccone" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SAFE050311" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02939497v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rault Doumax" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03678007v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rault-Doumax" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ollivier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourely" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1364-8152(02)00025-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKCHN9HS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961858v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Salvi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gaston" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0950-4230(02)00008-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471029v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubry de Paule" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Wienin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fertier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF67861.2026.11440778" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05470964v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Rabah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF67861.2026.11440720" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04770741v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04193262v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04098045v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04158963v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04305131v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Fanlo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03714520v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966591v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weppe Alexandre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tixier J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03678613v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03451706v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_377-cd" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03521265v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03200359v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03285233v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435318v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03521271v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03338724v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_20" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02424790v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dolidon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42517-3_20" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02974291v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Iancheruk" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02992817v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fanlo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-14-8593-0_5139-cd" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291612v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piatyszek" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02140134v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amendeep Amendeep" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazho Nastov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291667v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930248v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428773" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01955618v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930461v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408047v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970922v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagnon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Debray" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fontaine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976229v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976186v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dautun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chapelain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973238v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299361v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Heymes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecysyn" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970130v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bouet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04665653v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969997v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bubbico" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo.G. Luccone" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969958v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412969v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412966v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412963v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969913v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00721261v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hubert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972356v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509822v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laverdet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caparos" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291649v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510673v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Allon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Muller" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315476v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/prise-de-decision-en-situation-de-crise/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315487v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315482v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315469v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315489v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315472v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923807v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/book.php?id=1394" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923794v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923819v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch5" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923833v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923801v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923834v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch8" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534534v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b19094-30" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03524707v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03524704v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03524705v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02518488v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02345859v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002AIX11060" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>