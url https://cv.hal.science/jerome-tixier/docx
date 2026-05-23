--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -113,53 +113,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">076308197</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.com/citations?user=bFp_vhsAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">M-7831-2016</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -219,2682 +240,2682 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité des concepteurs du jeu d’apprentissage Niovelius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Secheppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, pp.Pages 153 à 168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05582962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niovelius : un jeu hybride d’enquête pour former à la gestion des pollutions maritimes accidentelles par produits chimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+                <w:t xml:space="preserve">Philippe Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Secheppet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicator-based resilience assessment for critical infrastructures – A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuyu Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Barroca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Weppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Laffréchine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Safety Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 160, pp.106049. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ssci.2022.106049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reference Framework to Build Crisis Exercises for Strategic Crisis Unit: an Integrated Approach from Scenario to Debriefing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Secheppet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Secheppet</w:t>
+                <w:t xml:space="preserve">Philippe Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 90, pp.697-702. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET2290117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving an Observation Tool of crisis management teams by involving Crisis Managers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Secheppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+                <w:t xml:space="preserve">Philippe Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 90, pp.739-744. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET2290124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03678576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odour Nuisance: a New Methodology to Evaluate and Anticipate the Risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billy Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chaignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, ISBN 978-88-95608-94-5, 95, pp.43-48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3303/CET2295008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03820113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to Nuclear Safety Demonstration Through System Modelling and Artificial Intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emir Roumili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 24 (4), pp.31-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/inst.12360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous and multidimensional assessment of resilience based on functionality analysis for interconnected systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Kamissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blazo Nastov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15 (4), pp.427-442. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15732479.2018.1546327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un simulateur de gestion de crise inondations pour les citoyens : Application aux riverains du Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geo-Eco-Trop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4 (43), pp.503 - 518</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-02484318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Semi-Virtual Training Environment (Serious Game) for Decision-Makers Facing up a Major Crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Simulation and Modelling, 48, pp.2016 - 2016. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3303/CET1648143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01534110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method and tools to scenarios design for crisis management exercises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 53, pp.319-324. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3303/CET1653054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing an EVADE (EVAluation and DEbriefing) Method to Assess Trainees during Crisis Management Training for Major Hazards and Feedback Them</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 48, pp.877-882. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3303/CET1648147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01534485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training decision-makers: Existing strategies for natural and technological crisis management and specifications of an improved simulation-based tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Safety Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 97, pp.144-153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ssci.2016.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01534398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interdependencies Between Industrial Infrastructures: Territorial Vulnerability Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 31, pp.61-66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3303/CET1331011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03677982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a spatial risk assessment tool for the transportation of hydrocarbons: Methodology and implementation in a geographical information system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Mangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 46, pp.61 - 74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envsoft.2013.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results of the MITRA project: Monitoring and intervention for the transportation of dangerous goods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Planas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Presutto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 152 (2), pp.516-526. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2007.07.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03677986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental vulnerability assessment in the vicinity of an industrial site in the frame of ARAMIS European project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bubbico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mazzarotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Volume 130 (Issue 3), pp.Pages 251-264. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2005.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00413024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability of the environment in the proximity of an industrial site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bubbico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. G. Luccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Safety and Security Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, volume 82 (WIT Transactions on The Built Environment), pp.944. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2495/SAFE050311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00411623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'aide à la décision en situation de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rault Doumax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.45-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OSIRIS: software for the consequence evaluation of transportation of dangerous goods accidents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rault-Doumax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bourely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 17 (7), pp.627-637. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1364-8152(02)00025-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03678007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of 62 risk analysis methodologies of industrial plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Salvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gaston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Loss Prevention in the Process Industries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 15 (4), pp.291-303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0950-4230(02)00008-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00961858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2904,4977 +2925,4977 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Model-Based System Engineering approach for Business Continuity Management in Hospitals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubry de Paule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Samuel Wienin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFIS Annual Congress - International Workshop on Systems Engineering Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Toulouse, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEEECONF67861.2026.11440778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a UAF-Based Multi-View Territorial Architecture: An MBSoSE Approach to Model Critical Infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Samuel Wienin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Rabah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFIS Annual Congress - International Workshop on Systems Engineering Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Toulouse, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEEECONF67861.2026.11440720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05470964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité des concepteurs et activité des joueurs pour le développement du jeu d'apprentissage Niovelius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Secheppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M'2024 - Perception et Modèles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir un jeu sérieux pour sensibiliser à la gestion d’une pollution maritime : tenir la tension entre les composantes didactiques et ludiques du dispositif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Secheppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFTS 2023 - Faire résultat(s) dans les recherches en éducation. Pourquoi ? Avec qui ? Comment ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des pollutions marines (Projet H2020 MANIFESTS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+                <w:t xml:space="preserve">Philippe Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Secheppet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque IMT 2023 : « Sécurité et Résilience »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche du territoire orienté modèle et jumeau numérique pour la gestion des risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Samuel Wienin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Zacharewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TERINT 2023 - 2ième rencontres scientifiques sur les territoires intelligents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gêne olfactive: une nouvelle méthode pour évaluer et anticiper le risque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billy Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Fanlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M2023 - XVème édition : Évaluation(s), du concept aux objets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des jeux sérieux pour se préparer à la gestion de crise : alternatives et compléments aux simulations pleine échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Secheppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude franco-suisse pour les chargé.es d'exercice territoriaux « Planifier, concevoir, mettre en œuvre, et débriefer un exercice de crise »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, A distance, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building of a new framework for resilience assessment based on an ecosystem of &amp;quot; -ilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weppe Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tixier Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Lambda Mu 23 « Innovations et maîtrise des risques pour un avenir durable » - 23e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développer l’observation des exercices pour la formation des cellules de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Secheppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+                <w:t xml:space="preserve">Philippe Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SELF 2022 - 56e congrès SELF Vulnérabilités et risques émergents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03678613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative approach for ongoing assessment of critical infrastructures’ resilience based on a nonfunctional requirement ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Weppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Kamissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Daclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESREL 2021 - 31st European Safety and Reliability Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Angers, France. pp.3425-3432, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_377-cd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les exercices de crise et la place de l’observation : ce qu’en disent les acteurs de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Secheppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+                <w:t xml:space="preserve">Philippe Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique Observer les exercices de crise organisée par IMT Mines Alès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Alès (à distance), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité du chargé d’exercice et technologie numérique : Vers un outil d’observation d’exercice de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Secheppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire formation de formateurs par la recherche - Numérique et formation dans les métiers adressés à autrui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Montpellier Paul Valéry, Apr 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la scénarisation au débriefing : méthodes et outils pour les personnes en charge des exercices de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Secheppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres franco-suisses du réseau de recherche CRAFT/UniGe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03285233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionner l'activité d'observateur d'exercice de crise pour accompagner le développement d'un outil numérique d'aide à l'observation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Secheppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Entretiens du Risque 2021 "Activités et crises : les métiers du risque face aux enjeux de la société - Quels apports et quelles questions ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMDR (Institut pour la Maitrise des Risques), Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03435318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de deux outils d’observation : grilles et outil numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Secheppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique Observer les exercices de crise organisée par IMT Mines Alès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Alès (à distance), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Safety Requirements Engineering: An Approach for Modelling and Assessment of Nuclear Safety Requirementsin MBSE Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emir Roumili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Plana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Working Conference on Virtual Enterprises (PRO-VE 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Saint-Etienne, France. pp.227-236, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-85969-5_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03338724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience of Interconnected Infrastructures and Systems: the RESIIST project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Kamissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blazo Nastov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Dolidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAT 2019 - 1st International Conference on Applied Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Quito, Ecuador. p.257-270, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-42517-3_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Requirements Engineering enabled by Natural Language Processing and Artiﬁcial Intelligence for Nuclear Safety Demonstration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emir Roumili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksei Iancheruk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSDM 2020 - Complex System Design and Management 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odour nuisance: decision support tools to anticipate and represent levels of odour nuisance on a territory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Billy Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Fanlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESREL 2020 - The 30th European Safety and Reliability Conference ; PSAM 15 - 15th Probabilistic Safety Assessment and Management Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Venise, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3850/978-981-14-8593-0_5139-cd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un simulateur de gestion de crise inondation pour le grand public, de 7 à 77 ans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bouillet</w:t>
+                <w:t xml:space="preserve">A Decision Support System for resilience based on functionality analysis of interconnected systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Kamissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Benaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amendeep Amendeep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blazho Nastov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFGP 2019 - 6e colloque de l'Association francophone de géographie physique - Géographie physique et gestion des risques et des catastrophes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association francophone de Géographie physique, Sep 2019, Arlon, Belgique</w:t>
+              <w:t xml:space="preserve">EmC-ICDSST2019 - 5th International Conference on Decision Support System Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Madeira, Portugal. pp.20-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-02291612v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Decision Support System for resilience based on functionality analysis of interconnected systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
+                <w:t xml:space="preserve">CIT’IN CRISE: A flood crisis management simulator for citizens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Piatyszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EmC-ICDSST2019 - 5th International Conference on Decision Support System Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Madeira, Portugal. pp.20-26</w:t>
+              <w:t xml:space="preserve">IDRIM 2019, Knowledge-based Disaster Risk Management: Broadening the scope by « Smart Territories » for Sustainable and Resilient Cities and Organizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140134v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-02291667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CIT’IN CRISE: A flood crisis management simulator for citizens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Un simulateur de gestion de crise inondation pour le grand public, de 7 à 77 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Piatyszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDRIM 2019, Knowledge-based Disaster Risk Management: Broadening the scope by « Smart Territories » for Sustainable and Resilient Cities and Organizations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">AFGP 2019 - 6e colloque de l'Association francophone de géographie physique - Géographie physique et gestion des risques et des catastrophes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone de Géographie physique, Sep 2019, Arlon, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-02291667v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-02291612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Model-Based Method for Resilient Critical Infrastructure Engineering. How to model Critical Infrastructures and evaluate its resilience?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Kamissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SoSE 2018 - 13th System of Systems Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2018, Paris, France. art. 8428773 - p.561-567, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SYSOSE.2018.8428773⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un simulateur de gestion de crise inondations pour les citoyens. Application aux riverains du Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vème colloque de l’AFGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01955618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for Critical Infrastructure Resilience Engineering: The MAIIEUTIC project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Benaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conférence I-ESA, Interoperability for Enterpriose Systems and Application 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Guimaraes, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Method And Tools to Scenarios Design for Crisis Management Exercises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CISAP7: 7TH INTERNATIONAL CONFERENCE ON SAFETY AND ENVIRONMENT IN PROCESS INDUSTRY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Ischia, Italy. pp.319-324, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3303/CET1653054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis applied to observable parameters in case of flammable gas dispersion modeling In emergency situation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Sensitivity analysis of atmospheric dispersion modeling in emergency situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Debray</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Conference on Risk Analysis and Crisis Response (RACR 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Loredo, United States. pp.140-145</w:t>
+              <w:t xml:space="preserve">AIChE Spring Meeting 2011 &amp; 7. Global Congress on Process Safety (GCPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Chicago, United States. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970922v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00976229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of atmospheric dispersion modeling in emergency situation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Sensitivity analysis applied to observable parameters in case of flammable gas dispersion modeling In emergency situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Debray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Debray</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Spring Meeting 2011 &amp; 7. Global Congress on Process Safety (GCPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Chicago, United States. pp.NC</w:t>
+              <w:t xml:space="preserve">3. International Conference on Risk Analysis and Crisis Response (RACR 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Loredo, United States. pp.140-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00976229v1</w:t>
+                <w:t xml:space="preserve">ineris-00970922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crisis management : improvement of knowledge and development of a decision aid process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Dautun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Chapelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Symposium on Loss Prevention and Safety Promotion in the Process Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Edimbourg, United Kingdom. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00976186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le traitement de l'incertitude en gestion de crise : mise en place d'une veille stratégique du territoire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">An integrated methodology research to determine consequences of a vessel destruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Heymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lecysyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de maîtrise des risques et sûreté de fonctionnement "Risques et performances"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Lille, France. pp.6</w:t>
+              <w:t xml:space="preserve">Proc. Eur. Saf. Reliab. Conf. 2006, ESREL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00973238v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated methodology research to determine consequences of a vessel destruction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Development of a risk knowledge platform dedicated to accident of dangerous goods transportation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Eur. Saf. Reliab. Conf. 2006, ESREL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">International Conference on Safety and Reliability (ESREL 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Estoril, Portugal. pp.117-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299361v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a risk knowledge platform dedicated to accident of dangerous goods transportation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A global approach of spatial risk assessment (GIS) of hydrocarbon transportation in the Ile de France region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Safety and Reliability (ESREL 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Estoril, Portugal. pp.117-122</w:t>
+              <w:t xml:space="preserve">ESREL 2006 - European safety and reliability conference; Safety and reliability for managing risk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Estoril, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970130v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global approach of spatial risk assessment (GIS) of hydrocarbon transportation in the Ile de France region</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Le traitement de l'incertitude en gestion de crise : mise en place d'une veille stratégique du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Dautun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Chapelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL 2006 - European safety and reliability conference; Safety and reliability for managing risk</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Estoril, Portugal</w:t>
+              <w:t xml:space="preserve">Colloque de maîtrise des risques et sûreté de fonctionnement "Risques et performances"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Lille, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665653v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00973238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability of the environment in the proximity of an industrial site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Bubbico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo.G. Luccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Safety and security engineering (SAFE 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Rome, Italy. pp.309-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability of the environment in the proximity of an industrial site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Bubbico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo.G. Luccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. SRA Europe annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability of the environment in the proximity of an industrial site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bubbico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. G. Luccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAFE 2005, First International Conference on Safety and Security Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00412969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability of the environment in the proximity of an industrial site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bubbico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. G. Luccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of Society for Risk Analysis - Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00412966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability of the environment in the proximity of an industrial site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bubbico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. G. Luccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11eme International Symposium Loss Prevention 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00412963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability of the environment in the proximity of an industrial site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Bubbico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo.G. Luccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Loss Prevention and Safety Promotion in the Process Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Praha, Czech Republic. pp.1260-1267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the environment vulnerability in the surroundings of an industrial site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Safety and Reliability conference 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Maastricht, Netherlands. pp 1543-1551</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00721261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a risk assessment methodology for seveso II establishments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Salvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gaston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Safety and Reliability (ESREL 2001)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Turin, Italy. pp.529-536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00972356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7884,400 +7905,400 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alerter les populations sur Facebook, un cap à franchir pour l’autorité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Laverdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cap'Alert 2019 - Diffuser autrement l'alerte à la population en cas de danger : une question de moyens ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Avignon, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02509822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de formation des citoyens au risque inondation et à la gestion de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Piatyszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises Nationales des Risques Naturels 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-02291649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The RESIIST project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Kamissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blazo Nastov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Allon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WISG 2019 - Workshop Interdisciplinaire sur la Sécurité Globale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02510673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8287,1718 +8308,1718 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consolidation de la formation à la gestion de crise par la scénarisation pédagogique des exercices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Entraînement numérique pour les autorités : qualifier la meilleure façon de communiquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Laverdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Caparos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prise de décision en situation de crise : Recherche et innovations pour une formation optimale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 135-156, 2019, 9781784065669</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISTE</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03315476v1</w:t>
+                <w:t xml:space="preserve">hal-03315487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entraînement numérique pour les autorités : qualifier la meilleure façon de communiquer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment évaluer les participants d’un exercice de formation à la gestion de crise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dimitri Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Karine Weiss</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prise de décision en situation de crise : Recherche et innovations pour une formation optimale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 135-156, 2019, 9781784065669</w:t>
+              <w:t xml:space="preserve">, p. 93-112, 2019, 9781784065669</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03315487v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment évaluer les participants d’un exercice de formation à la gestion de crise ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Concepts, outils et méthodes pour la formation à la gestion de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Frealle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...38 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Sauvagnargues. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prise de décision en situation de crise : Recherche et innovations pour une formation optimale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 93-112, 2019, 9781784065669</w:t>
+              <w:t xml:space="preserve">, pp.5-32, 2019, 9781784065660</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03315482v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concepts, outils et méthodes pour la formation à la gestion de crise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éléments de perspectives pour aller plus loin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Frealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Sauvagnargues. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prise de décision en situation de crise : Recherche et innovations pour une formation optimale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.5-32, 2019, 9781784065660</w:t>
+              <w:t xml:space="preserve">, pp.157-168, 2019, 9781784065660</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03315469v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments de perspectives pour aller plus loin</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">La simulation de crises majeures pour la formation des décideurs et futurs décideurs : des jeux, sérieux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...7 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prise de décision en situation de crise : Recherche et innovations pour une formation optimale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.157-168, 2019, 9781784065660</w:t>
+              <w:t xml:space="preserve">, p. 33-54, 2019, 9781784065669</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03315489v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La simulation de crises majeures pour la formation des décideurs et futurs décideurs : des jeux, sérieux ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Consolidation de la formation à la gestion de crise par la scénarisation pédagogique des exercices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Sauvagnargues. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prise de décision en situation de crise : Recherche et innovations pour une formation optimale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 33-54, 2019, 9781784065669</w:t>
+              <w:t xml:space="preserve">, pp.55-70, 2019, 9781784055660</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03315472v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Crisis Exercises and Managers’ Skills through the Development of Scenario Design</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">How Can We Evaluate the Participants of a Crisis Management Training Exercise?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decision-making in Crisis Situations: Research and Innovation for Optimal Training</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, , p. 103-124, 2018, 978-1-119-55782-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISTE</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-02923807v1</w:t>
+                <w:t xml:space="preserve">hal-02923819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concepts, Tools and Methods for Crisis Management Training</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digital Training for Authorities: What is the Best Way to Communicate During a Crisis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Laverdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Caparos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decision-making in Crisis Situations: Research and Innovation for Optimal Training</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , p. 1-33, 2018, 978-1-119-55782-1. </w:t>
+              <w:t xml:space="preserve">, , p. 149-174, 2018, 978-1-119-55782-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923794v1</w:t>
+                <w:t xml:space="preserve">hal-02923833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Can We Evaluate the Participants of a Crisis Management Training Exercise?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Towards A Serious Game Within the Frame of Major Crisis Simulations for Decision-makers: How Do We Connect the DOTs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decision-making in Crisis Situations: Research and Innovation for Optimal Training</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , p. 103-124, 2018, 978-1-119-55782-1. </w:t>
+              <w:t xml:space="preserve">, , p. 35-58, 2018, 978-1-119-55782-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923819v1</w:t>
+                <w:t xml:space="preserve">hal-02923801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Training for Authorities: What is the Best Way to Communicate During a Crisis?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Laverdet</w:t>
+                <w:t xml:space="preserve">Some Perspectives Moving Forward</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Weiss</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dimitri Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Frealle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decision-making in Crisis Situations: Research and Innovation for Optimal Training</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , p. 149-174, 2018, 978-1-119-55782-1. </w:t>
+              <w:t xml:space="preserve">, , p. 175-188, 2018, 978-1-119-55782-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923833v1</w:t>
+                <w:t xml:space="preserve">hal-02923834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards A Serious Game Within the Frame of Major Crisis Simulations for Decision-makers: How Do We Connect the DOTs?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Concepts, Tools and Methods for Crisis Management Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Frealle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decision-making in Crisis Situations: Research and Innovation for Optimal Training</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , p. 35-58, 2018, 978-1-119-55782-1. </w:t>
+              <w:t xml:space="preserve">, , p. 1-33, 2018, 978-1-119-55782-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923801v1</w:t>
+                <w:t xml:space="preserve">hal-02923794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Perspectives Moving Forward</w:t>
+                <w:t xml:space="preserve">Improving Crisis Exercises and Managers’ Skills through the Development of Scenario Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Philippe Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sophie Sauvagnargues</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...57 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Sauvagnargues. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decision-making in Crisis Situations: Research and Innovation for Optimal Training</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , p. 175-188, 2018, 978-1-119-55782-1. </w:t>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch8⟩</w:t>
+                <w:t xml:space="preserve">ISTE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.59-78, 2018, 978-1-119-55782-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119557869.ch3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923834v1</w:t>
+                <w:t xml:space="preserve">hal-02923807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing a tool to assess trainees during crisis management training for major risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Tena-Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luca Podofillini, Bruno Sudret, Bozidar Stojadinovic, Enrico Zio and Wolfgang Kröger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Safety and Reliability of Complex Engineered Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26, CRC Press, pp.195-202, 2015, ESREL 2015, 9781315648415. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/b19094-30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01534534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10008,453 +10029,453 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d’avancement annuel Projet Criz’Innov : L’émergence d’un pôle d’excellence numérique en gestion de crise regroupant l’ensemble des acteurs du domaine afin de faciliter les transferts technologiques et l’innovation collaborative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Secheppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+                <w:t xml:space="preserve">Philippe Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bouillet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IMT Mines Alès. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles génériques (indicateur et résilience), LT3—Modélisation, LT3.L1, Projet RESIIST, Résilience des infrastructures et systèmes interconnectés (Resilience of Interconnected Infrastructures and Systems)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Weppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Daclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Daclin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IMT Mines Alès. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description du cas d’étude « IMT Mines Alès », LT1—Elaboration cas d’utilisation, LT1.L2.3, Projet RESIIST, Résilience des infrastructures et systèmes interconnectés (Resilience of Interconnected Infrastructures and Systems)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IMT Mines Alès. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan conclusif du projet PRECISION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Piatyszek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Mines Saint-Etienne; IMT Mines Alès. 2020, 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02518488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10464,114 +10485,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie d'évaluation du niveau de risque d'un site industriel de type Seveso, basée sur la gravité des accidents majeurs et la vulnérabilité de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Tixier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ingénierie de l'environnement. Université Aix Marseille 1, 2002. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2002AIX11060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02345859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId212"/>
+      <w:footerReference w:type="default" r:id="rId213"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10639,51 +10660,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C8B42DE"/>
+    <w:nsid w:val="AA4F3A5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10870,51 +10891,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-tixier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8513-5104" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076308197" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/M-7831-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05582962v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Secheppet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tixier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05517497v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03948697v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuyu Yang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Weppe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffr&#233;chine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2022.106049" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696019v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2290117" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03678576v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2290124" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03820113v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Pottier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Artigue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Olivier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chaignaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2295008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03522982v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir Roumili" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bossu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daclin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12360" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929793v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kamissoko" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazo Nastov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2018.1546327" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02484318v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Frealle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534110v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tena-Chollet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648143" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913969v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Limousin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1653054" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534485v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lapierre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648147" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534398v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dandrieux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2016.03.025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03677982v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Munier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1331011" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799362v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tixier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dusserre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mangin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2013.02.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03677986v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Planas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pastor" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Presutto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2007.07.032" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDFCRFKM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00413024v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dandrieux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bubbico" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mazzarotta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2005.07.020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V5BZCW4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411623v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G. Luccone" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SAFE050311" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02939497v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rault Doumax" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03678007v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rault-Doumax" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ollivier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourely" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1364-8152(02)00025-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKCHN9HS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961858v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Salvi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gaston" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0950-4230(02)00008-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471029v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubry de Paule" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Wienin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fertier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF67861.2026.11440778" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05470964v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Rabah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF67861.2026.11440720" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04770741v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04193262v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04098045v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04158963v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04305131v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Fanlo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03714520v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966591v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weppe Alexandre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tixier J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03678613v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03451706v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_377-cd" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03521265v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03200359v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03285233v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435318v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03521271v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03338724v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_20" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02424790v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dolidon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42517-3_20" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02974291v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Iancheruk" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02992817v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fanlo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-14-8593-0_5139-cd" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291612v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piatyszek" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02140134v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amendeep Amendeep" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazho Nastov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291667v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930248v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428773" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01955618v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930461v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408047v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970922v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagnon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Debray" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fontaine" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976229v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976186v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dautun" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chapelain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973238v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299361v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Heymes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecysyn" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970130v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bouet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04665653v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969997v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bubbico" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo.G. Luccone" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969958v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412969v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412966v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412963v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969913v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00721261v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hubert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972356v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509822v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laverdet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caparos" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291649v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510673v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Allon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Muller" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315476v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/prise-de-decision-en-situation-de-crise/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315487v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315482v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315469v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315489v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315472v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923807v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/book.php?id=1394" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923794v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923819v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch5" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923833v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923801v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923834v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch8" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534534v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b19094-30" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03524707v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03524704v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03524705v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02518488v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02345859v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002AIX11060" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jerome-tixier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8513-5104" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076308197" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=bFp_vhsAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/M-7831-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05582962v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Secheppet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tixier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05517497v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03948697v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuyu Yang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Weppe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffr&#233;chine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2022.106049" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696019v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2290117" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03678576v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2290124" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03820113v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Pottier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Artigue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Olivier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chaignaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2295008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03522982v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir Roumili" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bossu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daclin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12360" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929793v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kamissoko" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazo Nastov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2018.1546327" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02484318v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Frealle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534110v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tena-Chollet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648143" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913969v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Limousin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1653054" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534485v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lapierre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648147" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534398v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Dandrieux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2016.03.025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03677982v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Munier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1331011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799362v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tixier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dusserre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mangin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2013.02.010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03677986v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Planas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pastor" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Presutto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2007.07.032" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDFCRFKM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00413024v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dandrieux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bubbico" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mazzarotta" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2005.07.020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V5BZCW4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411623v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G. Luccone" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SAFE050311" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02939497v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rault Doumax" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03678007v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rault-Doumax" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ollivier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourely" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1364-8152(02)00025-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKCHN9HS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961858v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Salvi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gaston" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0950-4230(02)00008-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471029v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubry de Paule" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Wienin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fertier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF67861.2026.11440778" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05470964v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Rabah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF67861.2026.11440720" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04770741v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04193262v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04098045v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04158963v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04305131v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Fanlo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03714520v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966591v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weppe Alexandre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tixier J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03678613v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03451706v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_377-cd" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03521265v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03200359v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03285233v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435318v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03521271v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03338724v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_20" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02424790v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dolidon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42517-3_20" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02974291v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Iancheruk" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02992817v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fanlo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-14-8593-0_5139-cd" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02140134v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amendeep Amendeep" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazho Nastov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291667v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piatyszek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291612v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930248v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428773" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01955618v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930461v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408047v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976229v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagnon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Debray" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970922v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fontaine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976186v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dautun" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chapelain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299361v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Heymes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lecysyn" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970130v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bouet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04665653v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973238v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969997v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bubbico" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo.G. Luccone" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969958v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412969v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412966v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412963v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969913v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00721261v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hubert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972356v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509822v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Laverdet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caparos" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02291649v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510673v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Allon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Muller" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315487v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/prise-de-decision-en-situation-de-crise/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315482v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315469v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315489v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315472v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03315476v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923819v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923833v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923801v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923834v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch8" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923794v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923807v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/book.php?id=1394" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557869.ch3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534534v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b19094-30" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03524707v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03524704v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03524705v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02518488v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02345859v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002AIX11060" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>