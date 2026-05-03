--- v0 (2026-03-23)
+++ v1 (2026-05-03)
@@ -1194,77 +1194,298 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Usual Suspects: Offender Origin, Media Reporting and Natives' Attitudes Towards Immigration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sekou Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03167833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birthplace Diversity and Economic Growth: Evidence from the US States in the Post-World War II Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Docquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Turati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrysovalantis Vasilakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Usual Suspects: Offender Origin, Media Reporting and Natives' Attitudes Towards Immigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sekou Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1286,73 +1507,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04084095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Another Brick in the Wall. Immigration and Electoral Preferences: Direct Evidence from State Ballots.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bargain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1374,311 +1595,311 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Media Coverage of Immigration and the Polarization of Attitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Schneider-Strawczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03322229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiculturalism and Growth: Skill-Specific Evidence from the Post-World War II Period</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do migrants transfer productive knowledge back to their origin countries?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Valette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01425462v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01425451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do migrants transfer productive knowledge back to their origin countries?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiculturalism and Growth: Skill-Specific Evidence from the Post-World War II Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Docquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Turati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Valette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrysovalantis Vasilakis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01425451v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01425462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natives’ attitudes and immigrants’ unemployment durations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sekou Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1687,278 +1908,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01425453v1</w:t>
-              </w:r>
-[...219 lines deleted...]
-                <w:t xml:space="preserve">hal-01743780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2216,51 +2216,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04783800v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bertoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Laou&#233;nan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Valette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04309798v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Laouenan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04154487v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04037504v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03818735v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03818878v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608365v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekou Keita" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Renault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ej/uead059" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03621244v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bargain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Stephane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roie.12606" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865160v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Docquier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Turati" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysovalantis Vasilakis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lbz016" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865203v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13524-019-00777-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019265v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2017.1333109" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084095v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187855v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03322229v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Schneider-Strawczynski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425462v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425451v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425453v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167833v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743780v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02071843v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017CLFAD008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04783800v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bertoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Laou&#233;nan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Valette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04309798v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Laouenan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04154487v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04037504v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03818735v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03818878v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608365v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekou Keita" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Renault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ej/uead059" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03621244v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bargain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Stephane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roie.12606" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865160v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Docquier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Turati" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysovalantis Vasilakis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lbz016" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865203v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13524-019-00777-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019265v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220388.2017.1333109" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167833v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743780v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084095v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187855v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03322229v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Schneider-Strawczynski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425451v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425462v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425453v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02071843v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017CLFAD008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>